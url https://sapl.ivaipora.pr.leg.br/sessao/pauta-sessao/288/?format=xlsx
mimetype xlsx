--- v0 (2026-03-16)
+++ v1 (2026-06-17)
@@ -60,51 +60,51 @@
   <si>
     <t>Levi Shuindt</t>
   </si>
   <si>
     <t>Súmula: Declara como Utilidade Pública Municipal o ROTARY CLUB IVAIPORÃ INTEGRAÇÃO, e dá outras providências.</t>
   </si>
   <si>
     <t>Ordem do Dia 1º Discussão e Votação</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 15 de 2025</t>
   </si>
   <si>
     <t>Ilsinho da Saúde</t>
   </si>
   <si>
     <t>Concede Título de Mérito Comunitário de Ivaiporã, Estado do Paraná ao Ronielison Barbosa Ferreira (Roni) e dá outras providências.</t>
   </si>
   <si>
     <t>Requerimento nº 1 de 2026</t>
   </si>
   <si>
     <t>Fio Bertotti</t>
   </si>
   <si>
-    <t>REQUERER, após menção do Plenário, que se lavre nos anais desta Casa Legislativa, Moção de Aplausos a Equipe do Serviço de Atendimento Móvel de Urgência – SAMU, a técnica de enfermagem Bárbara, médico Márcio e o condutor Cristiano,  pelo brilhante e exemplar atendimento prestado no salvamento de um bebê recém-nascido em situação de parada respiratória.</t>
+    <t>REQUERER, após menção do Plenário, que se lavre nos anais desta Casa Legislativa, Moção de Aplausos a Equipe do Serviço de Atendimento Móvel de Urgência – SAMU, a técnica de enfermagem Bárbara, condutor Márcio e o médico Cristiano, pelo brilhante e exemplar atendimento prestado no salvamento de um bebê recém-nascido em situação de parada respiratória.</t>
   </si>
   <si>
     <t>Ordem do dia 1º e única discussão e votação.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 15 de 2026</t>
   </si>
   <si>
     <t>Luiz Carlos Gil - Prefeito Municipal</t>
   </si>
   <si>
     <t>Ratifica a 3ª alteração na consolidação do Protocolo de Intenções do Consórcio Público Intermunicipal de Saúde da 22ª Regional de Ivaiporã – CIS, nos termos da Lei Federal n° 11.107/2005 e do Decreto Federal n° 6.017/2007 e dá outras providências.</t>
   </si>
   <si>
     <t>Encaminhado (a) para Leitura em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Denomina o nome de “Antonio Alarcon (Sarrafo)”, a estrada do córrego Imbaúba, com início na Rodovia Celso Fumio Makita e término na Rua Eleodoro Ébano Pereira, no Município de Ivaiporã, Estado do Paraná.</t>
   </si>