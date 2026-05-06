--- v1 (2026-03-15)
+++ v2 (2026-05-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1432" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2424" uniqueCount="1116">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -413,50 +413,209 @@
   <si>
     <t>11911</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11911/ple_28-2026_-_autoriza_a_permuta_de_imoveis__-_municipio_x_aparecida_helena_godoi_-_-_l_-------2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permuta de imóveis que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>11929</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11929/ple_29-2026_-_autoriza_o_executivo_a_reajustar_os_salarios_e_vencimentos_dos_servidores_municipais_-_-_l_--------2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder revisão geral anual dos salários e vencimentos dos servidores municipais e dá outras providências.</t>
   </si>
   <si>
+    <t>11945</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11945/projeto_30_-_credito_adicional_especial_-_anulacao_excesso_e_superavit.pdf</t>
+  </si>
+  <si>
+    <t>11946</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11946/ple_31-2026_-_dispoe_sobre_a_ampliacao_de_vaga_constante_na_lei_4.064-2024_-_pss_monitor_pedagogico__-_-_l_-------2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a ampliação de vagas do Processo Seletivo Simplificado – PSS, autorizado pela Lei Municipal 4.064, de 17/12/2024, para atender à necessidade temporária de interesse público da Secretaria Municipal de Educação, nos termos do inciso IX do artigo 37 da Constituição Federal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12019</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12019/ple_32-2026_-_abre_credito_adicional_especial___r_84.51389_-_-_l____-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre um Crédito Adicional Especial e dá outras providências. Saldos provenientes de superávit de recursos do Fundo da Infância, destinado à construção de creches para a Secretaria de Educação. Sendo as creches Paulo Freire e no Casa Grande.</t>
+  </si>
+  <si>
+    <t>12070</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12070/ple_33-2026_-_abre_credito_adicional_especial___r_50.00000_-_-_l____-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre um Crédito Adicional Especial e dá outras providências. Os recursos destinados à referida secretaria decorrem de superávit financeiro apurado em exercícios anteriores, sendo oriundos de repasses da Secretaria de Estado da Cultura (SEEC) e da Lei Aldir Blanc, instituída para o fomento emergencial e estruturante do setor cultural. Tais valores encontram-se disponíveis em contas específicas, porém dependem de adequada previsão orçamentária para sua regular execução no exercício vigente.</t>
+  </si>
+  <si>
+    <t>12099</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12099/projeto_34-2026_-_credito_adicional_especial_-_superavit.pdf</t>
+  </si>
+  <si>
+    <t>Abre um Crédito Adicional Especial e dá outras providências. Os recursos destinados à referida secretaria decorrem de superávit financeiro apurado em exercícios anteriores, sendo oriundos de rendimentos de aplicações financeiras e de saldos remanescentes de recursos vinculados, os quais necessitam de regularização orçamentária para possibilitar sua efetiva utilização no exercício corrente.</t>
+  </si>
+  <si>
+    <t>12150</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12150/ple_35-2026_-_introduz_alteracoes_na_l_4.181-2025_-_desapropriacao_area_complementar_paque_guanabara__-_-_l_______-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 1º da Lei Municipal nº 4.181, de 09 de dezembro de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12188</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Gertrudes Bernardy</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12188/projeto_36-2026_-_credito_adicional_especial_-_excesso_e_superavit.pdf</t>
+  </si>
+  <si>
+    <t>12189</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12189/projeto_37-2026_-_credito_adicional_especial_-_excesso_e_superavit.pdf</t>
+  </si>
+  <si>
+    <t>12259</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12259/ple_38-2026_-_abre_credito_adicional_especial_-_r_1.668.12065.pdf</t>
+  </si>
+  <si>
+    <t>Abre um Crédito Adicional Especial e dá outras providências. R$1.668.120,65 (Um milhão seiscentos e sessenta e oito mil, cento e vinte reais e sessenta e cinco centavos). Destinado a atender às solicitações das Secretarias Municipais de Obras e de Tecnologia, Inovação Estratégica e Cooperação Internacional.</t>
+  </si>
+  <si>
+    <t>12272</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12272/ple_39-2026_-_abre_credito_adicional_especial___r_50.00000_-_-_l____-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre um Crédito Adicional Especial e dá outras providências. R$ 50.000,00 ( Cinquenta mil reais). Destinados a atender  às solicitações da Secretaria Municipal de Cultura, com a finalidade de viabilizar a execução de ações, projetos e programas culturais no âmbito do município.</t>
+  </si>
+  <si>
+    <t>12277</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12277/ple_40-2026_-_desapropriacao_vila_monte_castelo_-_espolio_de_laura_farias_galvao_-_02_barracoes__-_-_l_-------2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a realizar desapropriação amigável ou judicial do imóvel que específica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12280</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12280/ple_41-2026_-_desapropriacao_vila_monte_castelo_-_espolio_de_gilmar_dos_santos_-_01_centro_de__convivencia_-_-_l_-------2026.pdf</t>
+  </si>
+  <si>
+    <t>12275</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12275/ple_42-2026_-_abre_credito_adicional_especial___r_11.97635_-_-_l____-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre um Crédito Adicional Especial e dá outras providências. R$ 11.976,35 (Onze mil novecentos e setenta e seis reais e trinta e cinco centavos). Destina-se a devolução do saldo do convênio nº 428/2025 - SEAB (Secretaria de Estado da Agricultura e do Abastecimento).</t>
+  </si>
+  <si>
+    <t>12357</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12357/pl_43-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Abre um Crédito Adicional Especial e dá outras providências. Valor R$275.000,00 (Duzentos e setenta e cinco mil reais). Os recursos serão aplicados na aquisição de bens, contratação de serviços e compra de materiais de consumo, com vistas à melhoria das instalações físicas, ao aprimoramento da prestação dos serviços públicos e à ampliação das condições de atendimento à população.</t>
+  </si>
+  <si>
     <t>11673</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Mensagem Aditiva</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11673/camara_-_mensagem_aditiva_ao_ple_01-2025_-_parque_linear__-_-_of._28-2026.docx</t>
   </si>
   <si>
     <t>Mensagem Aditiva ao Projeto de Lei nº 01/2026.</t>
   </si>
   <si>
     <t>11786</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Ilsinho da Saúde</t>
@@ -470,105 +629,230 @@
   <si>
     <t>11788</t>
   </si>
   <si>
     <t>Fio Bertotti</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11788/projeto_de_lei_-_membros_assinado_1.pdf</t>
   </si>
   <si>
     <t>“Institui o dia da Concientização da Agenesia de Membros``</t>
   </si>
   <si>
     <t>11883</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11883/projeto_de_lei_-_rua_sebastiao_alves_de_morais.pdf</t>
   </si>
   <si>
     <t>Denomina o nome de “SEBASTIÃO ALVES DE MORAIS”, a Rua Projetada “D”, no Loteamento Chico Rey no Município de Ivaiporã, Estado do Paraná.</t>
   </si>
   <si>
     <t>11907</t>
   </si>
   <si>
-    <t>Alex Fonseca</t>
+    <t>Alex Fonseca, Nando Dorta</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11907/pll_nc2ba_04-2026_flor_de_lotus_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a “Flor de Lótus -_x000D_
 Associação de Mulheres Oncológicas” e dá outras providências.</t>
   </si>
   <si>
     <t>11910</t>
   </si>
   <si>
-    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11910/projeto_de_lei_no_05-2026.pdf</t>
+    <t>Mesa Diretiva - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11910/pll_no_05-2026.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 4.098, de 23 de abril de 2025, que dispõe sobre a concessão de Vale-Alimentação aos servidores da Câmara Municipal de Ivaiporã, e dá outras providências.</t>
   </si>
   <si>
     <t>11942</t>
   </si>
   <si>
-    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11942/pll_no_06_concede_reajuste_aos_servidores_do_poder_legislativo.docx</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11942/proejto_de_lei_do_legislativo_no_06-2026.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos servidores do Poder Legislativo, e dá outras providências.</t>
   </si>
   <si>
+    <t>11978</t>
+  </si>
+  <si>
+    <t>Alex Fonseca</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11978/projeto_de_lei_capoeira_e_estatuto.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Associação de_x000D_
+Capoeira do Vale do Ivaí (A.C.V.I.) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12177</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12177/projeto_de_lei_ponto_de_onibus__assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instituí o Programa “Adote um Abrigo de Ponto de Ônibus” no_x000D_
+Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12260</t>
+  </si>
+  <si>
+    <t>Levi Shuindt</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12260/projeto_de_lei_disponibilizacao_de_cabine_ou_assento_caixa_economica_2_assinado3_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Dispõe sobre a obrigatoriedade de instalação de cabine de vigilância ou disponibilização de assento ergonômico adequado para os vigilantes patrimoniais que atuam nas agências bancárias e demais estabelecimentos similares, garantindo melhores condições de trabalho, saúde e segurança no exercício da função.</t>
+  </si>
+  <si>
+    <t>12302</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12302/pll_no_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Introduz Alterações na Lei nº 2114/2012, que fixa valores de diárias pagas aos membros do Poder Legislativo do Município de Ivaiporã e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12381</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12381/projeto_de_lei_dia_do_campista_catolico_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instituí o Dia do Campista Católico no Município de Ivaiporã</t>
+  </si>
+  <si>
+    <t>12400</t>
+  </si>
+  <si>
+    <t>Ailton Stipp</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12400/projeto_de_lei_nc2ba_11-2026_-_alzira_merico_debrassi_2_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Denomina o nome de “Alzira Merico Debrassi”, a Rua Projetada “A”, no Loteamento Chico Rey no Município de Ivaiporã, Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>12142</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12142/projeto_de_decreto_legislativo_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão de licença ao Prefeito Municipal, Sr. Luiz Carlos Gil e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12193</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12193/projeto_de_decreto_-_consagracao_publica_escola_e_cemeis.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Consagração Pública Municipal à Escola Municipal Ivaiporã, ao CMEI Emília Kuroda e ao CMEI José Fiorim.</t>
+  </si>
+  <si>
+    <t>12217</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12217/projeto_de_decreto_legislativo_no_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Revoga o Decreto Legislativo nº 02/2026.</t>
+  </si>
+  <si>
     <t>11671</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Mesa Diretiva - MD</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11671/projeto_de_resolucao_no_01-26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Instrumento da Programação Financeira e cronograma mensal da despesa para o Legislativo Municipal referente ao exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>11672</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11672/projeto_resolucao_002-2026-_concessao_de_diaria.docx</t>
   </si>
   <si>
     <t>Ficam os Senhores, Presidente, Vereadores e Funcionários deste Poder Legislativo com direito a receberem diárias constantes da Lei nº 2.114 acima mencionado a partir do dia 02 de fevereiro de 2026 à 31 de dezembro de 2026.</t>
   </si>
   <si>
+    <t>12352</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12352/projeto_de_resolucao_03_de_28_de_abril_de_2026.docx</t>
+  </si>
+  <si>
+    <t>Altera dispositivos do Regimento Interno da Câmara Municipal de Ivaiporã, para reestruturação das Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>12370</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12370/projeto_de_resolucao_n04_de_28_de_abril_de_2026..docx</t>
+  </si>
+  <si>
+    <t>Regulamenta os processos de trabalho para a atuação das comissões permanentes e temporárias da Câmara Municipal, estabelecendo procedimentos de reuniões, fiscalizações, apuração de denúncias, audiências públicas, estudos temáticos, parecer sobre orçamento e reuniões com secretários municipais.</t>
+  </si>
+  <si>
+    <t>12397</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12397/projeto_de_resolucao_n_05_de_29_de_abril_de_2026..docx</t>
+  </si>
+  <si>
+    <t>Altera dispositivos do Regimento Interno da Câmara Municipal de Ivaiporã, para reestruturação do Capítulo IV – DO JULGAMENTO DAS CONTAS.</t>
+  </si>
+  <si>
     <t>11686</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11686/indicacao_-_wifi_capela_mortuaria_jacutinga.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, seja providenciada a instalação de rede Wi-Fi na Capela Mortuária do Distrito de Jacutinga.</t>
   </si>
   <si>
     <t>11687</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11687/indicacao_-_wifi_capela_mortuaria_alto_pora.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, seja providenciada a instalação de rede Wi-Fi na Capela Mortuária do Distrito de Alto Porã.</t>
   </si>
   <si>
     <t>11688</t>
@@ -577,53 +861,50 @@
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11688/indicacao_-_wifi_capela_mortuaria_jardim_nova_pora.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, seja providenciada a instalação de rede Wi-Fi na Capela Mortuária do bairro Jardim Nova Porã.</t>
   </si>
   <si>
     <t>11689</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11689/indicacao_-_pedra_irregular_santa_barbara_ate_agua_da_limeira.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, providencie a colocação de pedra irregular do distrito de Santa Bárbara até a localidade da Água da Limeira.</t>
   </si>
   <si>
     <t>11690</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11690/indicacao_01_-_pedra_irregular_perobao_ate_ponte_do_formosinho.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, providencie a colocação de pedra irregular ou CBUQ da entrada da estrada do Perobão até a localidade da Água da Limeira.</t>
   </si>
   <si>
     <t>11692</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ailton Stipp</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11692/indicacao_n_1_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento_x000D_
 Competente, se possível for fazer ampliação da cobertura da Capela mortuária Osvaldo_x000D_
 Leite Neto, para que conforte melhor os usuários nos dias chuvosos, a capela fica_x000D_
 localizada no Jardim Nova Porã na Rua Ascanio Mendonça.</t>
   </si>
   <si>
     <t>11693</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11693/indicacao_n_2_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento_x000D_
 Competente, analise o conserto de uma boca de lobo (bueiro) localizado na Rua_x000D_
 Vereador João Costa Jardim Nova Porã, pois o mesmo está sem tampa de proteção_x000D_
 oferecendo riscos de acidentes próximo APAC.</t>
   </si>
   <si>
     <t>11694</t>
   </si>
@@ -639,53 +920,50 @@
   <si>
     <t>11695</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11695/indicacao_n_4_assinado.pdf</t>
   </si>
   <si>
     <t>, INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento_x000D_
 Competente, providencie a revitalização da praça Ozório Alves De Andrade situada no_x000D_
 Jardim Nova Porã, pois a mesma foi alvo de vandalismo e foram quebrados os bancos_x000D_
 de acento eo alambrado que cerca o parquinho</t>
   </si>
   <si>
     <t>11696</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11696/indicacao_n_5_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento_x000D_
 Competente, reimplante mudas de arvore em toda a extensão na ciclovia, situada na Rua_x000D_
 Mangueira, entre o Jardim Guanabara II e o Jardim Nova Porã.</t>
   </si>
   <si>
     <t>11697</t>
-  </si>
-[...1 lines deleted...]
-    <t>Levi Shuindt</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11697/indicacao_escada_canteiro_avenida_ladislau.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, analise a possibilidade de implantação de duas escadas no canteiro central, que separa a Avenida Ladislau Gil Fernandes, e Avenida Itália, em frente ao Fórum, conforme demonstrado na imagem apresentada. A presente indicação tem como objetivo facilitar o acesso dos pedestres, especialmente daqueles que precisam atravessar a via, proporcionando mais acessibilidade, segurança e praticidade.</t>
   </si>
   <si>
     <t>11698</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11698/indicacao_1_assinado_28.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio do Departamento Competente, providencie um local para implantação do projeto `` Meu Campinho`` no Distrito do Alto Porã.</t>
   </si>
   <si>
     <t>11699</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11699/indicacao_3_assinado_18.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio do Departamento competente, providencie a colocação de pedra irregular na estrada que liga a PR 466, a comunidade do Rio da Bulha, estrada do Garrafão.</t>
   </si>
@@ -836,224 +1114,182 @@
   </si>
   <si>
     <t>11729</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11729/indicacao_168_placas_com_nomes_das_ruas_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
 que analise a necessidade de planejar, organizar e executar a instalação de placas_x000D_
 indicativas com os nomes das ruas em todos os bairros da cidade.</t>
   </si>
   <si>
     <t>11730</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11730/indicacao_nc2b005_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, analise a possibilidade de que seja instalada câmeras de segurança no distrito Jacutinga e na Rodovia Nicolau Koltun.</t>
   </si>
   <si>
     <t>11806</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11806/indicacao_169_pesquisa_servidores_sobre_v.a_ou_cesta_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
 que analise a necessidade de realizar uma pesquisa junto aos servidores públicos_x000D_
 municipais, com o objetivo de identificar a preferência entre o recebimento do benefício_x000D_
 em forma de cartão alimentação ou cesta básica.</t>
   </si>
   <si>
     <t>11807</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>Rodrigo Cordeiro</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11807/parque_maria_alice_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria competente, solicitamos a possibilidade de que seja realizada a manutenção e revitalização do Parquinho Maria Alice Ando Albertin.</t>
   </si>
   <si>
     <t>11808</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11808/indicacao-_rua_xavante_redutor_de_velocidade_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, analise a necessidade de instalação de redutor de velocidade (quebra-molas), na Rua Xavante, Jardim Itaipu, em frente ao nº 34, a pedido da comunidade, em razão do intenso fluxo de veículos na via, o que tem gerado preocupação quanto à segurança de pedestres e moradores.</t>
   </si>
   <si>
     <t>11809</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11809/indicacao_nc2b009_assinado_1.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, analise a possibilidade da implantação de um redutor de velocidade próximo ao número 140, na rua das Flores, esquina com a rua Bahia, na Vila Santa Maria, este cruzamento está localizado próximo a Escola Municipal Maria Diva onde há um grande fluxo de crianças, visando manter a segurança dos mesmos.</t>
   </si>
   <si>
     <t>11810</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11810/indicacao_2_assinado_26.pdf</t>
   </si>
   <si>
     <t>, INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio da Secretaria de Competente, providencie calçada de passeio na Rua Marginal, no Jardim Belo Horizonte.</t>
   </si>
   <si>
     <t>11811</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11811/indicacao_nc2b011_assinado_1.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, providencie ampliação da capela mortuária Pe. Osvaldo Campos de Almeida, localizada no distrito de Jacutinga, sendo necessário toldos na frente e lateral da capela e a construção de mais um cômodo para aconchegar as pessoas.</t>
   </si>
   <si>
     <t>11812</t>
-  </si>
-[...1 lines deleted...]
-    <t>36</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11812/indicacao_171_cadastro_de_terreno_abandonados_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
 que analise a necessidade de criar um cadastro Municipal de terrenos abandonados ou_x000D_
 em estado de abandono, com a devida identificação dos proprietários para fins de_x000D_
 notificação e adoção de medidas de limpezas e manutenção.</t>
   </si>
   <si>
     <t>11813</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11813/indicacao_nc2b010_assinado_1.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, analise a possibilidade de melhorias estruturais nas instalações da UBS do distrito de Jacutinga, tais como toldos para os pacientes terem um lugar mais amplo e seguro enquanto esperam para serem atendidos.</t>
   </si>
   <si>
     <t>11815</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11815/mobilidade-1_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria competente, que, em razão do recapeamento asfáltico, sejam avaliados e reparados os desníveis (degraus) formados antes das rampas de acesso, que dificultam o uso por pessoas com deficiência, cadeirantes e usuários com carrinhos de bebê, a fim de garantir acessibilidade e segurança.</t>
   </si>
   <si>
     <t>11816</t>
-  </si>
-[...1 lines deleted...]
-    <t>39</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11816/indicacao_172_pontos_de_apoio_com_bebedouros_e_banheiros_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
 que analise a necessidade de implantar pontos de apoio com bebedouros de água_x000D_
 potável e banheiros nas praças esportivas e locais com pistas de caminhadas do_x000D_
 município.</t>
   </si>
   <si>
     <t>11817</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11817/asfalto-_jardim_itapa_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria competente, a continuidade do asfalto ou, implantação de pavimentação com pedras irregulares no final da Rua Castro Alves, no Jardim Itapoã.</t>
   </si>
   <si>
     <t>11820</t>
-  </si>
-[...1 lines deleted...]
-    <t>41</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11820/indicacao_n7_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, LUIZ CARLOS GIL que por _x000D_
 meio do Departamento Competente, solicitamos a possibilidade, da contratação de um _x000D_
 profissional como oftalmologista para fazer avaliação nas crianças que estudam nas _x000D_
 Escolas da rede municipal.</t>
   </si>
   <si>
     <t>11821</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11821/indicacap_n_8_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, LUIZ CARLOS GIL por meio _x000D_
 do Departamento Competente, analise a construção de uma faixa elevada em frente a _x000D_
 Escola Municipal Bento Viana localizada no Jardim Nova Porã</t>
   </si>
   <si>
     <t>11822</t>
-  </si>
-[...1 lines deleted...]
-    <t>43</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11822/indicacao_12_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento _x000D_
 Competente, providencie a implantação de um playground, e uns bancos, na ATI _x000D_
 academia da terceira idade para melhoria dos moradores localizada na AV; Maranhão, _x000D_
 esquina com a Rua Ipanema situada no Jardim Guanabara I.</t>
   </si>
   <si>
     <t>11823</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11823/indicacao_6_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, LUIZ CARLOS GIL que por _x000D_
 meio do Departamento Competente, solicitamos a possibilidade, de revitalização da _x000D_
 Praça Tenente Ayres e a implantação de bancos e um playground, para as crianças da _x000D_
 aquela localidade, localizada na AV Castelo Branco de frente a mercearia do Miranda.</t>
   </si>
@@ -1515,51 +1751,51 @@
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, analise o pedido de portal nas chegadas dos distritos de Jacutinga, Santa Barbara e Alto Porã.</t>
   </si>
   <si>
     <t>11919</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11919/indicacao_nc2b018_assinado_1.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, analise a possibilidade da implantação de um redutor de velocidade próximo ao número 345, na rua Marechal Deodoro da Fonseca, no bairro Jardim Luis XV, visando manter a segurança dos moradores, visto que segundo relatos destes há um grande fluxo de carros em alta velocidade gerando acidentes.</t>
   </si>
   <si>
     <t>11920</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Levi Shuindt, Rodrigo Cordeiro</t>
   </si>
   <si>
-    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11920/indicacao_no_79-2026.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11920/indicacao_no_79-2026_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, seja realizado melhorias no CMEI Bom Jesus, localizada na Rua Alvorada, nº 130, na Vila Monte Castelo, em questão a reforma na sala dos professores que no momento encontra-se improvisada,  de modo a oferecer um espaço digno para planejamento dos educadores, e também a possibilidade de concretar o espaço de terra que fica na frente e aos fundos do CMEI (ao lado do playground),  e cobrir com grama sintética, a pedido dos colaboradores e pais dos alunos,  que relatam a necessidade de melhorias,  assegurando maior segurança ás crianças durante ás atividades externas, evitando acidentes e proporcionando um ambiente mais agradável para as brincadeiras</t>
   </si>
   <si>
     <t>11921</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11921/indicacao_1_assinado_30.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio da Secretaria Competente, providencie calçadas de passeio ao lado da ponte no final da rua Clara Storoski e também a colocação de um redutor de velocidade, carros desenvolvem velocidade alta no local.</t>
   </si>
   <si>
     <t>11922</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11922/indicacao_2_assinado_28.pdf</t>
   </si>
@@ -1676,63 +1912,1076 @@
   <si>
     <t>11943</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11943/indicacao_01_-_extensao_de_rede_eletrica_trifasica_da_copel_no_trecho_do_tres_ranchinho_ate_o_estreito.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, providencie a extensão da rede elétrica trifásica da COPEL, no trecho do Três Ranchinho até o Estreito.</t>
   </si>
   <si>
     <t>11944</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11944/indicacao_01_-_rede_de_esgoto_na_vila_santa_maria.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, interceda junto à Companhia de Saneamento do Paraná – SANEPAR, com o objetivo de implantar rede coletora de esgoto na Vila Santa Maria, principalmente na Rua São Paulo, tendo em vista a impossibilidade de construção de fossas no local.</t>
   </si>
   <si>
+    <t>11965</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11965/indicacao_obertura_externa_capela_mortuaria_alto_pora_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, que analise a possibilidade de cobertura da área externa da Capela Mortuária, localizada na Rua Beija Flor, no Distrito de Alto Porã,  a pedido dos moradores que relatam que, em dias de chuva, muitas pessoas que acompanham os velórios acabam permanecendo do lado de fora, expostas à chuva e ao vento, por falta de um espaço coberto e suficiente.</t>
+  </si>
+  <si>
+    <t>11966</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11966/indicacao_nc2b021_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, analise a possibilidade da implantação de um redutor de velocidade na rua Mauá, no Distrito de Jacutinga, onde está localizado a escola Municipal, visando manter a segurança dos moradores, e alunos que ali transitam diariamente.</t>
+  </si>
+  <si>
+    <t>11967</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11967/indicacao_nc2b022_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, analise a possibilidade da colocação de placas de embarque e desembarque para o transporte escolar no CMEI Nossa Senhora de Lourdes e Escola Municipal de Jacutinga, visando maior segurança dos alunos.</t>
+  </si>
+  <si>
+    <t>11970</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11970/indicacao_nc2b024_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, providencie faixa de estacionamento de apenas um lado da Rua Emilio Ganzert, preferencialmente faixas do lado de quem está subindo sentido centro, pois quando os caminhões estão passando por ali os carros que estão parados no outro sentido, acabam atrapalhando os caminhões a fazerem a curva, por se tratar de uma rua estreita.</t>
+  </si>
+  <si>
+    <t>11974</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>Ilsinho da Saúde, Fio Bertotti, Sérgio Pindaúva</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11974/indicacao_96.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, providencie a colocação de pavimentação poliédrica (pedra irregular) que liga os trechos do Cemitério do Alto Porã, passando pelo Ponto Alto e finalizando no Prachum.</t>
+  </si>
+  <si>
+    <t>11975</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11975/indicacao_97.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, providencie a pavimentação em CBUQ do Distrito do Alto_x000D_
+Porã até o Cemitério do Alto Porã.</t>
+  </si>
+  <si>
+    <t>11979</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11979/indicacao_182_placas_de_sinalizacao_caidas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
+que analise a necessidade de realizar manutenção e reinstalação de placas de sinalização_x000D_
+de trânsito que se encontram caídas e danificadas.</t>
+  </si>
+  <si>
+    <t>11980</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11980/indicacao_n_19_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento _x000D_
+Competente, verifique a possibilidade da implantação de um playground mais uns _x000D_
+bancos e a colocação de um piso e melhorias na iluminação na extensão da ATI _x000D_
+academia da terceira Idade na Av; Brasil próximo a Fatec de frente a Mercearia Suprilar _x000D_
+situado no Jardim Itaipu.</t>
+  </si>
+  <si>
+    <t>11981</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11981/indicacao_183_placa_fazenda_faian_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
+que analise a necessidade de realizar a realocação da placa indicativa da Estação ecológica_x000D_
+Faian, atualmente instalada na entrada da estrada do Pindaúva, nas proximidades do_x000D_
+acesso à estrada do Ouro Verde.</t>
+  </si>
+  <si>
+    <t>11985</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>Fio Bertotti, Careca</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11985/indicacao_101.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio da Secretaria de Competente, providencie a contratação de um Guarda/vigia na Upa 24 horas, para dar mais segurança aos colaboradores e frequentadores do local.</t>
+  </si>
+  <si>
+    <t>11986</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11986/indicacao_184_poda_da_vegetacao_contorno_av_sao_paulo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
+que analise a necessidade de realizar a poda ou, se necessário, a retirada da vegetação_x000D_
+localizada na Avenida São Paulo, em frente à empresa Du Brindes.</t>
+  </si>
+  <si>
+    <t>11987</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11987/indicacao_185_desnivel_boca_de_lobo_av_sao_paulo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
+que analise a necessidade de realizar manutenção, nivelamento e adequação de bueiro,_x000D_
+localizado na Avenida São Paulo, em frente à empresa Du Brindes, neste município.</t>
+  </si>
+  <si>
+    <t>11988</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11988/indicacao_186_lombada_av_maranhao_3374_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
+que analise a necessidade de realizar a implantação de lombada (quebra-molas) na_x000D_
+Avenida Maranhão, nas proximidades do nº 3374.</t>
+  </si>
+  <si>
+    <t>11989</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11989/indicacao_1_assinado_32.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio da Secretaria Competente, a possibilidade de colocação de estacionamento de veículos apenas de um lado da Rua Placídio Miranda, no trecho entre as Ruas Romário Martins e Visconde do Rio Branco, devido ao aumento do fluxo de carros.</t>
+  </si>
+  <si>
+    <t>11990</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11990/indicacao_nc2b023_assinado_2.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, analise a possibilidade da implantação de estacionamento em um único sentido na Rua Mauá no Distrito de Jacutinga, pois há grande trafego de estudantes e carros durante o dia, causando grande fluxo e perigo para a passagem de estudantes que vão à escola a pé, visto que com carros estacionados de ambos os lados, a passagem tanto para os carros e pedestres fique estreita, gerando riscos para ambos.</t>
+  </si>
+  <si>
+    <t>12145</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12145/indicacao_nc2b025_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, providencie a instalação de luminárias em frente à igreja católica do Distrito de Santa Bárbara, visto que durante as celebrações ocorridas a noite não há iluminação necessária para auxiliar os fiéis e se locomoverem.</t>
+  </si>
+  <si>
+    <t>12147</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12147/indicacao_108_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, providencie a implantação da pavimentação poliédrica (pedra irregular) na estrada São Pedro (ref. estrada Adir Sala) ligando a Rodovia Nicolau Koltun até a divisa com o município de Jardim Alegre.</t>
+  </si>
+  <si>
+    <t>12148</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12148/indicacao_nc2b027_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, providencie a disponibilização de profissionais de segurança para as Unidades Básicas de Saúde (UBS) do Município de Ivaiporã, em prol da integridade física e segurança dos profissionais que ali trabalham e dos moradores que buscam atendimento diariamente.</t>
+  </si>
+  <si>
+    <t>12149</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12149/modelo_indicacao_22_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, LUIZ CARLOS GIL que por _x000D_
+meio do Departamento Competente, a solicitação do reparo asfáltico em frente a um _x000D_
+ponto de ônibus na Rua Plácido Miranda esquina com a Rua Paulista, pois em frente do _x000D_
+ponto o asfalto está deteriorado dificultando o ônibus encostar. Localizado no Jardim _x000D_
+casa grande I.</t>
+  </si>
+  <si>
+    <t>12175</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12175/indicacao_01_-_projeto_de_calcamento_na_monte_castelo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, providencie a elaboração e execução de projeto de calçamento em todas as vias/ruas públicas do bairro Monte Castelo.</t>
+  </si>
+  <si>
+    <t>12178</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12178/indicacao_188_mutirao_mensal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
+que analise a necessidade de determinar ao setor competente a adoção das providências_x000D_
+necessárias para a implantação de um programa de Mutirão Mensal de limpeza Urbana_x000D_
+nos bairros do município</t>
+  </si>
+  <si>
+    <t>12179</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12179/indicacao_190_carteira_para_tea_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
+que analise a necessidade de providenciar a implantação da Carteira de Identidade da_x000D_
+Pessoa com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>12180</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12180/indicacao_192_pe_na_faixa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
+que analise a necessidade de adoção das providencias necessárias para a implantação do_x000D_
+projeto “Pé na Faixa”, com reforço de sinalização horizontal e vertical, bem como_x000D_
+mecanismos de alerta para travessia de pedestres</t>
+  </si>
+  <si>
+    <t>12181</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12181/indicacao_191_ferias_para_criancas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
+que analise a necessidade de criar um Programa de Atividades Recreativas para Crianças_x000D_
+durante o período de férias escolares.</t>
+  </si>
+  <si>
+    <t>12182</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12182/indicacao_01_-_aumento_da_vasao_do_poco_artesiano_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, verifique a possibilidade de aumentar a vasão do poço artesiano que atende a Comunidade do Cruzeirinho, Santa Luzia e Três Coqueiros, uma vez que, diante da estiagem a qual estamos vivenciando, o nível de água está baixando e, provavelmente, teremos dificuldades de atender toda a demanda dessas três Comunidades.</t>
+  </si>
+  <si>
+    <t>12183</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12183/indicacao_01_-_caminhao_para_transportar_produtos_ate_a_cafi.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, providencie um caminhão, dentro da frota já existente, para realizar a coleta dos produtos dos agricultores cadastrados na Central de Agricultura Familiar de Ivaiporã - CAFI.</t>
+  </si>
+  <si>
+    <t>12184</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12184/indicacao_ponto_de_onibus_2_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, analise a possibilidade de construção de um ponto de ônibus na Avenida Melvis Muchiutti, Centro, em frente ao número 30 (trinta), sentido ao bairro Vila Santa Maria, a pedido dos usuários do transporte coletivo.</t>
+  </si>
+  <si>
+    <t>12185</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12185/indicacao_n_24_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento _x000D_
+Competente, providencie a instalação de placas de transito nas ruas Leblon, Mies, _x000D_
+Andaraí, Paquetá, Jacaré Pagua, Andirá, São Cristóvão e Rua Gaiva, situadas no Jardim _x000D_
+Guanabara II, e nas Ruas Copacabana, Santa Mariana Ipanema e Rua Madureira, _x000D_
+situadas no Jardim Guanabara I</t>
+  </si>
+  <si>
+    <t>12186</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12186/indicacao_n_20_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento _x000D_
+Competente, providencie uma quadra esportiva coberta para os treinos de patins, _x000D_
+especialmente nas modalidades slalom (realização de movimentos, e manobras entre _x000D_
+fileiras de cones em linha reta e slide) (realização de várias formas de drenagem em _x000D_
+velocidade), a fim de fomentar praticas desportiva formais e não formais, em como _x000D_
+promover encontros entre os grupos existentes na nossa região. Embora seja possível a _x000D_
+pratica em ambientes urbano os patinadores precisam de um ambiente fechado para que _x000D_
+possam desenvolver e aprimorar suas habilidades e técnicas com maior segurança, e _x000D_
+possível descoberta de novos atletas que possam a vir representar o município em _x000D_
+campeonatos. Em destaque a patinação traz inúmeros benefícios ao seu praticante _x000D_
+especialmente em relação a coordenação motora, postura, e equilíbrio e capacidade de _x000D_
+concentração que são fortemente estimulados colaborando para a melhoria da saúde e _x000D_
+bem-estar social.</t>
+  </si>
+  <si>
+    <t>12194</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12194/indicacao_1_assinado_33.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio da Secretaria Competente, providencie melhorias em dois bueiros na Avenida Paraíba, próximo a faculdade Univale.</t>
+  </si>
+  <si>
+    <t>12195</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12195/indicacao_2_assinado_30.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio da Secretaria de Competente, providencie a colocação de pedra irregular na estrada de acesso do aterro sanitário.</t>
+  </si>
+  <si>
+    <t>12196</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12196/indicacao_3_assinado_21.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio da Secretaria competente, a possibilidade de criação de um projeto de lei para desconto ou isenção do Imposto de Transmissão de imóveis (ITBI), para proprietários de área de Área de Preservação Permanente (APP).</t>
+  </si>
+  <si>
+    <t>12197</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12197/indicacao_01_-_redutor_de_velocidade_elevado_rua_sao_matheus_monte_castelo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, providencie a colocação de um redutor de velocidade na Rua São Matheus - Vila Monte Castelo, na altura do número residencial 85.</t>
+  </si>
+  <si>
+    <t>12198</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12198/indicacao_01_-_patrolamento_e_rolamento_vanderlei_fuggi_e_deus_conosco.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal que, por meio do Departamento Competente, providencie o patrolamento e o rolamento nas localidades das estradas do “Vanderlei Fuggi” e “Deus Conosco”, as quais pertencem ao distrito de Santa Bárbara e encontram-se necessitando destas melhorias.</t>
+  </si>
+  <si>
+    <t>12199</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>Ilsinho da Saúde, Careca, Fio Bertotti</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12199/indicacao_no_126-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal que, por meio do Departamento Competente, providencie a implantação de um parque infantil com playground no Distrito de Santa Bárbara.</t>
+  </si>
+  <si>
+    <t>12214</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12214/indicacao_nc2b028_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, providencie a realização de campanhas de conscientização junto à população sobre a importância do descarte no local correto de resíduos recicláveis e orgânicos, assim como a ampla divulgação dos dias, horários e formas adequadas de acondicionamento dos resíduos para a coleta, com o objetivo de preservação do meio ambiente e a melhoria da limpeza urbana.</t>
+  </si>
+  <si>
+    <t>12215</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>Careca, Ilsinho da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12215/128indicacao_nc2b029_assinado_1_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, providencie a perfuração de um poço artesiano na comunidade do Perobão no distrito de Jacutinga, em visto que a comunidade está sofrendo com falta de água.</t>
+  </si>
+  <si>
+    <t>12261</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12261/indicacao_n_25_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, LUIZ CARLOS GIL que por _x000D_
+meio do Departamento Competente. Providencie a implantação de rede Wi–Fi gratuita _x000D_
+destinada aos pacientes em todas as unidades básicas de saúde (UBS) e (UPA). Como _x000D_
+objetivo de proporcionar maior conforto, acessibilidade e inclusão digital aos cidadãos _x000D_
+que utiliza aos serviços de saúde, especialmente durante o período de espera para o _x000D_
+atendimento</t>
+  </si>
+  <si>
+    <t>12262</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12262/indicacao_194_ficalizar_imoveis_abandonados_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
+que analise a necessidade de intensificar a fiscalização de imóveis abandonadoS, bem_x000D_
+como a adoção de medidas cabíveis para notificação dos proprietários e regularização_x000D_
+das condições desses locais.</t>
+  </si>
+  <si>
+    <t>12263</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12263/indicacao_195_semaforo_sete_setembro_com_maranhao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
+que analise a necessidade de instalar um semáforo no cruzamento da Rua João Maria_x000D_
+Stresser com Avenida Maranhão.</t>
+  </si>
+  <si>
+    <t>12264</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12264/indicacao_196_redutor_veloc._rua_diva_proenca_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
+analise a necessidade de implantar redutores de velocidade na Rua Professora Diva_x000D_
+Proença, nas proximidades do nº 453, entre as Ruas Ponta Grossa e Placídio Miranda._x000D_
+O referido local possuí grande fluxo de veículos e pedestres, pois abriga o Consócio de_x000D_
+Saúde do Município, onde diariamente circulam pacientes, profissionais da saúde e_x000D_
+acompanhantes. Ressalta-se que o excesso de velocidade dos motoristas nestes trechos_x000D_
+tem gerado situações de risco, principalmente para pessoas com mobilidade reduzida.</t>
+  </si>
+  <si>
+    <t>12265</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12265/indicacao_197_semaforo_de_pedestre_banco_itau_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
+que analise a necessidade de instalar um semáforo para pedestres na travessia localizada_x000D_
+em frente ao Banco Itaú, Avenida Brasil nº 1250, no sentido da praça Central, visando_x000D_
+garantir maior segurança aos pedestres que utilizam a pista de caminhada e o trajeto_x000D_
+destinado ao ciclismo</t>
+  </si>
+  <si>
+    <t>12266</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12266/indicacao_198_ecopontos_em_bairros_estrategicos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
+que analise a necessidade da instalação de Ecopontos em diferentes bairros do município,_x000D_
+sendo eles: Vila Nova Porã, Vila Monte Castelo, Vila João XXVIII, Jardim Casagrande,_x000D_
+destinados ao descarte correto de entulhos, móveis e materiais recicláveis.</t>
+  </si>
+  <si>
+    <t>12268</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12268/indicacao_melhorias_estrada_agua_da_jacutinga_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, que analise a possibilidade de melhorias, e limpeza das caixas d´água que estão entupidas, na Estrada do Campo Novo, próximo ao Sítio Agua da Prata, Três Coqueiros, no Município de Ivaiporã. Considerando as condições atuais que têm dificultado o tráfego de veículos e o deslocamento dos moradores da região</t>
+  </si>
+  <si>
+    <t>12270</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12270/indicacao_nc2b030_assinado_2.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, analise e providencie a podas das árvores no distrito de Jacutinga, em razão de que muitas árvores estão encostando na fiação elétrica, gerando riscos aos moradores.</t>
+  </si>
+  <si>
+    <t>12271</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12271/indicacao_no_137-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, analise a possibilidade de um recape asfáltico na  rodovia Nicolau Koltun, salientando que a rodovia tem um grande trafego diariamente de veículos pequenos e de grande porte, e atualmente a vários pontos do asfalto que se encontram deteriorados, dificultando que os motoristas trafeguem com segurança, e causando riscos de acidentes.</t>
+  </si>
+  <si>
+    <t>12276</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12276/indicacao_nc2b032_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, providencie uma academia ao ar livre (ATI), na comunidade São Sebastião no Pindauva, Rod. Nicolau Koltun a pedido dos moradores, visto a quantidade de pessoas que necessitam de exercícios e não tem condições de se deslocarem a outras ATI.</t>
+  </si>
+  <si>
+    <t>12281</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>Ailton Stipp, Careca</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12281/indicacao_n_26_assinado_2.pdf</t>
+  </si>
+  <si>
+    <t>NDICAR ao Senhor Prefeito Municipal, _x000D_
+LUIZ CARLOS GIL que por meio do Departamento Competente. Que análise a limpeza _x000D_
+na marginal Nicolau Koltun entre o Jardim Nova Porã até a entrada da chácara paulista.</t>
+  </si>
+  <si>
+    <t>12282</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12282/indicacao_1_assinado_16.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio da Secretaria Competente, providencie roçada e manutenção nas margens da estrada que liga Ivaiporã ao Distrito de Santa Bárbara, próximo ao campo do Vani.</t>
+  </si>
+  <si>
+    <t>12283</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12283/indicacao_2_assinado_29.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio da Secretaria de Competente, providencie a colocação de mais bancos na praça da Avenida Brasil, em frente aos Supermercados, Paulista e Paraná, lugares de maior fluxo de pessoas.</t>
+  </si>
+  <si>
+    <t>12284</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12284/indicacao_3_assinado_21.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio da Secretaria competente, providencie limpeza manutenção e pintura das arquibancadas do Estádio Municipal Dr. Manoel Fernandes Silva, tendo em vista que Ivaiporã está na disputa do Campeonato Amador Regional.</t>
+  </si>
+  <si>
+    <t>12341</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>Sérgio Pindaúva</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12341/indicacao_41_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, providencie uma tampa em um bueiro em frente ao EMPORIO 43 na Avenida Ladislau Gil Fernandes.</t>
+  </si>
+  <si>
+    <t>12342</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12342/indicacao_42_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, providencie o reparo e troca de lâmpadas da praça do DISTRITO DO ALTO PORÃ.</t>
+  </si>
+  <si>
+    <t>12343</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12343/indicacao_faixa_elevada_em_frente_a_nova_ideia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, analise a possibilidade de implantação de uma faixa elevada para travessia de pedestres, na Praça Manoel Teodoro da Rocha, Centro, em frente à Loja Nova Idéia, e Farmácia Onix. A presente indicação se faz necessária devido ao alto fluxo de pedestres e veículos no referido trecho, principalmente por se tratar de uma região comercial e de grande circulação, com acesso frequente a farmácia e estabelecimentos próximos.</t>
+  </si>
+  <si>
+    <t>12354</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12354/indicacao_1_assinado_31.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio da Secretaria Competente, providencie roçada e manutenção próximo ao campinho sintético na avenida Maranhão, na Vila Monte castelo</t>
+  </si>
+  <si>
+    <t>12355</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12355/indicacao_147_assinado.pdf</t>
+  </si>
+  <si>
+    <t>, INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio da Secretaria competente, a possibilidade de criação de um ´´Projeto`` para aquisição de cadeiras de roda, cadeiras de banho, muletas, cama hospitalar e etc.., para que fique a disposição da população quando houver necessidade.</t>
+  </si>
+  <si>
+    <t>12356</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12356/indicacao_4_assinado_14.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio da Secretaria competente, providencie colocação de pedra irregular na estrada da captação de água; próximo ao cemitério.</t>
+  </si>
+  <si>
+    <t>12383</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12383/indicacao_espaco_infantil_-_ubs_-_santa_barbara_jacutinga_e_vila_rural.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, analise a necessidade de implantar um espaço infantil nas UBS (playground), Unidade Básica de Saúde Jacutinga, Unidade Básica de Saúde Santa Bárbara, Unidade Básica de Saúde Vila Rural, para assim tornar a ida mais satisfeita para as crianças e seus responsáveis</t>
+  </si>
+  <si>
+    <t>12384</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12384/indicacao_200_cruzamente_clinicao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, analise a necessidade de uma ação que traga mais segurança para o trânsito (ex: semáforo, rotatória ou outros), entre as Av. Maranhão, Rua Apucarana, Rua Piracicaba e Av. Paraná, próximo a Clinicão, para assim fluir melhor o trânsito.</t>
+  </si>
+  <si>
+    <t>12385</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12385/indicacao_199_casa_de_apoio_ao_paciente_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, que analise a necessidade de estruturar e/ou fortalecer a “CASA DE APOIO AO PACIENTE” no município de Ivaiporã, destinada a acolher pacientes e familiares de outras cidades quem vem ao município para tratamentos médicos, consultas e exames especializados.</t>
+  </si>
+  <si>
+    <t>12395</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12395/modelo_indicacao29_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, LUIZ CARLOS GIL que por meio do Departamento Competente, se possível for a construção de um ATI academia da terceira idade e um parque infantil na antiga associação de moradores do conjunto João de Barro localizado na Rua Luiz Fabo esquina com Rua Ascanipo Mendonça no Jardim Nova Porã.</t>
+  </si>
+  <si>
+    <t>12396</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12396/indicacao_espaco_infantil_-_ubs_-_orlando_sanches_antonio_raizer_sao_luiz.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, analise a necessidade de implantar um espaço infantil nas UBS, Unidade Básica de Saúde Orlando Sanches, Unidade Básica de Saúde Antônio Raizer, Unidade Básica de Saúde São Luiz, para assim tornar a ida mais satisfeita para as crianças e seus responsáveis.</t>
+  </si>
+  <si>
+    <t>12398</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12398/indicacao_202_pontos_de_onibus_com_cobertura_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente,_x000D_
+analise a necessidade de implantar pontos de ônibus com cobertura, pois muitos ainda não_x000D_
+possuem, melhorando essas estruturas oferece mais conforto, segurança e respeito aos_x000D_
+usuários. (Mercado Leão, Av. Souza Naves, Chocolates Bar, Av. Maranhão, Vila Nova_x000D_
+Porã, Panificadora Bella Pani, Av. Souza Naves).</t>
+  </si>
+  <si>
+    <t>12402</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12402/modelo_indicacao27_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, LUIZ CARLOS GIL que por _x000D_
+meio do Departamento Competente, providencie nas entradas da cidade  placas de _x000D_
+sinalização indicativa dos órgão público instalados no município, para facilitar o acesso _x000D_
+a população aos serviços públicos tem em visto muitos cidadãos  que vem de outra _x000D_
+cidade, encontrão dificuldade em localizar os novos órgão recentemente implantado em _x000D_
+nosso município.</t>
+  </si>
+  <si>
+    <t>12403</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Rodrigo Cordeiro, Fio Bertotti</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12403/indicacao_156_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria competente, seja realizada a pavimentação asfáltica ou, alternativamente, com pedras irregulares, bem como seja realizado o alargamento da Rua da Caixa D’Água da SANEPAR, estendendo-se até a ponte de captação de água, no Jardim Espírito Santo._x000D_
+_x000D_
+Que seja providenciado o registro oficial da via, resguardando a indicação de nomenclatura aos autores, considerando que já existe denominação previamente sugerida para a referida rua.</t>
+  </si>
+  <si>
+    <t>12404</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12404/indicacao_nc2b033_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, analise a possibilidade da construção de um espaço para associação de moradores do distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12405</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12405/indicacao_nc2b034_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, providencie a melhoria nas galerias de águas pluviais presentes na Avenida Tancredo Neves próximo ao número 1117, visto que, conforme relato dos moradores ocorre muitas enchentes quando há chuvas fortes, pois, os bueiros presentes não dão conta de escoar a água que acabam invadindo as casas, causando transtornos e danos aos moradores.</t>
+  </si>
+  <si>
+    <t>12480</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12480/indicacao_1_assinado_32.pdf</t>
+  </si>
+  <si>
+    <t>. INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio da Secretaria Competente, providencie reparo e manutenção em algumas lâmpadas da praça Moises Miguel Gil Fernandes, em frente ao Colégio Objetivo.</t>
+  </si>
+  <si>
+    <t>12481</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12481/indicacao_2_assinado_31.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio da Secretaria de Competente, a possibilidade de colocação de pedra irregular ou asfalto, na estrada que começa rodovia Pedro Gagliano, (estrada Santa Bárbara), até o sitio onde é realizado o movimento católico ``Acampamento``.</t>
+  </si>
+  <si>
+    <t>12482</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12482/indicacao_01_-_ati_campo_sintetico_jacutinga_28229_assinado.pdf</t>
+  </si>
+  <si>
+    <t>12483</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12483/indicacao_n_30_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>, INDICAR ao Senhor Prefeito Municipal, LUIZ CARLOS GIL que por_x000D_
+meio do Departamento Competente, providencie a realização de um estudo visando a_x000D_
+alteração da linha do transporte coletivo urbano de modo que passe em frente ao prédio_x000D_
+do AME (Ambulatório Medico de Especialidades) situado na Rua Augusto Urbanski, e_x000D_
+a implantação de um ponto de ônibus em frente a referida Unidade de Saúde, tendo em_x000D_
+vista que o AME é um importante centro de atendimento à saúde, recebendo_x000D_
+diariamente grande número de paciente, e muitos dos quais depende do transporte_x000D_
+coletivo para seu deslocamento.</t>
+  </si>
+  <si>
+    <t>12484</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12484/indicacao_204_semaforos_sonoros.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, analise a necessidade de implantar semáforos com temporizador e acessibilidade sonora, na área central, ajudando pedestres com deficiência visual e melhorando a fluidez do trânsito, principalmente em áreas de grandes fluxos de pessoas e veículos.</t>
+  </si>
+  <si>
+    <t>12485</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12485/indicacao_205_saude_bucal_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, analise a necessidade de implantar um programa contínuo de prevenção nas escolas, com visitas de dentistas e técnicos de saúde bucal, orientações sobre higiene e avaliação odontológica das crianças, (Escola Municipal bento Viana, Rua Bela Vista , Vila Nova Porã, Escola Municipal Leila Diniz, Rua Tamandaré, Jardim Aeroporto, Escola Municipal Carlos Lacerda, Rua Ministro Aramides, Jardim Espírito Santo).</t>
+  </si>
+  <si>
+    <t>12486</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12486/indicacao_207_espaco_infantil_parte_3_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, analise a necessidade implantar um espaço infantil nas UBS, Unidade Básica de Saúde Victor Augusto Dardani, Unidade Básica de Saúde Santo Antônio, Unidade Básica de Saúde São Francisco, para assim tornar a ida mais satisfeita para as crianças e seus responsáveis.</t>
+  </si>
+  <si>
     <t>11787</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11787/requeirmento_-_emerson_-_samu_assinado.pdf</t>
   </si>
   <si>
     <t>REQUERER, após menção do Plenário, que se lavre nos anais desta Casa Legislativa, Moção de Aplausos a Equipe do Serviço de Atendimento Móvel de Urgência – SAMU, a técnica de enfermagem Bárbara, médico Márcio e o condutor Cristiano,  pelo brilhante e exemplar atendimento prestado no salvamento de um bebê recém-nascido em situação de parada respiratória.</t>
+  </si>
+  <si>
+    <t>11991</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11991/valdeci_rodrigues_dias_-_mocao_-_mauro_zurlo_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, após menção do Plenário, que se lavre nos anais desta Casa Legislativa, uma MOÇÃO DE APLAUSO, ao senhor Mauro Zurlo, empresário de Ivaiporã, com grande destaque no município por seus serviços comunitários em prol das causas sociais.</t>
+  </si>
+  <si>
+    <t>12465</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>EMERSON DA SILVA BERTOTTI, vem por meio desta solicitar/requerer, agendamento, para entrega das MOÇÕES DE APLAUSO, no dia25/05/2026 as 19h, juntamente a sessão ordinária da Câmara Municipal.</t>
   </si>
   <si>
     <t>11659</t>
   </si>
   <si>
     <t>INFP</t>
   </si>
   <si>
     <t>Pregão - Informativo da Prefeitura de Ivaiporã</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11659/pe_155-2025_contratacao_de_empresa_especializada_para_a_elaboracao_de_estudo_de_impacto_de_vizinhanca_evi..pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A ELABORAÇÃO DE ESTUDO DE IMPACTO DE VIZINHANÇA (EVI).</t>
   </si>
   <si>
     <t>11660</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11660/pe_158-2025_-_pra_pedreira.pdf</t>
   </si>
   <si>
     <t>Informativo do Pregão 158-2025 - CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA EXECUÇÃO DOS SERVIÇOS _x000D_
 TÉCNICOS DE AUTORIZAÇÃO AMBIENTAL (INSTRUÇÃO NORMATIVA IAT Nº 33/2025), PLANO _x000D_
@@ -2076,50 +3325,191 @@
   </si>
   <si>
     <t>AQUISIÇÃO E APLICAÇÃO DE CONCRETO BETUMINOSO USINADO A QUENTE (CBUQ) PARA EXECUÇÃO DAS AÇÕES DE MANUTENÇÃO, CONSERVAÇÃO DE ESTRADAS MUNICIPAIS CONSISTENTES DE PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>11940</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11940/pe_32-2026_-_ensaios_tecnologicos.pdf</t>
   </si>
   <si>
     <t>Informativo do Pregão 32/2026 - CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA ELABORAÇÃO DE ENSAIOS _x000D_
 TECNOLÓGICOS TODOS COM EMISSÃO DE ART EM ATENDIMENTO A SECRETARIA _x000D_
 MUNICIPAL DE OBRAS.</t>
   </si>
   <si>
     <t>11941</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11941/pe_33-2026_serralheria.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇO DE SERRALHERIA EM ATEDIMENTO A SECRETARIA MUNICIPAL DE OBRAS.</t>
   </si>
   <si>
+    <t>11982</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11982/pe_34-2026_dieta_especial.odt</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE SUPLEMENTOS ALIMENTARES PARA PACIENTES COM DIETA ESPECIAL EM ATENDIMENTO AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAUDE.</t>
+  </si>
+  <si>
+    <t>11983</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11983/pe_35-2026_luminarias.pdf</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE LUMINÁRIAS VIÁRIAS REFLETORES EM LED E MATERIAIS ELÉTRICOS PARA O SETOR DE ILUMINAÇÃO PUBLICA.</t>
+  </si>
+  <si>
+    <t>11984</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11984/pe_36-2026_cercamento.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA EXECUÇÃO DOS SERVIÇOS DE CERCAMENTO DAS ESTAÇÕES ECOLÓGICAS DO MUNICÍPIO, COM FORNECIMENTOS DE MATERIAIS, EQUIPAMENTOS E MÃO DE OBRA NECESSÁRIOS Á COMPLETA EXECUÇÃO0 DOS SERVIÇOS.</t>
+  </si>
+  <si>
+    <t>12066</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12066/pe_37-2026_picape.pdf</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE 10 (DEZ) VEOCULOS TIPO PICAPE, NOVAS, ZERO QUILÔMETROS, DESTINADAS AS DIVERSAS SECRETARIAS MUNICIPAIS DA PREFEITURA DE IVAIPORÃ</t>
+  </si>
+  <si>
+    <t>12071</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12071/pe_38-2026_granito_placas_de_aco_e_bronze.pdf</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO E INSTALAÇÃO DE GRANITOS E PLACAS DE AÇO E BRONZE COM GRANITOS DE INAUGURAÇÃO EM ATENDIMENTO A SECRETARIA MUNICIPAL DE OBRAS.</t>
+  </si>
+  <si>
+    <t>12098</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12098/pe_39-2026_eletrodomestico.pdf</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE ELETROMÉSTICO, EQUIPAMENTOS E ARTIGOS DE COZINHA, EXECUTANDO OS RECURSOS DO CONVÊNIO 314/2024 QUE TEM O INTERMÉDIO DA SECRETARIA DO ESTADO DA AGRICULTURA E DO ABASTECIMENTO.</t>
+  </si>
+  <si>
+    <t>12143</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12143/pe_40-2026_placas_de_sinalizacao_viaria.pdf</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PLACAS DE SINALIZAÇÃO VIÁRIA EM AÇO INDICATIVA, COM APLICAÇÃO TOTALMENTE REFLEXIVA GTP PARA SER UTILIZADA NAS VIAS RURAIS DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>12190</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12190/pe_41-2026_arqueologo.pdf</t>
+  </si>
+  <si>
+    <t>12200</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12200/pe_42-2026_servicos_graficos.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SREVIÇOS GRÁFICOS PARA ATENDER AS DEMANDAS DAS SECRETARIAS MUNICIPAIS</t>
+  </si>
+  <si>
+    <t>12220</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12220/pe_43-2026_arado.pdf</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE ARADO COM 04 HASTES, EQUIPAMENTO AGRÍCOLA PARA ATENDER A ASSOCIAÇÃO DE MORADORES DA COMUNIDADE PAINEIRINHA, PROVENIENTE DE EMENDAS IMPOSITIVAS INDIVIDUAIS E COLETIVAS, DE ACORDO COM A LEI N°4059/2024, EM ATENDIMENTO AS DEMANDAS DA SECRETARIA MUNICIPAL DE AGRICULTURA, ABASTECIMENTO E AGRONEGOCIO DO MUNICIPIO DE IVAIPORÃ</t>
+  </si>
+  <si>
+    <t>12258</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12258/pe_44-2026_gesso.pdf</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO E INSTALAÇÃO DE GESSO EM ATENDIMENTO A SECRETARIA MUNICIPAL DE OBRAS</t>
+  </si>
+  <si>
+    <t>12269</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12269/pe_45-2026_drenagem.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO SREVIÇO DE GALERIA E PRESTAÇÃO DE SREVIÇO DE DRENAGEM E PAVIMENTAÇÃO</t>
+  </si>
+  <si>
+    <t>12286</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12286/pe_46-2026_brinquedoteca.pdf</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE ITENS PARA BRINQUEDOTECA EM ATENDIMENTO AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE</t>
+  </si>
+  <si>
+    <t>12386</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12386/pe_47-2026_cafe_acucar_e_cha.pdf</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE CAFÉ, AÇUCAR E CHÁ PARA AS DIVERSAS SECRETARIAS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>12406</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12406/pe_48-2026_materiais_de_limpeza_e_embalagens.pdf</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS DE LIMPEZA, EMBALAGENS E OUTROS UTENSÍLIOS PARA ATENDIMENTO DAS SECRETARIAS DO MUNICÍPIO DE IVAIPORÃ.</t>
+  </si>
+  <si>
+    <t>12407</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12407/pe_49-2026_ar-condicionado.pdf</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE APARELHOS DE AR-CONDICIONADO, DESTINADOS Á CLIMATIZAÇÃO DE AMBIENTES DAS UNIDADES ESCOLARES, CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIL (CMEIS) E SETORES ADMINISTRATIVOS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DEMAIS SECRETARIAS DO MUNICÍPIO DE IVAIPORÃ.</t>
+  </si>
+  <si>
     <t>11664</t>
   </si>
   <si>
     <t>INFC</t>
   </si>
   <si>
     <t>Concorrência Informativo da Prefeitura de Ivaiporã</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11664/concorrencia_eletronica_no_32-2025_-_concessao_de_imoveis_ind._pq._ind_i_ii_e_pq._alim..pdf</t>
   </si>
   <si>
     <t>INFORMATIVO - CONCORRÊNCIA 32/2025</t>
   </si>
   <si>
     <t>11680</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11680/concorrencia_eletronica_no_01-2026_-_pavimentacao_poliedrica_estrada_do_paineirinha.pdf</t>
   </si>
   <si>
     <t>INFORMATIVO - CONCORRÊNCIA 01/2026</t>
   </si>
   <si>
     <t>11845</t>
@@ -2145,76 +3535,130 @@
     <t>11865</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11865/concorrencia_eletronica_no_04-2026_-_construcao_da_casa_da_mulher_paranaense_-_sam_75.pdf</t>
   </si>
   <si>
     <t>INFORMATIVO - CONCORRÊNCIA 04/2026</t>
   </si>
   <si>
     <t>11902</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11902/concorrencia_eletronica_no_05-2026_-_sistema_de_climatizacao_-_ame.pdf</t>
   </si>
   <si>
     <t>INFORMATIVO - CONCORRÊNCIA 05/2026</t>
   </si>
   <si>
     <t>11934</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11934/concorrencia_eletronica_no_06-2026_-_concessao_onerosa_quiosques_na_praca_do_cafe.pdf</t>
   </si>
   <si>
     <t>INFORMATIVO - CONCORRÊNCIA 06/2026</t>
+  </si>
+  <si>
+    <t>12141</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12141/concorrencia_eletronica_no_32-2025_-_concessao_de_imoveis_ind._pq._ind_i_ii_e_pq._alim._-_reabertura.pdf</t>
+  </si>
+  <si>
+    <t>INFORMATIVO - CONCORRÊNCIA 32/2025 - REABERTURA</t>
+  </si>
+  <si>
+    <t>12191</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12191/concorrencia_eletronica_no_07-2026_-_pavimentacao_asf._estr._vicinal.pdf</t>
+  </si>
+  <si>
+    <t>INFORMATIVO - CONCORRÊNCIA 9.0007/2026</t>
+  </si>
+  <si>
+    <t>12192</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12192/concorrencia_eletronica_no_08-2026_-_reforma_de_imovel_para_instalacao_da_casa_do_autista.pdf</t>
+  </si>
+  <si>
+    <t>INFORMATIVO - CONCORRÊNCIA 9.0008/2026</t>
   </si>
   <si>
     <t>11847</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>Chamamento Público Informativos da PM de Ivaiporã.</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11847/informativo_-_chamamento_publico_no_01-2026_-_concessao_auxilio_bolsa_tecnico.pdf</t>
   </si>
   <si>
     <t>INFORMATIVO - CHAMAMENTO PÚBLICO 01/2026_x000D_
 _x000D_
 A Prefeitura Municipal de Ivaiporã, Estado do Paraná, torna público, para conhecimento dos interessados, que ficam abertas as inscrições referentes ao CHAMAMENTO PÚBLICO Nº 01/2026 para CONCESSÃO DO AUXÍLIO BOLSA TÉCNICO A PROFISSIONAIS REGISTRADOS NO CONSELHO REGIONAL DE EDUCAÇÃO FÍSICA (CREF), NAS MODALIDADES OFERTADAS PELA SECRETARIA MUNICIPAL DE ESPORTES E LAZER, CONFORME LEI MUNICIPAL Nº 3.887/2023 E SUAS ALTERAÇÕES. O protocolo do envelope de documentação referente às inscrições, deverá ser realizado até às 17h00min do dia 05 de MARÇO de 2026, no Setor de Protocolo da Prefeitura Municipal de Ivaiporã.</t>
   </si>
   <si>
     <t>11936</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11936/informativo_-_chamamento_publico_no_02-2026_-_festival_de_dancas_de_ivaipora_2a_edicao.pdf</t>
   </si>
   <si>
     <t>INFORMATIVO - CHAMAMENTO Nº 02/2026</t>
+  </si>
+  <si>
+    <t>12219</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12219/informativo_-_chamamento_publico_no_03-2026_-_credenciamento_de_propostas_artisticas.pdf</t>
+  </si>
+  <si>
+    <t>INFORMATIVO - CHAMAMENTO PÚBLICO 03/2026</t>
+  </si>
+  <si>
+    <t>12267</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12267/informativo_-_chamamento_publico_no_02-2026_-_festival_de_dancas_de_ivaipora_2a_edicao_-_1o_adiamento.pdf</t>
+  </si>
+  <si>
+    <t>INFORMATIVO - CHAMAMENTO 02/2026 - 1º ADIAMENTO</t>
+  </si>
+  <si>
+    <t>12344</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12344/informativo_-_chamamento_publico_no_03-2026-1o_adiamento_-_credenciamento_de_propostas_artisticas.pdf</t>
+  </si>
+  <si>
+    <t>INFORMATIVO - CHAMAMENTO 03/2026 - 1º ADIAMENTO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2518,56 +3962,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11681/plc_01-2026_-_altera_o_zoneamento_da_zr1_constante_no_mapa_ii_da_lc_34-2022_n___-_-_lc_----2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11718/plc_02-2026_-_altera_a_lc_35-2022_inclusao_centro_dia_para_pessoas_idosas__-_-_lc_74-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11665/ple_01-2026_-_autoriza_o_executivo_municipal_a_realizar_desapropriacao_amigavel_ou_judicial_-_parque_linear_-_-_l_--------2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11668/ple_02-2026_-_altera_a_lei_3.663-2022_-_desapropriacoes_-av._amazonas_-_-_l_--------2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11674/pl_03-2026_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11675/ple_04-2026_-_abre_credito_adicional_especial___r_10.634.48185_-_-_l___-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11676/ple_05-2026_-_autoriza_a_doacao_de_imoveis_a_afiva_-_-_l_-------2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11684/ple_06-2026_-_institui_o_programa_sandbox_-_-_l_-------2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11708/ple_07-2026_-_introduz_alteracoes_na_l_3.635-2021_-_incentivos_a_inovacao_-_incubadora_tecnologica__-_-_l_______-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11719/projeto_08-2026_-_credito_adicional_especial_-_excesso_e_superavit.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11720/projeto_09-2026_-_credito_adicional_especial_-_excesso_e_superavit.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11722/ple_10-2026_-introduz_alteracoes_na_l_1.268-2005_-_art._186__estatuto_-_comissao_de_servidores_-_-_l________-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11721/ple_11-2026_-introduz_alteracoes_na_l_1.269-2005_-_art._18_e_24_comissao_de_servidores_-_-_l________-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11723/ple_12-2026_-introduz_alteracoes_na_l_1.268-2005_-_art._15_estatuto_-_comissao_de_servidores_-_-_l________-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11724/ple_13-2026_-_institui_o_plano_de_mobilidade_urbana_de_ivaipora_-_-_l____-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11725/ple_14-2026_-introduz_alteracoes_na_l_2.553-2014_-_eleicao_suplementar_cons._tutelares_-_-_l________-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11731/ple_15-2026_-_ratifica_3a_alteracao_do_protocolo_de_intencoes_do_cis-_-_l_--------2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11805/ple_16-2026_-_abre_um_credito_adicional_especial___r_2.265.24040_-_-_l____-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11814/ple_17-2026_-concede_abono_salarial_a_servidores_salario_minimo_-_-_l________-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11871/ple_18-2026_-_abre_credito_adicional_especial_r_1.670.31611_-_-_l_-----2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11872/ple_19-2026_-_abre_credito_adcional_especial___r_65.58580_-_-_l_____-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11873/ple_20-2026_-_concede_isencao_de_issqn_empreendimento_habitacional_de_interesse_social_-_lebi_construtora_-_-_l_--------2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11904/ple_21-2026_-_abre_credito_adicional_especial___r_891.94956_-_-_l____-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11903/ple_22-2026_-_abre_credito_adicional_especial___r_24.00000_-_-_l____-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11906/ple_23-2026_-_dispoe_sobre_a_ampliacao_de_vagas_de_cargos_constantes_na_lei_1.269-2005_engenheiro_ambiental_20h__-_-_l_--------2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11905/ple_24-2026_-_revoga_a_lei_municipal_n_4.129-2025_desapropriacao_canil__-_-_l_--------2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11908/ple_25-2026_-_dispoe_sobre_a_ampliacao_de_vagas_de_cargos_constantes_na_lei_4.053-2025_-_pss_mot._veiculos_pesados_e_vigia__-_-_l_-------2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11912/ple_26-2026_-_abre_credito_adicional_especial___r_185.15930_-_-_l_----2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11909/ple_27-2026_-_contratacao_emergencial_saude_-_pss__-_-_l_-------2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11911/ple_28-2026_-_autoriza_a_permuta_de_imoveis__-_municipio_x_aparecida_helena_godoi_-_-_l_-------2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11929/ple_29-2026_-_autoriza_o_executivo_a_reajustar_os_salarios_e_vencimentos_dos_servidores_municipais_-_-_l_--------2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11673/camara_-_mensagem_aditiva_ao_ple_01-2025_-_parque_linear__-_-_of._28-2026.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11786/projeto_de_lei_antonio_alarcon.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11788/projeto_de_lei_-_membros_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11883/projeto_de_lei_-_rua_sebastiao_alves_de_morais.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11907/pll_nc2ba_04-2026_flor_de_lotus_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11910/projeto_de_lei_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11942/pll_no_06_concede_reajuste_aos_servidores_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11671/projeto_de_resolucao_no_01-26.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11672/projeto_resolucao_002-2026-_concessao_de_diaria.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11686/indicacao_-_wifi_capela_mortuaria_jacutinga.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11687/indicacao_-_wifi_capela_mortuaria_alto_pora.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11688/indicacao_-_wifi_capela_mortuaria_jardim_nova_pora.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11689/indicacao_-_pedra_irregular_santa_barbara_ate_agua_da_limeira.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11690/indicacao_01_-_pedra_irregular_perobao_ate_ponte_do_formosinho.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11692/indicacao_n_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11693/indicacao_n_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11694/indicacao_n_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11695/indicacao_n_4_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11696/indicacao_n_5_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11697/indicacao_escada_canteiro_avenida_ladislau.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11698/indicacao_1_assinado_28.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11699/indicacao_3_assinado_18.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11700/indicacao_5_assinado_4.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11701/indicacao_2_assinado_25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11702/indicacao_4_assinado_11.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11703/indicacao_163_divulgar_escalas_medicas_das_ubs_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11704/indicacao_165_calendario_publico_de_manutencao_de_ruas_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11705/indicacao_164_hortas_comunitarias_nas_escolas_municipais_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11709/indicacao_nc2b001_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11710/indicacao_nc2b002_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11711/indicacao_nc2b003_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11712/indicacao_nc2b004_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11713/indicacao_nc2b006_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11714/indicacao_166_red._veloc._rua_osvaldo_cruz_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11715/indicacao_167_red._vel._cartorio_d._odiles_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11728/indicacao_nc2b008_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11729/indicacao_168_placas_com_nomes_das_ruas_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11730/indicacao_nc2b005_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11806/indicacao_169_pesquisa_servidores_sobre_v.a_ou_cesta_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11807/parque_maria_alice_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11808/indicacao-_rua_xavante_redutor_de_velocidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11809/indicacao_nc2b009_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11810/indicacao_2_assinado_26.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11811/indicacao_nc2b011_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11812/indicacao_171_cadastro_de_terreno_abandonados_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11813/indicacao_nc2b010_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11815/mobilidade-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11816/indicacao_172_pontos_de_apoio_com_bebedouros_e_banheiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11817/asfalto-_jardim_itapa_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11820/indicacao_n7_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11821/indicacap_n_8_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11822/indicacao_12_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11823/indicacao_6_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11825/indicacao_reparos_nos_bueiros_na_av_maranhao_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11826/indicacao_n_13_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11874/indicacao_2_assinado_27.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11875/indicacao_nc2b013_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11876/indicacao_nc2b012_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11877/indicacao_nc2b014_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11878/indicacao_nc2b015_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11879/indicacao_n_14_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11880/indicacao_n_16_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11881/indicacao_54-2026_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11882/bosque_da_saude_campinho_de_futebol_2assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11884/indicacao_01_-_ati_campo_sintetico_jacutinga_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11885/indicacao_57-2026_29_assinado_2_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11886/indicacao_58-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11887/indicacao_5_assinado_5.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11888/indicacao_1_assinado_29.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11889/indicacao_173_bicicletarios_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11890/indicacao_175_rua_fernanda_mazuroc_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11891/indicacao_170_redutor_veloc._rua_luciano_marcelo_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11892/indicacao_176_cacambas_de_coletas_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11893/indicacao_65-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11894/indicacao_66-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11895/indicacao_174_limpeza_rua_lea_valviverde_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11896/indicacao_01_-_pedra_irregular_ruas_internas_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11897/indicacao-corrimaos_area_central_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11898/indicacao_01_-_reforma_quadra_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11899/cerol_assinado-v.careca_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11914/indicacao_177_programa_zeis_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11915/indicacao_178_tecnico_para_time_volei_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11916/indicacao_179_medicos_pediatras_no_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11917/indicacao_nc2b016_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11918/indicacao_nc2b017_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11919/indicacao_nc2b018_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11920/indicacao_no_79-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11921/indicacao_1_assinado_30.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11922/indicacao_2_assinado_28.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11923/indicacao_3_assinado_20.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11924/indicacao_4_assinado_13.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11925/indicacao_180_faixa_elevada_capela_nova_pora_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11926/indicacao_nc2b020_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11927/indicacao_n_18_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11928/indicacao_n_11_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11930/indicacao_5_assinado_6.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11931/indicacao_nc2b019_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11943/indicacao_01_-_extensao_de_rede_eletrica_trifasica_da_copel_no_trecho_do_tres_ranchinho_ate_o_estreito.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11944/indicacao_01_-_rede_de_esgoto_na_vila_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11787/requeirmento_-_emerson_-_samu_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11659/pe_155-2025_contratacao_de_empresa_especializada_para_a_elaboracao_de_estudo_de_impacto_de_vizinhanca_evi..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11660/pe_158-2025_-_pra_pedreira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11661/pe_154-2025_aquisicao_de_uniformes_para_os_alunos_do_ballet_municipal_da_secretaria_municipal_de_cultura..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11662/pe_156-2025_-_veiculos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11663/pe_157-2025_-_torno.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11666/pe_01-2026_contratacao_de_empresas_para_a_limpeza_de_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11667/pe_02-2026_contratacao_de_leiloeiro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11677/pe_03-2026_-_academia_saude.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11678/pe_04-2026_-_caminhoes_coletor_lixo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11679/pe_05-2026_-_moveis_e_equip..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11682/pe_06-2026_-_projetores_estadio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11683/pe_07-2026_-_matl_odontologico.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11685/pe_08-2026_-_pickups.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11691/pe_09-2026_-_servidor_rack.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11706/pe_10-2026_-_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11707/pe_11-2026_-_equip._e_ferramentas_patio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11716/pe_12-2026_-_semaforos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11717/pe_13-2026_-_reforma_em_geral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11726/14-2026_hortifrutigranjeiros.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11727/15-2026_cestas_basicas_cras.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11848/pe_16-2026_aquisicao_de_um_rompedor.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11849/pe_17-2026_produtos_de_padaria.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11850/pe_18-2026_aquisicao_de_chocolates.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11866/pe_19-2026_contratacao_de_empresa_especializada_na_execucao_de_servicos_de_pinturas_lixamentos_emassamento_em_atedimento_a_secretaria_municipal_de_obras..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11867/pe_20-2026_contratacao_de_empresa_especializada_para_a_prestacao_de_reforma_de_calcadas_atraves_de_operacoes_de_demolicao_construcao_com_concreto_e_piso_tatil_alem_de_rampa_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11868/pe_23-2026_gesso.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11869/pe_21-2026_ar_condicionado_veicular.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11870/pe_22-2026_loteamento_industrial.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11900/pe_24-2026_-_mudas_hortalicas.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11901/pe_25-2026_-_ressolagem.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11932/pe_26-2026_-_mantas.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11933/pe_27-2026_-_enxovais_e_fotos.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11935/pe_28-2026_caminhoes_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11937/pe_29-2026_tubos_de_concretos.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11938/pe_30-2026_painel_de_led.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11939/pe_31-2026_cbuq.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11940/pe_32-2026_-_ensaios_tecnologicos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11941/pe_33-2026_serralheria.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11664/concorrencia_eletronica_no_32-2025_-_concessao_de_imoveis_ind._pq._ind_i_ii_e_pq._alim..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11680/concorrencia_eletronica_no_01-2026_-_pavimentacao_poliedrica_estrada_do_paineirinha.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11845/concorrencia_eletronica_no_02-2026_-_pavim._asf._vias_urbanas_-_sam_78.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11846/concorrencia_eletronica_no_03-2026_-_pavim._asf._est._rural_-_sam_80.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11865/concorrencia_eletronica_no_04-2026_-_construcao_da_casa_da_mulher_paranaense_-_sam_75.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11902/concorrencia_eletronica_no_05-2026_-_sistema_de_climatizacao_-_ame.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11934/concorrencia_eletronica_no_06-2026_-_concessao_onerosa_quiosques_na_praca_do_cafe.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11847/informativo_-_chamamento_publico_no_01-2026_-_concessao_auxilio_bolsa_tecnico.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11936/informativo_-_chamamento_publico_no_02-2026_-_festival_de_dancas_de_ivaipora_2a_edicao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11681/plc_01-2026_-_altera_o_zoneamento_da_zr1_constante_no_mapa_ii_da_lc_34-2022_n___-_-_lc_----2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11718/plc_02-2026_-_altera_a_lc_35-2022_inclusao_centro_dia_para_pessoas_idosas__-_-_lc_74-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11665/ple_01-2026_-_autoriza_o_executivo_municipal_a_realizar_desapropriacao_amigavel_ou_judicial_-_parque_linear_-_-_l_--------2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11668/ple_02-2026_-_altera_a_lei_3.663-2022_-_desapropriacoes_-av._amazonas_-_-_l_--------2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11674/pl_03-2026_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11675/ple_04-2026_-_abre_credito_adicional_especial___r_10.634.48185_-_-_l___-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11676/ple_05-2026_-_autoriza_a_doacao_de_imoveis_a_afiva_-_-_l_-------2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11684/ple_06-2026_-_institui_o_programa_sandbox_-_-_l_-------2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11708/ple_07-2026_-_introduz_alteracoes_na_l_3.635-2021_-_incentivos_a_inovacao_-_incubadora_tecnologica__-_-_l_______-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11719/projeto_08-2026_-_credito_adicional_especial_-_excesso_e_superavit.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11720/projeto_09-2026_-_credito_adicional_especial_-_excesso_e_superavit.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11722/ple_10-2026_-introduz_alteracoes_na_l_1.268-2005_-_art._186__estatuto_-_comissao_de_servidores_-_-_l________-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11721/ple_11-2026_-introduz_alteracoes_na_l_1.269-2005_-_art._18_e_24_comissao_de_servidores_-_-_l________-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11723/ple_12-2026_-introduz_alteracoes_na_l_1.268-2005_-_art._15_estatuto_-_comissao_de_servidores_-_-_l________-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11724/ple_13-2026_-_institui_o_plano_de_mobilidade_urbana_de_ivaipora_-_-_l____-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11725/ple_14-2026_-introduz_alteracoes_na_l_2.553-2014_-_eleicao_suplementar_cons._tutelares_-_-_l________-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11731/ple_15-2026_-_ratifica_3a_alteracao_do_protocolo_de_intencoes_do_cis-_-_l_--------2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11805/ple_16-2026_-_abre_um_credito_adicional_especial___r_2.265.24040_-_-_l____-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11814/ple_17-2026_-concede_abono_salarial_a_servidores_salario_minimo_-_-_l________-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11871/ple_18-2026_-_abre_credito_adicional_especial_r_1.670.31611_-_-_l_-----2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11872/ple_19-2026_-_abre_credito_adcional_especial___r_65.58580_-_-_l_____-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11873/ple_20-2026_-_concede_isencao_de_issqn_empreendimento_habitacional_de_interesse_social_-_lebi_construtora_-_-_l_--------2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11904/ple_21-2026_-_abre_credito_adicional_especial___r_891.94956_-_-_l____-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11903/ple_22-2026_-_abre_credito_adicional_especial___r_24.00000_-_-_l____-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11906/ple_23-2026_-_dispoe_sobre_a_ampliacao_de_vagas_de_cargos_constantes_na_lei_1.269-2005_engenheiro_ambiental_20h__-_-_l_--------2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11905/ple_24-2026_-_revoga_a_lei_municipal_n_4.129-2025_desapropriacao_canil__-_-_l_--------2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11908/ple_25-2026_-_dispoe_sobre_a_ampliacao_de_vagas_de_cargos_constantes_na_lei_4.053-2025_-_pss_mot._veiculos_pesados_e_vigia__-_-_l_-------2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11912/ple_26-2026_-_abre_credito_adicional_especial___r_185.15930_-_-_l_----2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11909/ple_27-2026_-_contratacao_emergencial_saude_-_pss__-_-_l_-------2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11911/ple_28-2026_-_autoriza_a_permuta_de_imoveis__-_municipio_x_aparecida_helena_godoi_-_-_l_-------2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11929/ple_29-2026_-_autoriza_o_executivo_a_reajustar_os_salarios_e_vencimentos_dos_servidores_municipais_-_-_l_--------2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11945/projeto_30_-_credito_adicional_especial_-_anulacao_excesso_e_superavit.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11946/ple_31-2026_-_dispoe_sobre_a_ampliacao_de_vaga_constante_na_lei_4.064-2024_-_pss_monitor_pedagogico__-_-_l_-------2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12019/ple_32-2026_-_abre_credito_adicional_especial___r_84.51389_-_-_l____-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12070/ple_33-2026_-_abre_credito_adicional_especial___r_50.00000_-_-_l____-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12099/projeto_34-2026_-_credito_adicional_especial_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12150/ple_35-2026_-_introduz_alteracoes_na_l_4.181-2025_-_desapropriacao_area_complementar_paque_guanabara__-_-_l_______-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12188/projeto_36-2026_-_credito_adicional_especial_-_excesso_e_superavit.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12189/projeto_37-2026_-_credito_adicional_especial_-_excesso_e_superavit.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12259/ple_38-2026_-_abre_credito_adicional_especial_-_r_1.668.12065.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12272/ple_39-2026_-_abre_credito_adicional_especial___r_50.00000_-_-_l____-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12277/ple_40-2026_-_desapropriacao_vila_monte_castelo_-_espolio_de_laura_farias_galvao_-_02_barracoes__-_-_l_-------2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12280/ple_41-2026_-_desapropriacao_vila_monte_castelo_-_espolio_de_gilmar_dos_santos_-_01_centro_de__convivencia_-_-_l_-------2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12275/ple_42-2026_-_abre_credito_adicional_especial___r_11.97635_-_-_l____-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12357/pl_43-2026_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11673/camara_-_mensagem_aditiva_ao_ple_01-2025_-_parque_linear__-_-_of._28-2026.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11786/projeto_de_lei_antonio_alarcon.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11788/projeto_de_lei_-_membros_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11883/projeto_de_lei_-_rua_sebastiao_alves_de_morais.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11907/pll_nc2ba_04-2026_flor_de_lotus_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11910/pll_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11942/proejto_de_lei_do_legislativo_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11978/projeto_de_lei_capoeira_e_estatuto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12177/projeto_de_lei_ponto_de_onibus__assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12260/projeto_de_lei_disponibilizacao_de_cabine_ou_assento_caixa_economica_2_assinado3_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12302/pll_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12381/projeto_de_lei_dia_do_campista_catolico_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12400/projeto_de_lei_nc2ba_11-2026_-_alzira_merico_debrassi_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12142/projeto_de_decreto_legislativo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12193/projeto_de_decreto_-_consagracao_publica_escola_e_cemeis.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12217/projeto_de_decreto_legislativo_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11671/projeto_de_resolucao_no_01-26.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11672/projeto_resolucao_002-2026-_concessao_de_diaria.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12352/projeto_de_resolucao_03_de_28_de_abril_de_2026.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12370/projeto_de_resolucao_n04_de_28_de_abril_de_2026..docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12397/projeto_de_resolucao_n_05_de_29_de_abril_de_2026..docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11686/indicacao_-_wifi_capela_mortuaria_jacutinga.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11687/indicacao_-_wifi_capela_mortuaria_alto_pora.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11688/indicacao_-_wifi_capela_mortuaria_jardim_nova_pora.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11689/indicacao_-_pedra_irregular_santa_barbara_ate_agua_da_limeira.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11690/indicacao_01_-_pedra_irregular_perobao_ate_ponte_do_formosinho.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11692/indicacao_n_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11693/indicacao_n_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11694/indicacao_n_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11695/indicacao_n_4_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11696/indicacao_n_5_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11697/indicacao_escada_canteiro_avenida_ladislau.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11698/indicacao_1_assinado_28.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11699/indicacao_3_assinado_18.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11700/indicacao_5_assinado_4.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11701/indicacao_2_assinado_25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11702/indicacao_4_assinado_11.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11703/indicacao_163_divulgar_escalas_medicas_das_ubs_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11704/indicacao_165_calendario_publico_de_manutencao_de_ruas_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11705/indicacao_164_hortas_comunitarias_nas_escolas_municipais_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11709/indicacao_nc2b001_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11710/indicacao_nc2b002_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11711/indicacao_nc2b003_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11712/indicacao_nc2b004_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11713/indicacao_nc2b006_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11714/indicacao_166_red._veloc._rua_osvaldo_cruz_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11715/indicacao_167_red._vel._cartorio_d._odiles_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11728/indicacao_nc2b008_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11729/indicacao_168_placas_com_nomes_das_ruas_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11730/indicacao_nc2b005_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11806/indicacao_169_pesquisa_servidores_sobre_v.a_ou_cesta_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11807/parque_maria_alice_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11808/indicacao-_rua_xavante_redutor_de_velocidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11809/indicacao_nc2b009_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11810/indicacao_2_assinado_26.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11811/indicacao_nc2b011_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11812/indicacao_171_cadastro_de_terreno_abandonados_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11813/indicacao_nc2b010_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11815/mobilidade-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11816/indicacao_172_pontos_de_apoio_com_bebedouros_e_banheiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11817/asfalto-_jardim_itapa_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11820/indicacao_n7_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11821/indicacap_n_8_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11822/indicacao_12_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11823/indicacao_6_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11825/indicacao_reparos_nos_bueiros_na_av_maranhao_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11826/indicacao_n_13_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11874/indicacao_2_assinado_27.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11875/indicacao_nc2b013_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11876/indicacao_nc2b012_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11877/indicacao_nc2b014_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11878/indicacao_nc2b015_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11879/indicacao_n_14_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11880/indicacao_n_16_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11881/indicacao_54-2026_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11882/bosque_da_saude_campinho_de_futebol_2assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11884/indicacao_01_-_ati_campo_sintetico_jacutinga_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11885/indicacao_57-2026_29_assinado_2_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11886/indicacao_58-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11887/indicacao_5_assinado_5.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11888/indicacao_1_assinado_29.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11889/indicacao_173_bicicletarios_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11890/indicacao_175_rua_fernanda_mazuroc_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11891/indicacao_170_redutor_veloc._rua_luciano_marcelo_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11892/indicacao_176_cacambas_de_coletas_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11893/indicacao_65-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11894/indicacao_66-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11895/indicacao_174_limpeza_rua_lea_valviverde_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11896/indicacao_01_-_pedra_irregular_ruas_internas_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11897/indicacao-corrimaos_area_central_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11898/indicacao_01_-_reforma_quadra_santa_barbara.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11899/cerol_assinado-v.careca_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11914/indicacao_177_programa_zeis_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11915/indicacao_178_tecnico_para_time_volei_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11916/indicacao_179_medicos_pediatras_no_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11917/indicacao_nc2b016_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11918/indicacao_nc2b017_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11919/indicacao_nc2b018_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11920/indicacao_no_79-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11921/indicacao_1_assinado_30.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11922/indicacao_2_assinado_28.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11923/indicacao_3_assinado_20.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11924/indicacao_4_assinado_13.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11925/indicacao_180_faixa_elevada_capela_nova_pora_assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11926/indicacao_nc2b020_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11927/indicacao_n_18_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11928/indicacao_n_11_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11930/indicacao_5_assinado_6.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11931/indicacao_nc2b019_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11943/indicacao_01_-_extensao_de_rede_eletrica_trifasica_da_copel_no_trecho_do_tres_ranchinho_ate_o_estreito.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11944/indicacao_01_-_rede_de_esgoto_na_vila_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11965/indicacao_obertura_externa_capela_mortuaria_alto_pora_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11966/indicacao_nc2b021_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11967/indicacao_nc2b022_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11970/indicacao_nc2b024_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11974/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11975/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11979/indicacao_182_placas_de_sinalizacao_caidas_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11980/indicacao_n_19_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11981/indicacao_183_placa_fazenda_faian_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11985/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11986/indicacao_184_poda_da_vegetacao_contorno_av_sao_paulo_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11987/indicacao_185_desnivel_boca_de_lobo_av_sao_paulo_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11988/indicacao_186_lombada_av_maranhao_3374_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11989/indicacao_1_assinado_32.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11990/indicacao_nc2b023_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12145/indicacao_nc2b025_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12147/indicacao_108_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12148/indicacao_nc2b027_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12149/modelo_indicacao_22_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12175/indicacao_01_-_projeto_de_calcamento_na_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12178/indicacao_188_mutirao_mensal_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12179/indicacao_190_carteira_para_tea_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12180/indicacao_192_pe_na_faixa_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12181/indicacao_191_ferias_para_criancas_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12182/indicacao_01_-_aumento_da_vasao_do_poco_artesiano_1.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12183/indicacao_01_-_caminhao_para_transportar_produtos_ate_a_cafi.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12184/indicacao_ponto_de_onibus_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12185/indicacao_n_24_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12186/indicacao_n_20_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12194/indicacao_1_assinado_33.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12195/indicacao_2_assinado_30.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12196/indicacao_3_assinado_21.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12197/indicacao_01_-_redutor_de_velocidade_elevado_rua_sao_matheus_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12198/indicacao_01_-_patrolamento_e_rolamento_vanderlei_fuggi_e_deus_conosco.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12199/indicacao_no_126-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12214/indicacao_nc2b028_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12215/128indicacao_nc2b029_assinado_1_1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12261/indicacao_n_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12262/indicacao_194_ficalizar_imoveis_abandonados_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12263/indicacao_195_semaforo_sete_setembro_com_maranhao_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12264/indicacao_196_redutor_veloc._rua_diva_proenca_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12265/indicacao_197_semaforo_de_pedestre_banco_itau_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12266/indicacao_198_ecopontos_em_bairros_estrategicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12268/indicacao_melhorias_estrada_agua_da_jacutinga_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12270/indicacao_nc2b030_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12271/indicacao_no_137-2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12276/indicacao_nc2b032_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12281/indicacao_n_26_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12282/indicacao_1_assinado_16.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12283/indicacao_2_assinado_29.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12284/indicacao_3_assinado_21.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12341/indicacao_41_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12342/indicacao_42_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12343/indicacao_faixa_elevada_em_frente_a_nova_ideia_assinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12354/indicacao_1_assinado_31.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12355/indicacao_147_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12356/indicacao_4_assinado_14.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12383/indicacao_espaco_infantil_-_ubs_-_santa_barbara_jacutinga_e_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12384/indicacao_200_cruzamente_clinicao_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12385/indicacao_199_casa_de_apoio_ao_paciente_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12395/modelo_indicacao29_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12396/indicacao_espaco_infantil_-_ubs_-_orlando_sanches_antonio_raizer_sao_luiz.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12398/indicacao_202_pontos_de_onibus_com_cobertura_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12402/modelo_indicacao27_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12403/indicacao_156_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12404/indicacao_nc2b033_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12405/indicacao_nc2b034_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12480/indicacao_1_assinado_32.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12481/indicacao_2_assinado_31.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12482/indicacao_01_-_ati_campo_sintetico_jacutinga_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12483/indicacao_n_30_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12484/indicacao_204_semaforos_sonoros.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12485/indicacao_205_saude_bucal_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12486/indicacao_207_espaco_infantil_parte_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11787/requeirmento_-_emerson_-_samu_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11991/valdeci_rodrigues_dias_-_mocao_-_mauro_zurlo_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11659/pe_155-2025_contratacao_de_empresa_especializada_para_a_elaboracao_de_estudo_de_impacto_de_vizinhanca_evi..pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11660/pe_158-2025_-_pra_pedreira.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11661/pe_154-2025_aquisicao_de_uniformes_para_os_alunos_do_ballet_municipal_da_secretaria_municipal_de_cultura..pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11662/pe_156-2025_-_veiculos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11663/pe_157-2025_-_torno.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11666/pe_01-2026_contratacao_de_empresas_para_a_limpeza_de_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11667/pe_02-2026_contratacao_de_leiloeiro.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11677/pe_03-2026_-_academia_saude.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11678/pe_04-2026_-_caminhoes_coletor_lixo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11679/pe_05-2026_-_moveis_e_equip..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11682/pe_06-2026_-_projetores_estadio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11683/pe_07-2026_-_matl_odontologico.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11685/pe_08-2026_-_pickups.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11691/pe_09-2026_-_servidor_rack.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11706/pe_10-2026_-_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11707/pe_11-2026_-_equip._e_ferramentas_patio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11716/pe_12-2026_-_semaforos.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11717/pe_13-2026_-_reforma_em_geral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11726/14-2026_hortifrutigranjeiros.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11727/15-2026_cestas_basicas_cras.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11848/pe_16-2026_aquisicao_de_um_rompedor.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11849/pe_17-2026_produtos_de_padaria.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11850/pe_18-2026_aquisicao_de_chocolates.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11866/pe_19-2026_contratacao_de_empresa_especializada_na_execucao_de_servicos_de_pinturas_lixamentos_emassamento_em_atedimento_a_secretaria_municipal_de_obras..pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11867/pe_20-2026_contratacao_de_empresa_especializada_para_a_prestacao_de_reforma_de_calcadas_atraves_de_operacoes_de_demolicao_construcao_com_concreto_e_piso_tatil_alem_de_rampa_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11868/pe_23-2026_gesso.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11869/pe_21-2026_ar_condicionado_veicular.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11870/pe_22-2026_loteamento_industrial.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11900/pe_24-2026_-_mudas_hortalicas.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11901/pe_25-2026_-_ressolagem.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11932/pe_26-2026_-_mantas.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11933/pe_27-2026_-_enxovais_e_fotos.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11935/pe_28-2026_caminhoes_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11937/pe_29-2026_tubos_de_concretos.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11938/pe_30-2026_painel_de_led.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11939/pe_31-2026_cbuq.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11940/pe_32-2026_-_ensaios_tecnologicos.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11941/pe_33-2026_serralheria.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11982/pe_34-2026_dieta_especial.odt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11983/pe_35-2026_luminarias.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11984/pe_36-2026_cercamento.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12066/pe_37-2026_picape.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12071/pe_38-2026_granito_placas_de_aco_e_bronze.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12098/pe_39-2026_eletrodomestico.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12143/pe_40-2026_placas_de_sinalizacao_viaria.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12190/pe_41-2026_arqueologo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12200/pe_42-2026_servicos_graficos.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12220/pe_43-2026_arado.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12258/pe_44-2026_gesso.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12269/pe_45-2026_drenagem.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12286/pe_46-2026_brinquedoteca.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12386/pe_47-2026_cafe_acucar_e_cha.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12406/pe_48-2026_materiais_de_limpeza_e_embalagens.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12407/pe_49-2026_ar-condicionado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11664/concorrencia_eletronica_no_32-2025_-_concessao_de_imoveis_ind._pq._ind_i_ii_e_pq._alim..pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11680/concorrencia_eletronica_no_01-2026_-_pavimentacao_poliedrica_estrada_do_paineirinha.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11845/concorrencia_eletronica_no_02-2026_-_pavim._asf._vias_urbanas_-_sam_78.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11846/concorrencia_eletronica_no_03-2026_-_pavim._asf._est._rural_-_sam_80.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11865/concorrencia_eletronica_no_04-2026_-_construcao_da_casa_da_mulher_paranaense_-_sam_75.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11902/concorrencia_eletronica_no_05-2026_-_sistema_de_climatizacao_-_ame.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11934/concorrencia_eletronica_no_06-2026_-_concessao_onerosa_quiosques_na_praca_do_cafe.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12141/concorrencia_eletronica_no_32-2025_-_concessao_de_imoveis_ind._pq._ind_i_ii_e_pq._alim._-_reabertura.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12191/concorrencia_eletronica_no_07-2026_-_pavimentacao_asf._estr._vicinal.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12192/concorrencia_eletronica_no_08-2026_-_reforma_de_imovel_para_instalacao_da_casa_do_autista.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11847/informativo_-_chamamento_publico_no_01-2026_-_concessao_auxilio_bolsa_tecnico.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/11936/informativo_-_chamamento_publico_no_02-2026_-_festival_de_dancas_de_ivaipora_2a_edicao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12219/informativo_-_chamamento_publico_no_03-2026_-_credenciamento_de_propostas_artisticas.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12267/informativo_-_chamamento_publico_no_02-2026_-_festival_de_dancas_de_ivaipora_2a_edicao_-_1o_adiamento.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2026/12344/informativo_-_chamamento_publico_no_03-2026-1o_adiamento_-_credenciamento_de_propostas_artisticas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H179"/>
+  <dimension ref="A1:H303"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="100.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -3378,3862 +4822,7086 @@
       </c>
       <c r="D32" t="s">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>22</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>130</v>
       </c>
       <c r="H32" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>132</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>133</v>
       </c>
       <c r="D33" t="s">
-        <v>133</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
-        <v>134</v>
+        <v>22</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="H33" t="s">
-        <v>136</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>135</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>136</v>
+      </c>
+      <c r="D34" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B34" t="s">
-[...5 lines deleted...]
-      <c r="D34" t="s">
+      <c r="H34" t="s">
         <v>138</v>
-      </c>
-[...10 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="D35" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="F35" t="s">
-        <v>144</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="H35" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>29</v>
+        <v>144</v>
       </c>
       <c r="D36" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="F36" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="H36" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>147</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>148</v>
+      </c>
+      <c r="D37" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H37" t="s">
         <v>150</v>
-      </c>
-[...19 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>151</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>152</v>
+      </c>
+      <c r="D38" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H38" t="s">
         <v>154</v>
-      </c>
-[...19 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>155</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>156</v>
+      </c>
+      <c r="D39" t="s">
+        <v>21</v>
+      </c>
+      <c r="E39" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" t="s">
         <v>157</v>
-      </c>
-[...13 lines deleted...]
-        <v>140</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H39" t="s">
-        <v>159</v>
+        <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>159</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>160</v>
       </c>
-      <c r="B40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D40" t="s">
+        <v>21</v>
+      </c>
+      <c r="E40" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" t="s">
+        <v>157</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="E40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H40" t="s">
-        <v>165</v>
+        <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>17</v>
+        <v>163</v>
       </c>
       <c r="D41" t="s">
-        <v>161</v>
+        <v>21</v>
       </c>
       <c r="E41" t="s">
-        <v>162</v>
+        <v>22</v>
       </c>
       <c r="F41" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="H41" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>166</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>167</v>
+      </c>
+      <c r="D42" t="s">
+        <v>21</v>
+      </c>
+      <c r="E42" t="s">
+        <v>22</v>
+      </c>
+      <c r="F42" t="s">
+        <v>157</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H42" t="s">
         <v>169</v>
-      </c>
-[...19 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>17</v>
+        <v>171</v>
       </c>
       <c r="D43" t="s">
-        <v>170</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
-        <v>171</v>
+        <v>22</v>
       </c>
       <c r="F43" t="s">
-        <v>140</v>
+        <v>157</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="H43" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>29</v>
+        <v>175</v>
       </c>
       <c r="D44" t="s">
-        <v>170</v>
+        <v>21</v>
       </c>
       <c r="E44" t="s">
-        <v>171</v>
+        <v>22</v>
       </c>
       <c r="F44" t="s">
-        <v>140</v>
+        <v>157</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="H44" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>177</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>178</v>
+      </c>
+      <c r="D45" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" t="s">
+        <v>157</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H45" t="s">
         <v>180</v>
-      </c>
-[...19 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>181</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>182</v>
+      </c>
+      <c r="D46" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" t="s">
+        <v>157</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="B46" t="s">
-[...14 lines deleted...]
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>185</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
         <v>186</v>
       </c>
-      <c r="B47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>171</v>
+        <v>187</v>
       </c>
       <c r="F47" t="s">
-        <v>187</v>
+        <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>188</v>
       </c>
       <c r="H47" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>190</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D48" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="E48" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="F48" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="H48" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="D49" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="E49" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="F49" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="H49" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="D50" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="E50" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="F50" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="H50" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="D51" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="E51" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="F51" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="H51" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="D52" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="E52" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="F52" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="H52" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="D53" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="E53" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="F53" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="H53" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="D54" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="E54" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="F54" t="s">
-        <v>144</v>
+        <v>215</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="H54" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="D55" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="E55" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="F55" t="s">
-        <v>144</v>
+        <v>215</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="H55" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D56" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="E56" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="F56" t="s">
-        <v>144</v>
+        <v>222</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="H56" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="D57" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="E57" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="F57" t="s">
-        <v>144</v>
+        <v>208</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="H57" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>84</v>
+        <v>61</v>
       </c>
       <c r="D58" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="E58" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="F58" t="s">
-        <v>151</v>
+        <v>215</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="H58" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="D59" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="E59" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="F59" t="s">
-        <v>151</v>
+        <v>232</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="H59" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="D60" t="s">
-        <v>170</v>
+        <v>236</v>
       </c>
       <c r="E60" t="s">
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="F60" t="s">
-        <v>151</v>
+        <v>208</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="H60" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="D61" t="s">
-        <v>170</v>
+        <v>236</v>
       </c>
       <c r="E61" t="s">
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="F61" t="s">
-        <v>231</v>
+        <v>193</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="H61" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="D62" t="s">
-        <v>170</v>
+        <v>236</v>
       </c>
       <c r="E62" t="s">
-        <v>171</v>
+        <v>237</v>
       </c>
       <c r="F62" t="s">
-        <v>231</v>
+        <v>208</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="H62" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="D63" t="s">
-        <v>170</v>
+        <v>247</v>
       </c>
       <c r="E63" t="s">
-        <v>171</v>
+        <v>248</v>
       </c>
       <c r="F63" t="s">
-        <v>231</v>
+        <v>208</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="H63" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="D64" t="s">
-        <v>170</v>
+        <v>247</v>
       </c>
       <c r="E64" t="s">
-        <v>171</v>
+        <v>248</v>
       </c>
       <c r="F64" t="s">
-        <v>231</v>
+        <v>208</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="H64" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>110</v>
+        <v>29</v>
       </c>
       <c r="D65" t="s">
-        <v>170</v>
+        <v>247</v>
       </c>
       <c r="E65" t="s">
-        <v>171</v>
+        <v>248</v>
       </c>
       <c r="F65" t="s">
-        <v>231</v>
+        <v>208</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="H65" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>114</v>
+        <v>33</v>
       </c>
       <c r="D66" t="s">
-        <v>170</v>
+        <v>247</v>
       </c>
       <c r="E66" t="s">
-        <v>171</v>
+        <v>248</v>
       </c>
       <c r="F66" t="s">
-        <v>151</v>
+        <v>208</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="H66" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>118</v>
+        <v>37</v>
       </c>
       <c r="D67" t="s">
-        <v>170</v>
+        <v>247</v>
       </c>
       <c r="E67" t="s">
-        <v>171</v>
+        <v>248</v>
       </c>
       <c r="F67" t="s">
-        <v>151</v>
+        <v>208</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="H67" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="D68" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E68" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F68" t="s">
-        <v>231</v>
+        <v>193</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="H68" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>125</v>
+        <v>17</v>
       </c>
       <c r="D69" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E69" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F69" t="s">
-        <v>151</v>
+        <v>193</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="H69" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>129</v>
+        <v>29</v>
       </c>
       <c r="D70" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E70" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F70" t="s">
-        <v>231</v>
+        <v>193</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="H70" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>262</v>
+        <v>33</v>
       </c>
       <c r="D71" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E71" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F71" t="s">
-        <v>151</v>
+        <v>193</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="H71" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>266</v>
+        <v>37</v>
       </c>
       <c r="D72" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E72" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F72" t="s">
-        <v>267</v>
+        <v>193</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="H72" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>271</v>
+        <v>41</v>
       </c>
       <c r="D73" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E73" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F73" t="s">
-        <v>203</v>
+        <v>232</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="H73" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>275</v>
+        <v>45</v>
       </c>
       <c r="D74" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E74" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F74" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="H74" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>279</v>
+        <v>49</v>
       </c>
       <c r="D75" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E75" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F75" t="s">
-        <v>144</v>
+        <v>232</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="H75" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>283</v>
+        <v>53</v>
       </c>
       <c r="D76" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E76" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F76" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="H76" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>287</v>
+        <v>57</v>
       </c>
       <c r="D77" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E77" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F77" t="s">
-        <v>151</v>
+        <v>232</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="H77" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>291</v>
+        <v>61</v>
       </c>
       <c r="D78" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E78" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F78" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="H78" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>295</v>
+        <v>65</v>
       </c>
       <c r="D79" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E79" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F79" t="s">
-        <v>267</v>
+        <v>197</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="H79" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>299</v>
+        <v>68</v>
       </c>
       <c r="D80" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E80" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F80" t="s">
-        <v>151</v>
+        <v>197</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="H80" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>303</v>
+        <v>72</v>
       </c>
       <c r="D81" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E81" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F81" t="s">
-        <v>267</v>
+        <v>197</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H81" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>307</v>
+        <v>76</v>
       </c>
       <c r="D82" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E82" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F82" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>308</v>
       </c>
       <c r="H82" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>310</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
+        <v>80</v>
+      </c>
+      <c r="D83" t="s">
+        <v>264</v>
+      </c>
+      <c r="E83" t="s">
+        <v>265</v>
+      </c>
+      <c r="F83" t="s">
+        <v>197</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="D83" t="s">
-[...8 lines deleted...]
-      <c r="G83" s="1" t="s">
+      <c r="H83" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>313</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>84</v>
+      </c>
+      <c r="D84" t="s">
+        <v>264</v>
+      </c>
+      <c r="E84" t="s">
+        <v>265</v>
+      </c>
+      <c r="F84" t="s">
+        <v>215</v>
+      </c>
+      <c r="G84" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="H84" t="s">
         <v>315</v>
-      </c>
-[...13 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>316</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>88</v>
+      </c>
+      <c r="D85" t="s">
+        <v>264</v>
+      </c>
+      <c r="E85" t="s">
+        <v>265</v>
+      </c>
+      <c r="F85" t="s">
+        <v>215</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H85" t="s">
         <v>318</v>
-      </c>
-[...19 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>323</v>
+        <v>92</v>
       </c>
       <c r="D86" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E86" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F86" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="H86" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>327</v>
+        <v>96</v>
       </c>
       <c r="D87" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E87" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F87" t="s">
-        <v>187</v>
+        <v>323</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="H87" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>331</v>
+        <v>100</v>
       </c>
       <c r="D88" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E88" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F88" t="s">
-        <v>144</v>
+        <v>323</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="H88" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>335</v>
+        <v>103</v>
       </c>
       <c r="D89" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E89" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F89" t="s">
-        <v>231</v>
+        <v>323</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="H89" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>339</v>
+        <v>106</v>
       </c>
       <c r="D90" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E90" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F90" t="s">
-        <v>231</v>
+        <v>323</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="H90" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>343</v>
+        <v>110</v>
       </c>
       <c r="D91" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E91" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F91" t="s">
-        <v>231</v>
+        <v>323</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="H91" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="D92" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E92" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F92" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="H92" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>351</v>
+        <v>118</v>
       </c>
       <c r="D93" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E93" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F93" t="s">
-        <v>187</v>
+        <v>215</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="H93" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>355</v>
+        <v>121</v>
       </c>
       <c r="D94" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E94" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F94" t="s">
-        <v>187</v>
+        <v>323</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>356</v>
+        <v>345</v>
       </c>
       <c r="H94" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>358</v>
+        <v>347</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>359</v>
+        <v>125</v>
       </c>
       <c r="D95" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E95" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F95" t="s">
-        <v>360</v>
+        <v>215</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>361</v>
+        <v>348</v>
       </c>
       <c r="H95" t="s">
-        <v>362</v>
+        <v>349</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>363</v>
+        <v>350</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>364</v>
+        <v>129</v>
       </c>
       <c r="D96" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E96" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F96" t="s">
-        <v>203</v>
+        <v>323</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>365</v>
+        <v>351</v>
       </c>
       <c r="H96" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>367</v>
+        <v>353</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>368</v>
+        <v>133</v>
       </c>
       <c r="D97" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E97" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F97" t="s">
-        <v>140</v>
+        <v>215</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="H97" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>372</v>
+        <v>136</v>
       </c>
       <c r="D98" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E98" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F98" t="s">
-        <v>373</v>
+        <v>357</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>374</v>
+        <v>358</v>
       </c>
       <c r="H98" t="s">
-        <v>375</v>
+        <v>359</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>376</v>
+        <v>360</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>377</v>
+        <v>140</v>
       </c>
       <c r="D99" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E99" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F99" t="s">
-        <v>378</v>
+        <v>222</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>379</v>
+        <v>361</v>
       </c>
       <c r="H99" t="s">
-        <v>380</v>
+        <v>362</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>381</v>
+        <v>363</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>382</v>
+        <v>144</v>
       </c>
       <c r="D100" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E100" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F100" t="s">
-        <v>144</v>
+        <v>323</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>383</v>
+        <v>364</v>
       </c>
       <c r="H100" t="s">
-        <v>384</v>
+        <v>365</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>385</v>
+        <v>366</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>386</v>
+        <v>148</v>
       </c>
       <c r="D101" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E101" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F101" t="s">
-        <v>144</v>
+        <v>197</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>387</v>
+        <v>367</v>
       </c>
       <c r="H101" t="s">
-        <v>388</v>
+        <v>368</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>389</v>
+        <v>369</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>390</v>
+        <v>152</v>
       </c>
       <c r="D102" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E102" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F102" t="s">
-        <v>151</v>
+        <v>323</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>391</v>
+        <v>370</v>
       </c>
       <c r="H102" t="s">
-        <v>392</v>
+        <v>371</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>393</v>
+        <v>372</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>394</v>
+        <v>156</v>
       </c>
       <c r="D103" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E103" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F103" t="s">
-        <v>151</v>
+        <v>215</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>395</v>
+        <v>373</v>
       </c>
       <c r="H103" t="s">
-        <v>396</v>
+        <v>374</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>397</v>
+        <v>375</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>398</v>
+        <v>160</v>
       </c>
       <c r="D104" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E104" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F104" t="s">
-        <v>151</v>
+        <v>323</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>399</v>
+        <v>376</v>
       </c>
       <c r="H104" t="s">
-        <v>400</v>
+        <v>377</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>401</v>
+        <v>378</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>402</v>
+        <v>163</v>
       </c>
       <c r="D105" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E105" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F105" t="s">
-        <v>151</v>
+        <v>357</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>403</v>
+        <v>379</v>
       </c>
       <c r="H105" t="s">
-        <v>404</v>
+        <v>380</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>405</v>
+        <v>381</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>406</v>
+        <v>167</v>
       </c>
       <c r="D106" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E106" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F106" t="s">
-        <v>407</v>
+        <v>215</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>408</v>
+        <v>382</v>
       </c>
       <c r="H106" t="s">
-        <v>409</v>
+        <v>383</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>410</v>
+        <v>384</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>411</v>
+        <v>171</v>
       </c>
       <c r="D107" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E107" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F107" t="s">
-        <v>412</v>
+        <v>357</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>413</v>
+        <v>385</v>
       </c>
       <c r="H107" t="s">
-        <v>414</v>
+        <v>386</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>415</v>
+        <v>387</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>416</v>
+        <v>175</v>
       </c>
       <c r="D108" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E108" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F108" t="s">
-        <v>151</v>
+        <v>232</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>417</v>
+        <v>388</v>
       </c>
       <c r="H108" t="s">
-        <v>418</v>
+        <v>389</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>419</v>
+        <v>390</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>420</v>
+        <v>178</v>
       </c>
       <c r="D109" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E109" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F109" t="s">
-        <v>140</v>
+        <v>232</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>421</v>
+        <v>391</v>
       </c>
       <c r="H109" t="s">
-        <v>422</v>
+        <v>392</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>423</v>
+        <v>393</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>424</v>
+        <v>182</v>
       </c>
       <c r="D110" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E110" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F110" t="s">
-        <v>203</v>
+        <v>232</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>425</v>
+        <v>394</v>
       </c>
       <c r="H110" t="s">
-        <v>426</v>
+        <v>395</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>427</v>
+        <v>396</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>428</v>
+        <v>397</v>
       </c>
       <c r="D111" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E111" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F111" t="s">
-        <v>140</v>
+        <v>232</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>429</v>
+        <v>398</v>
       </c>
       <c r="H111" t="s">
-        <v>430</v>
+        <v>399</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>431</v>
+        <v>400</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>432</v>
+        <v>401</v>
       </c>
       <c r="D112" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E112" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F112" t="s">
-        <v>433</v>
+        <v>222</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>434</v>
+        <v>402</v>
       </c>
       <c r="H112" t="s">
-        <v>435</v>
+        <v>403</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>436</v>
+        <v>404</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>437</v>
+        <v>405</v>
       </c>
       <c r="D113" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E113" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F113" t="s">
-        <v>151</v>
+        <v>232</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>438</v>
+        <v>406</v>
       </c>
       <c r="H113" t="s">
-        <v>439</v>
+        <v>407</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>440</v>
+        <v>408</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>441</v>
+        <v>409</v>
       </c>
       <c r="D114" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E114" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F114" t="s">
-        <v>151</v>
+        <v>197</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>442</v>
+        <v>410</v>
       </c>
       <c r="H114" t="s">
-        <v>443</v>
+        <v>411</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>444</v>
+        <v>412</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>445</v>
+        <v>413</v>
       </c>
       <c r="D115" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E115" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F115" t="s">
-        <v>151</v>
+        <v>323</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>446</v>
+        <v>414</v>
       </c>
       <c r="H115" t="s">
-        <v>447</v>
+        <v>415</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>448</v>
+        <v>416</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>449</v>
+        <v>417</v>
       </c>
       <c r="D116" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E116" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F116" t="s">
-        <v>231</v>
+        <v>323</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>450</v>
+        <v>418</v>
       </c>
       <c r="H116" t="s">
-        <v>451</v>
+        <v>419</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>452</v>
+        <v>420</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>453</v>
+        <v>421</v>
       </c>
       <c r="D117" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E117" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F117" t="s">
-        <v>231</v>
+        <v>323</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>454</v>
+        <v>422</v>
       </c>
       <c r="H117" t="s">
-        <v>455</v>
+        <v>423</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>456</v>
+        <v>424</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>457</v>
+        <v>425</v>
       </c>
       <c r="D118" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E118" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F118" t="s">
-        <v>231</v>
+        <v>323</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>458</v>
+        <v>426</v>
       </c>
       <c r="H118" t="s">
-        <v>459</v>
+        <v>427</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>460</v>
+        <v>428</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>461</v>
+        <v>429</v>
       </c>
       <c r="D119" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E119" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F119" t="s">
-        <v>462</v>
+        <v>232</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>463</v>
+        <v>430</v>
       </c>
       <c r="H119" t="s">
-        <v>464</v>
+        <v>431</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>465</v>
+        <v>432</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>466</v>
+        <v>433</v>
       </c>
       <c r="D120" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E120" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F120" t="s">
-        <v>144</v>
+        <v>232</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>467</v>
+        <v>434</v>
       </c>
       <c r="H120" t="s">
-        <v>468</v>
+        <v>435</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>469</v>
+        <v>436</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>470</v>
+        <v>437</v>
       </c>
       <c r="D121" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E121" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F121" t="s">
-        <v>144</v>
+        <v>438</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>471</v>
+        <v>439</v>
       </c>
       <c r="H121" t="s">
-        <v>472</v>
+        <v>440</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>473</v>
+        <v>441</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>474</v>
+        <v>442</v>
       </c>
       <c r="D122" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E122" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F122" t="s">
-        <v>144</v>
+        <v>222</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>475</v>
+        <v>443</v>
       </c>
       <c r="H122" t="s">
-        <v>476</v>
+        <v>444</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>477</v>
+        <v>445</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>478</v>
+        <v>446</v>
       </c>
       <c r="D123" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E123" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F123" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>479</v>
+        <v>447</v>
       </c>
       <c r="H123" t="s">
-        <v>480</v>
+        <v>448</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>481</v>
+        <v>449</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>482</v>
+        <v>450</v>
       </c>
       <c r="D124" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E124" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F124" t="s">
-        <v>151</v>
+        <v>451</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>483</v>
+        <v>452</v>
       </c>
       <c r="H124" t="s">
-        <v>484</v>
+        <v>453</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>485</v>
+        <v>454</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>486</v>
+        <v>455</v>
       </c>
       <c r="D125" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E125" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F125" t="s">
-        <v>231</v>
+        <v>456</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>487</v>
+        <v>457</v>
       </c>
       <c r="H125" t="s">
-        <v>488</v>
+        <v>458</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>489</v>
+        <v>459</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>490</v>
+        <v>460</v>
       </c>
       <c r="D126" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E126" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F126" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>491</v>
+        <v>461</v>
       </c>
       <c r="H126" t="s">
-        <v>492</v>
+        <v>462</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>493</v>
+        <v>463</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>494</v>
+        <v>464</v>
       </c>
       <c r="D127" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E127" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F127" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>495</v>
+        <v>465</v>
       </c>
       <c r="H127" t="s">
-        <v>496</v>
+        <v>466</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>497</v>
+        <v>467</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>498</v>
+        <v>468</v>
       </c>
       <c r="D128" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E128" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F128" t="s">
-        <v>144</v>
+        <v>215</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>499</v>
+        <v>469</v>
       </c>
       <c r="H128" t="s">
-        <v>500</v>
+        <v>470</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>501</v>
+        <v>471</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>502</v>
+        <v>472</v>
       </c>
       <c r="D129" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E129" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F129" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>503</v>
+        <v>473</v>
       </c>
       <c r="H129" t="s">
-        <v>504</v>
+        <v>474</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>505</v>
+        <v>475</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>506</v>
+        <v>476</v>
       </c>
       <c r="D130" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E130" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F130" t="s">
-        <v>140</v>
+        <v>215</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>507</v>
+        <v>477</v>
       </c>
       <c r="H130" t="s">
-        <v>508</v>
+        <v>478</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>509</v>
+        <v>479</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>510</v>
+        <v>480</v>
       </c>
       <c r="D131" t="s">
-        <v>170</v>
+        <v>264</v>
       </c>
       <c r="E131" t="s">
-        <v>171</v>
+        <v>265</v>
       </c>
       <c r="F131" t="s">
-        <v>140</v>
+        <v>215</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>511</v>
+        <v>481</v>
       </c>
       <c r="H131" t="s">
-        <v>512</v>
+        <v>482</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>513</v>
+        <v>483</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>10</v>
+        <v>484</v>
       </c>
       <c r="D132" t="s">
-        <v>514</v>
+        <v>264</v>
       </c>
       <c r="E132" t="s">
-        <v>515</v>
+        <v>265</v>
       </c>
       <c r="F132" t="s">
-        <v>144</v>
+        <v>485</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>516</v>
+        <v>486</v>
       </c>
       <c r="H132" t="s">
-        <v>517</v>
+        <v>487</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>518</v>
+        <v>488</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>10</v>
+        <v>489</v>
       </c>
       <c r="D133" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E133" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F133" t="s">
-        <v>13</v>
+        <v>490</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>521</v>
+        <v>491</v>
       </c>
       <c r="H133" t="s">
-        <v>522</v>
+        <v>492</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>523</v>
+        <v>493</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>17</v>
+        <v>494</v>
       </c>
       <c r="D134" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E134" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F134" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>524</v>
+        <v>495</v>
       </c>
       <c r="H134" t="s">
-        <v>525</v>
+        <v>496</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>526</v>
+        <v>497</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>29</v>
+        <v>498</v>
       </c>
       <c r="D135" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E135" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F135" t="s">
-        <v>13</v>
+        <v>193</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>527</v>
+        <v>499</v>
       </c>
       <c r="H135" t="s">
-        <v>528</v>
+        <v>500</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>529</v>
+        <v>501</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>33</v>
+        <v>502</v>
       </c>
       <c r="D136" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E136" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F136" t="s">
-        <v>13</v>
+        <v>222</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>530</v>
+        <v>503</v>
       </c>
       <c r="H136" t="s">
-        <v>531</v>
+        <v>504</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>532</v>
+        <v>505</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>37</v>
+        <v>506</v>
       </c>
       <c r="D137" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E137" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F137" t="s">
-        <v>13</v>
+        <v>193</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>533</v>
+        <v>507</v>
       </c>
       <c r="H137" t="s">
-        <v>534</v>
+        <v>508</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>535</v>
+        <v>509</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>41</v>
+        <v>510</v>
       </c>
       <c r="D138" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E138" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F138" t="s">
-        <v>13</v>
+        <v>511</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>536</v>
+        <v>512</v>
       </c>
       <c r="H138" t="s">
-        <v>537</v>
+        <v>513</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>538</v>
+        <v>514</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>45</v>
+        <v>515</v>
       </c>
       <c r="D139" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E139" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F139" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>539</v>
+        <v>516</v>
       </c>
       <c r="H139" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>541</v>
+        <v>518</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>49</v>
+        <v>519</v>
       </c>
       <c r="D140" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E140" t="s">
+        <v>265</v>
+      </c>
+      <c r="F140" t="s">
+        <v>215</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>520</v>
       </c>
-      <c r="F140" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H140" t="s">
-        <v>543</v>
+        <v>521</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>544</v>
+        <v>522</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>53</v>
+        <v>523</v>
       </c>
       <c r="D141" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E141" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F141" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>545</v>
+        <v>524</v>
       </c>
       <c r="H141" t="s">
-        <v>546</v>
+        <v>525</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>547</v>
+        <v>526</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>57</v>
+        <v>527</v>
       </c>
       <c r="D142" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E142" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F142" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>548</v>
+        <v>528</v>
       </c>
       <c r="H142" t="s">
-        <v>549</v>
+        <v>529</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>550</v>
+        <v>530</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>61</v>
+        <v>531</v>
       </c>
       <c r="D143" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E143" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F143" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>551</v>
+        <v>532</v>
       </c>
       <c r="H143" t="s">
-        <v>552</v>
+        <v>533</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>553</v>
+        <v>534</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>65</v>
+        <v>535</v>
       </c>
       <c r="D144" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E144" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F144" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>554</v>
+        <v>536</v>
       </c>
       <c r="H144" t="s">
-        <v>555</v>
+        <v>537</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>556</v>
+        <v>538</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>68</v>
+        <v>539</v>
       </c>
       <c r="D145" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E145" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F145" t="s">
-        <v>13</v>
+        <v>540</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="H145" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>559</v>
+        <v>543</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>72</v>
+        <v>544</v>
       </c>
       <c r="D146" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E146" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F146" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>560</v>
+        <v>545</v>
       </c>
       <c r="H146" t="s">
-        <v>561</v>
+        <v>546</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>562</v>
+        <v>547</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>76</v>
+        <v>548</v>
       </c>
       <c r="D147" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E147" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F147" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>563</v>
+        <v>549</v>
       </c>
       <c r="H147" t="s">
-        <v>564</v>
+        <v>550</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>565</v>
+        <v>551</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>80</v>
+        <v>552</v>
       </c>
       <c r="D148" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E148" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F148" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>566</v>
+        <v>553</v>
       </c>
       <c r="H148" t="s">
-        <v>567</v>
+        <v>554</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>568</v>
+        <v>555</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>84</v>
+        <v>556</v>
       </c>
       <c r="D149" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E149" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F149" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="H149" t="s">
-        <v>570</v>
+        <v>558</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>571</v>
+        <v>559</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>88</v>
+        <v>560</v>
       </c>
       <c r="D150" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E150" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F150" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>572</v>
+        <v>561</v>
       </c>
       <c r="H150" t="s">
-        <v>573</v>
+        <v>562</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>574</v>
+        <v>563</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>92</v>
+        <v>564</v>
       </c>
       <c r="D151" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E151" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F151" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="H151" t="s">
-        <v>576</v>
+        <v>566</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>96</v>
+        <v>568</v>
       </c>
       <c r="D152" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E152" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F152" t="s">
-        <v>13</v>
+        <v>232</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
       <c r="H152" t="s">
-        <v>579</v>
+        <v>570</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>580</v>
+        <v>571</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>100</v>
+        <v>572</v>
       </c>
       <c r="D153" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E153" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F153" t="s">
-        <v>13</v>
+        <v>232</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="H153" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>103</v>
+        <v>576</v>
       </c>
       <c r="D154" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E154" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F154" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="H154" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>106</v>
+        <v>580</v>
       </c>
       <c r="D155" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E155" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F155" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="H155" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>110</v>
+        <v>584</v>
       </c>
       <c r="D156" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E156" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F156" t="s">
-        <v>13</v>
+        <v>193</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="H156" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>114</v>
+        <v>588</v>
       </c>
       <c r="D157" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E157" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F157" t="s">
-        <v>13</v>
+        <v>193</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="H157" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>118</v>
+        <v>592</v>
       </c>
       <c r="D158" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E158" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F158" t="s">
-        <v>13</v>
+        <v>222</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="H158" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
+        <v>595</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>596</v>
+      </c>
+      <c r="D159" t="s">
+        <v>264</v>
+      </c>
+      <c r="E159" t="s">
+        <v>265</v>
+      </c>
+      <c r="F159" t="s">
+        <v>323</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H159" t="s">
         <v>598</v>
-      </c>
-[...19 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>599</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>600</v>
+      </c>
+      <c r="D160" t="s">
+        <v>264</v>
+      </c>
+      <c r="E160" t="s">
+        <v>265</v>
+      </c>
+      <c r="F160" t="s">
+        <v>323</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="B160" t="s">
-[...14 lines deleted...]
-      <c r="G160" s="1" t="s">
+      <c r="H160" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>603</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
         <v>604</v>
       </c>
-      <c r="B161" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D161" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E161" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F161" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>605</v>
       </c>
       <c r="H161" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>607</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>262</v>
+        <v>608</v>
       </c>
       <c r="D162" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E162" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F162" t="s">
-        <v>13</v>
+        <v>609</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="H162" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>266</v>
+        <v>613</v>
       </c>
       <c r="D163" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E163" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F163" t="s">
-        <v>13</v>
+        <v>609</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="H163" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>271</v>
+        <v>617</v>
       </c>
       <c r="D164" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E164" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F164" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="H164" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>275</v>
+        <v>621</v>
       </c>
       <c r="D165" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E165" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F165" t="s">
-        <v>13</v>
+        <v>232</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="H165" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>279</v>
+        <v>625</v>
       </c>
       <c r="D166" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E166" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F166" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="H166" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>283</v>
+        <v>629</v>
       </c>
       <c r="D167" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E167" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F167" t="s">
-        <v>13</v>
+        <v>630</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="H167" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>287</v>
+        <v>634</v>
       </c>
       <c r="D168" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E168" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F168" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>626</v>
+        <v>635</v>
       </c>
       <c r="H168" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>291</v>
+        <v>638</v>
       </c>
       <c r="D169" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E169" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F169" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>629</v>
+        <v>639</v>
       </c>
       <c r="H169" t="s">
-        <v>630</v>
+        <v>640</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>295</v>
+        <v>642</v>
       </c>
       <c r="D170" t="s">
-        <v>519</v>
+        <v>264</v>
       </c>
       <c r="E170" t="s">
-        <v>520</v>
+        <v>265</v>
       </c>
       <c r="F170" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>632</v>
+        <v>643</v>
       </c>
       <c r="H170" t="s">
-        <v>633</v>
+        <v>644</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>634</v>
+        <v>645</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>10</v>
+        <v>646</v>
       </c>
       <c r="D171" t="s">
-        <v>635</v>
+        <v>264</v>
       </c>
       <c r="E171" t="s">
-        <v>636</v>
+        <v>265</v>
       </c>
       <c r="F171" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>637</v>
+        <v>647</v>
       </c>
       <c r="H171" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>17</v>
+        <v>650</v>
       </c>
       <c r="D172" t="s">
-        <v>635</v>
+        <v>264</v>
       </c>
       <c r="E172" t="s">
-        <v>636</v>
+        <v>265</v>
       </c>
       <c r="F172" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>640</v>
+        <v>651</v>
       </c>
       <c r="H172" t="s">
-        <v>641</v>
+        <v>652</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>642</v>
+        <v>653</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>29</v>
+        <v>654</v>
       </c>
       <c r="D173" t="s">
-        <v>635</v>
+        <v>264</v>
       </c>
       <c r="E173" t="s">
-        <v>636</v>
+        <v>265</v>
       </c>
       <c r="F173" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>643</v>
+        <v>655</v>
       </c>
       <c r="H173" t="s">
-        <v>644</v>
+        <v>656</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>645</v>
+        <v>657</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>33</v>
+        <v>658</v>
       </c>
       <c r="D174" t="s">
-        <v>635</v>
+        <v>264</v>
       </c>
       <c r="E174" t="s">
-        <v>636</v>
+        <v>265</v>
       </c>
       <c r="F174" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>646</v>
+        <v>659</v>
       </c>
       <c r="H174" t="s">
-        <v>647</v>
+        <v>660</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>648</v>
+        <v>661</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>37</v>
+        <v>662</v>
       </c>
       <c r="D175" t="s">
-        <v>635</v>
+        <v>264</v>
       </c>
       <c r="E175" t="s">
-        <v>636</v>
+        <v>265</v>
       </c>
       <c r="F175" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>649</v>
+        <v>663</v>
       </c>
       <c r="H175" t="s">
-        <v>650</v>
+        <v>664</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>651</v>
+        <v>665</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>41</v>
+        <v>666</v>
       </c>
       <c r="D176" t="s">
-        <v>635</v>
+        <v>264</v>
       </c>
       <c r="E176" t="s">
-        <v>636</v>
+        <v>265</v>
       </c>
       <c r="F176" t="s">
-        <v>13</v>
+        <v>232</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>652</v>
+        <v>667</v>
       </c>
       <c r="H176" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>45</v>
+        <v>670</v>
       </c>
       <c r="D177" t="s">
-        <v>635</v>
+        <v>264</v>
       </c>
       <c r="E177" t="s">
-        <v>636</v>
+        <v>265</v>
       </c>
       <c r="F177" t="s">
-        <v>13</v>
+        <v>193</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>655</v>
+        <v>671</v>
       </c>
       <c r="H177" t="s">
-        <v>656</v>
+        <v>672</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>657</v>
+        <v>673</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>10</v>
+        <v>674</v>
       </c>
       <c r="D178" t="s">
-        <v>658</v>
+        <v>264</v>
       </c>
       <c r="E178" t="s">
-        <v>659</v>
+        <v>265</v>
       </c>
       <c r="F178" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>660</v>
+        <v>675</v>
       </c>
       <c r="H178" t="s">
-        <v>661</v>
+        <v>676</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>662</v>
+        <v>677</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
+        <v>678</v>
+      </c>
+      <c r="D179" t="s">
+        <v>264</v>
+      </c>
+      <c r="E179" t="s">
+        <v>265</v>
+      </c>
+      <c r="F179" t="s">
+        <v>215</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H179" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>681</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>682</v>
+      </c>
+      <c r="D180" t="s">
+        <v>264</v>
+      </c>
+      <c r="E180" t="s">
+        <v>265</v>
+      </c>
+      <c r="F180" t="s">
+        <v>215</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H180" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>685</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>686</v>
+      </c>
+      <c r="D181" t="s">
+        <v>264</v>
+      </c>
+      <c r="E181" t="s">
+        <v>265</v>
+      </c>
+      <c r="F181" t="s">
+        <v>215</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H181" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>689</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>690</v>
+      </c>
+      <c r="D182" t="s">
+        <v>264</v>
+      </c>
+      <c r="E182" t="s">
+        <v>265</v>
+      </c>
+      <c r="F182" t="s">
+        <v>193</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H182" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>693</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>694</v>
+      </c>
+      <c r="D183" t="s">
+        <v>264</v>
+      </c>
+      <c r="E183" t="s">
+        <v>265</v>
+      </c>
+      <c r="F183" t="s">
+        <v>193</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H183" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>697</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>698</v>
+      </c>
+      <c r="D184" t="s">
+        <v>264</v>
+      </c>
+      <c r="E184" t="s">
+        <v>265</v>
+      </c>
+      <c r="F184" t="s">
+        <v>222</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H184" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>701</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>702</v>
+      </c>
+      <c r="D185" t="s">
+        <v>264</v>
+      </c>
+      <c r="E185" t="s">
+        <v>265</v>
+      </c>
+      <c r="F185" t="s">
+        <v>232</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H185" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>705</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>706</v>
+      </c>
+      <c r="D186" t="s">
+        <v>264</v>
+      </c>
+      <c r="E186" t="s">
+        <v>265</v>
+      </c>
+      <c r="F186" t="s">
+        <v>232</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H186" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>709</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>710</v>
+      </c>
+      <c r="D187" t="s">
+        <v>264</v>
+      </c>
+      <c r="E187" t="s">
+        <v>265</v>
+      </c>
+      <c r="F187" t="s">
+        <v>197</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H187" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>713</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>714</v>
+      </c>
+      <c r="D188" t="s">
+        <v>264</v>
+      </c>
+      <c r="E188" t="s">
+        <v>265</v>
+      </c>
+      <c r="F188" t="s">
+        <v>197</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H188" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>717</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>718</v>
+      </c>
+      <c r="D189" t="s">
+        <v>264</v>
+      </c>
+      <c r="E189" t="s">
+        <v>265</v>
+      </c>
+      <c r="F189" t="s">
+        <v>197</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H189" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>721</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>722</v>
+      </c>
+      <c r="D190" t="s">
+        <v>264</v>
+      </c>
+      <c r="E190" t="s">
+        <v>265</v>
+      </c>
+      <c r="F190" t="s">
+        <v>193</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H190" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>725</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>726</v>
+      </c>
+      <c r="D191" t="s">
+        <v>264</v>
+      </c>
+      <c r="E191" t="s">
+        <v>265</v>
+      </c>
+      <c r="F191" t="s">
+        <v>193</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H191" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>729</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>730</v>
+      </c>
+      <c r="D192" t="s">
+        <v>264</v>
+      </c>
+      <c r="E192" t="s">
+        <v>265</v>
+      </c>
+      <c r="F192" t="s">
+        <v>731</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H192" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>734</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>735</v>
+      </c>
+      <c r="D193" t="s">
+        <v>264</v>
+      </c>
+      <c r="E193" t="s">
+        <v>265</v>
+      </c>
+      <c r="F193" t="s">
+        <v>323</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H193" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>738</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>739</v>
+      </c>
+      <c r="D194" t="s">
+        <v>264</v>
+      </c>
+      <c r="E194" t="s">
+        <v>265</v>
+      </c>
+      <c r="F194" t="s">
+        <v>740</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H194" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>743</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>744</v>
+      </c>
+      <c r="D195" t="s">
+        <v>264</v>
+      </c>
+      <c r="E195" t="s">
+        <v>265</v>
+      </c>
+      <c r="F195" t="s">
+        <v>232</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H195" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>747</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>748</v>
+      </c>
+      <c r="D196" t="s">
+        <v>264</v>
+      </c>
+      <c r="E196" t="s">
+        <v>265</v>
+      </c>
+      <c r="F196" t="s">
+        <v>215</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H196" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>751</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>752</v>
+      </c>
+      <c r="D197" t="s">
+        <v>264</v>
+      </c>
+      <c r="E197" t="s">
+        <v>265</v>
+      </c>
+      <c r="F197" t="s">
+        <v>215</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H197" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>755</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>756</v>
+      </c>
+      <c r="D198" t="s">
+        <v>264</v>
+      </c>
+      <c r="E198" t="s">
+        <v>265</v>
+      </c>
+      <c r="F198" t="s">
+        <v>215</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H198" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>759</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>760</v>
+      </c>
+      <c r="D199" t="s">
+        <v>264</v>
+      </c>
+      <c r="E199" t="s">
+        <v>265</v>
+      </c>
+      <c r="F199" t="s">
+        <v>215</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H199" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>763</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>764</v>
+      </c>
+      <c r="D200" t="s">
+        <v>264</v>
+      </c>
+      <c r="E200" t="s">
+        <v>265</v>
+      </c>
+      <c r="F200" t="s">
+        <v>215</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H200" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>767</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>768</v>
+      </c>
+      <c r="D201" t="s">
+        <v>264</v>
+      </c>
+      <c r="E201" t="s">
+        <v>265</v>
+      </c>
+      <c r="F201" t="s">
+        <v>222</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H201" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>771</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>772</v>
+      </c>
+      <c r="D202" t="s">
+        <v>264</v>
+      </c>
+      <c r="E202" t="s">
+        <v>265</v>
+      </c>
+      <c r="F202" t="s">
+        <v>323</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H202" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>775</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>776</v>
+      </c>
+      <c r="D203" t="s">
+        <v>264</v>
+      </c>
+      <c r="E203" t="s">
+        <v>265</v>
+      </c>
+      <c r="F203" t="s">
+        <v>740</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H203" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>779</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>780</v>
+      </c>
+      <c r="D204" t="s">
+        <v>264</v>
+      </c>
+      <c r="E204" t="s">
+        <v>265</v>
+      </c>
+      <c r="F204" t="s">
+        <v>323</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H204" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>783</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>784</v>
+      </c>
+      <c r="D205" t="s">
+        <v>264</v>
+      </c>
+      <c r="E205" t="s">
+        <v>265</v>
+      </c>
+      <c r="F205" t="s">
+        <v>785</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H205" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>788</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>789</v>
+      </c>
+      <c r="D206" t="s">
+        <v>264</v>
+      </c>
+      <c r="E206" t="s">
+        <v>265</v>
+      </c>
+      <c r="F206" t="s">
+        <v>197</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H206" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>792</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>793</v>
+      </c>
+      <c r="D207" t="s">
+        <v>264</v>
+      </c>
+      <c r="E207" t="s">
+        <v>265</v>
+      </c>
+      <c r="F207" t="s">
+        <v>197</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H207" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>796</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>797</v>
+      </c>
+      <c r="D208" t="s">
+        <v>264</v>
+      </c>
+      <c r="E208" t="s">
+        <v>265</v>
+      </c>
+      <c r="F208" t="s">
+        <v>197</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H208" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>800</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>801</v>
+      </c>
+      <c r="D209" t="s">
+        <v>264</v>
+      </c>
+      <c r="E209" t="s">
+        <v>265</v>
+      </c>
+      <c r="F209" t="s">
+        <v>802</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H209" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>805</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>806</v>
+      </c>
+      <c r="D210" t="s">
+        <v>264</v>
+      </c>
+      <c r="E210" t="s">
+        <v>265</v>
+      </c>
+      <c r="F210" t="s">
+        <v>802</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H210" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>809</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>810</v>
+      </c>
+      <c r="D211" t="s">
+        <v>264</v>
+      </c>
+      <c r="E211" t="s">
+        <v>265</v>
+      </c>
+      <c r="F211" t="s">
+        <v>222</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H211" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>813</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>814</v>
+      </c>
+      <c r="D212" t="s">
+        <v>264</v>
+      </c>
+      <c r="E212" t="s">
+        <v>265</v>
+      </c>
+      <c r="F212" t="s">
+        <v>197</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H212" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>817</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>818</v>
+      </c>
+      <c r="D213" t="s">
+        <v>264</v>
+      </c>
+      <c r="E213" t="s">
+        <v>265</v>
+      </c>
+      <c r="F213" t="s">
+        <v>197</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H213" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>821</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>822</v>
+      </c>
+      <c r="D214" t="s">
+        <v>264</v>
+      </c>
+      <c r="E214" t="s">
+        <v>265</v>
+      </c>
+      <c r="F214" t="s">
+        <v>197</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H214" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>825</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>826</v>
+      </c>
+      <c r="D215" t="s">
+        <v>264</v>
+      </c>
+      <c r="E215" t="s">
+        <v>265</v>
+      </c>
+      <c r="F215" t="s">
+        <v>215</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H215" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>829</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>830</v>
+      </c>
+      <c r="D216" t="s">
+        <v>264</v>
+      </c>
+      <c r="E216" t="s">
+        <v>265</v>
+      </c>
+      <c r="F216" t="s">
+        <v>215</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H216" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>833</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>834</v>
+      </c>
+      <c r="D217" t="s">
+        <v>264</v>
+      </c>
+      <c r="E217" t="s">
+        <v>265</v>
+      </c>
+      <c r="F217" t="s">
+        <v>215</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H217" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>837</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>838</v>
+      </c>
+      <c r="D218" t="s">
+        <v>264</v>
+      </c>
+      <c r="E218" t="s">
+        <v>265</v>
+      </c>
+      <c r="F218" t="s">
+        <v>232</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H218" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>841</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>842</v>
+      </c>
+      <c r="D219" t="s">
+        <v>264</v>
+      </c>
+      <c r="E219" t="s">
+        <v>265</v>
+      </c>
+      <c r="F219" t="s">
+        <v>215</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H219" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>845</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>846</v>
+      </c>
+      <c r="D220" t="s">
+        <v>264</v>
+      </c>
+      <c r="E220" t="s">
+        <v>265</v>
+      </c>
+      <c r="F220" t="s">
+        <v>215</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H220" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>849</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>850</v>
+      </c>
+      <c r="D221" t="s">
+        <v>264</v>
+      </c>
+      <c r="E221" t="s">
+        <v>265</v>
+      </c>
+      <c r="F221" t="s">
+        <v>232</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H221" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>853</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>854</v>
+      </c>
+      <c r="D222" t="s">
+        <v>264</v>
+      </c>
+      <c r="E222" t="s">
+        <v>265</v>
+      </c>
+      <c r="F222" t="s">
+        <v>855</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H222" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>858</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>859</v>
+      </c>
+      <c r="D223" t="s">
+        <v>264</v>
+      </c>
+      <c r="E223" t="s">
+        <v>265</v>
+      </c>
+      <c r="F223" t="s">
+        <v>323</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H223" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>862</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>863</v>
+      </c>
+      <c r="D224" t="s">
+        <v>264</v>
+      </c>
+      <c r="E224" t="s">
+        <v>265</v>
+      </c>
+      <c r="F224" t="s">
+        <v>323</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H224" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>866</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>867</v>
+      </c>
+      <c r="D225" t="s">
+        <v>264</v>
+      </c>
+      <c r="E225" t="s">
+        <v>265</v>
+      </c>
+      <c r="F225" t="s">
+        <v>197</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H225" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>870</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>871</v>
+      </c>
+      <c r="D226" t="s">
+        <v>264</v>
+      </c>
+      <c r="E226" t="s">
+        <v>265</v>
+      </c>
+      <c r="F226" t="s">
+        <v>197</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H226" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>874</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>875</v>
+      </c>
+      <c r="D227" t="s">
+        <v>264</v>
+      </c>
+      <c r="E227" t="s">
+        <v>265</v>
+      </c>
+      <c r="F227" t="s">
+        <v>485</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H227" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>877</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>878</v>
+      </c>
+      <c r="D228" t="s">
+        <v>264</v>
+      </c>
+      <c r="E228" t="s">
+        <v>265</v>
+      </c>
+      <c r="F228" t="s">
+        <v>232</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H228" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>881</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>882</v>
+      </c>
+      <c r="D229" t="s">
+        <v>264</v>
+      </c>
+      <c r="E229" t="s">
+        <v>265</v>
+      </c>
+      <c r="F229" t="s">
+        <v>215</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H229" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>885</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>886</v>
+      </c>
+      <c r="D230" t="s">
+        <v>264</v>
+      </c>
+      <c r="E230" t="s">
+        <v>265</v>
+      </c>
+      <c r="F230" t="s">
+        <v>215</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H230" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>889</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>890</v>
+      </c>
+      <c r="D231" t="s">
+        <v>264</v>
+      </c>
+      <c r="E231" t="s">
+        <v>265</v>
+      </c>
+      <c r="F231" t="s">
+        <v>215</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H231" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>893</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>10</v>
+      </c>
+      <c r="D232" t="s">
+        <v>894</v>
+      </c>
+      <c r="E232" t="s">
+        <v>895</v>
+      </c>
+      <c r="F232" t="s">
+        <v>197</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H232" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>898</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
         <v>17</v>
       </c>
-      <c r="D179" t="s">
-[...5 lines deleted...]
-      <c r="F179" t="s">
+      <c r="D233" t="s">
+        <v>894</v>
+      </c>
+      <c r="E233" t="s">
+        <v>895</v>
+      </c>
+      <c r="F233" t="s">
+        <v>323</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H233" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>901</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>29</v>
+      </c>
+      <c r="D234" t="s">
+        <v>894</v>
+      </c>
+      <c r="E234" t="s">
+        <v>895</v>
+      </c>
+      <c r="F234" t="s">
+        <v>197</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H234" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>904</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>10</v>
+      </c>
+      <c r="D235" t="s">
+        <v>905</v>
+      </c>
+      <c r="E235" t="s">
+        <v>906</v>
+      </c>
+      <c r="F235" t="s">
         <v>13</v>
       </c>
-      <c r="G179" s="1" t="s">
-[...3 lines deleted...]
-        <v>664</v>
+      <c r="G235" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H235" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>909</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>17</v>
+      </c>
+      <c r="D236" t="s">
+        <v>905</v>
+      </c>
+      <c r="E236" t="s">
+        <v>906</v>
+      </c>
+      <c r="F236" t="s">
+        <v>13</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="H236" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>912</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>29</v>
+      </c>
+      <c r="D237" t="s">
+        <v>905</v>
+      </c>
+      <c r="E237" t="s">
+        <v>906</v>
+      </c>
+      <c r="F237" t="s">
+        <v>13</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="H237" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>915</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>33</v>
+      </c>
+      <c r="D238" t="s">
+        <v>905</v>
+      </c>
+      <c r="E238" t="s">
+        <v>906</v>
+      </c>
+      <c r="F238" t="s">
+        <v>13</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="H238" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>918</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>37</v>
+      </c>
+      <c r="D239" t="s">
+        <v>905</v>
+      </c>
+      <c r="E239" t="s">
+        <v>906</v>
+      </c>
+      <c r="F239" t="s">
+        <v>13</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H239" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>921</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>41</v>
+      </c>
+      <c r="D240" t="s">
+        <v>905</v>
+      </c>
+      <c r="E240" t="s">
+        <v>906</v>
+      </c>
+      <c r="F240" t="s">
+        <v>13</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="H240" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>924</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>45</v>
+      </c>
+      <c r="D241" t="s">
+        <v>905</v>
+      </c>
+      <c r="E241" t="s">
+        <v>906</v>
+      </c>
+      <c r="F241" t="s">
+        <v>13</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H241" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>927</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>49</v>
+      </c>
+      <c r="D242" t="s">
+        <v>905</v>
+      </c>
+      <c r="E242" t="s">
+        <v>906</v>
+      </c>
+      <c r="F242" t="s">
+        <v>13</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="H242" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>930</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>53</v>
+      </c>
+      <c r="D243" t="s">
+        <v>905</v>
+      </c>
+      <c r="E243" t="s">
+        <v>906</v>
+      </c>
+      <c r="F243" t="s">
+        <v>13</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H243" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>933</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>57</v>
+      </c>
+      <c r="D244" t="s">
+        <v>905</v>
+      </c>
+      <c r="E244" t="s">
+        <v>906</v>
+      </c>
+      <c r="F244" t="s">
+        <v>13</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="H244" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>936</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>61</v>
+      </c>
+      <c r="D245" t="s">
+        <v>905</v>
+      </c>
+      <c r="E245" t="s">
+        <v>906</v>
+      </c>
+      <c r="F245" t="s">
+        <v>13</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H245" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>939</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>65</v>
+      </c>
+      <c r="D246" t="s">
+        <v>905</v>
+      </c>
+      <c r="E246" t="s">
+        <v>906</v>
+      </c>
+      <c r="F246" t="s">
+        <v>13</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H246" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>942</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>68</v>
+      </c>
+      <c r="D247" t="s">
+        <v>905</v>
+      </c>
+      <c r="E247" t="s">
+        <v>906</v>
+      </c>
+      <c r="F247" t="s">
+        <v>13</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H247" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>945</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>72</v>
+      </c>
+      <c r="D248" t="s">
+        <v>905</v>
+      </c>
+      <c r="E248" t="s">
+        <v>906</v>
+      </c>
+      <c r="F248" t="s">
+        <v>13</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H248" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>948</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>76</v>
+      </c>
+      <c r="D249" t="s">
+        <v>905</v>
+      </c>
+      <c r="E249" t="s">
+        <v>906</v>
+      </c>
+      <c r="F249" t="s">
+        <v>13</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H249" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>951</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>80</v>
+      </c>
+      <c r="D250" t="s">
+        <v>905</v>
+      </c>
+      <c r="E250" t="s">
+        <v>906</v>
+      </c>
+      <c r="F250" t="s">
+        <v>13</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H250" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>954</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>84</v>
+      </c>
+      <c r="D251" t="s">
+        <v>905</v>
+      </c>
+      <c r="E251" t="s">
+        <v>906</v>
+      </c>
+      <c r="F251" t="s">
+        <v>13</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H251" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>957</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>88</v>
+      </c>
+      <c r="D252" t="s">
+        <v>905</v>
+      </c>
+      <c r="E252" t="s">
+        <v>906</v>
+      </c>
+      <c r="F252" t="s">
+        <v>13</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H252" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>960</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>92</v>
+      </c>
+      <c r="D253" t="s">
+        <v>905</v>
+      </c>
+      <c r="E253" t="s">
+        <v>906</v>
+      </c>
+      <c r="F253" t="s">
+        <v>13</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H253" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>963</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>96</v>
+      </c>
+      <c r="D254" t="s">
+        <v>905</v>
+      </c>
+      <c r="E254" t="s">
+        <v>906</v>
+      </c>
+      <c r="F254" t="s">
+        <v>13</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H254" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>966</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>100</v>
+      </c>
+      <c r="D255" t="s">
+        <v>905</v>
+      </c>
+      <c r="E255" t="s">
+        <v>906</v>
+      </c>
+      <c r="F255" t="s">
+        <v>13</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H255" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>969</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>103</v>
+      </c>
+      <c r="D256" t="s">
+        <v>905</v>
+      </c>
+      <c r="E256" t="s">
+        <v>906</v>
+      </c>
+      <c r="F256" t="s">
+        <v>13</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H256" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>972</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>106</v>
+      </c>
+      <c r="D257" t="s">
+        <v>905</v>
+      </c>
+      <c r="E257" t="s">
+        <v>906</v>
+      </c>
+      <c r="F257" t="s">
+        <v>13</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H257" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>975</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>110</v>
+      </c>
+      <c r="D258" t="s">
+        <v>905</v>
+      </c>
+      <c r="E258" t="s">
+        <v>906</v>
+      </c>
+      <c r="F258" t="s">
+        <v>13</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H258" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>978</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>114</v>
+      </c>
+      <c r="D259" t="s">
+        <v>905</v>
+      </c>
+      <c r="E259" t="s">
+        <v>906</v>
+      </c>
+      <c r="F259" t="s">
+        <v>13</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="H259" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>981</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>118</v>
+      </c>
+      <c r="D260" t="s">
+        <v>905</v>
+      </c>
+      <c r="E260" t="s">
+        <v>906</v>
+      </c>
+      <c r="F260" t="s">
+        <v>13</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H260" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>984</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>121</v>
+      </c>
+      <c r="D261" t="s">
+        <v>905</v>
+      </c>
+      <c r="E261" t="s">
+        <v>906</v>
+      </c>
+      <c r="F261" t="s">
+        <v>13</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H261" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>987</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>125</v>
+      </c>
+      <c r="D262" t="s">
+        <v>905</v>
+      </c>
+      <c r="E262" t="s">
+        <v>906</v>
+      </c>
+      <c r="F262" t="s">
+        <v>13</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="H262" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>990</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>129</v>
+      </c>
+      <c r="D263" t="s">
+        <v>905</v>
+      </c>
+      <c r="E263" t="s">
+        <v>906</v>
+      </c>
+      <c r="F263" t="s">
+        <v>13</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="H263" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>993</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>133</v>
+      </c>
+      <c r="D264" t="s">
+        <v>905</v>
+      </c>
+      <c r="E264" t="s">
+        <v>906</v>
+      </c>
+      <c r="F264" t="s">
+        <v>13</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H264" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>996</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>136</v>
+      </c>
+      <c r="D265" t="s">
+        <v>905</v>
+      </c>
+      <c r="E265" t="s">
+        <v>906</v>
+      </c>
+      <c r="F265" t="s">
+        <v>13</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H265" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>999</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>140</v>
+      </c>
+      <c r="D266" t="s">
+        <v>905</v>
+      </c>
+      <c r="E266" t="s">
+        <v>906</v>
+      </c>
+      <c r="F266" t="s">
+        <v>13</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>144</v>
+      </c>
+      <c r="D267" t="s">
+        <v>905</v>
+      </c>
+      <c r="E267" t="s">
+        <v>906</v>
+      </c>
+      <c r="F267" t="s">
+        <v>13</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>148</v>
+      </c>
+      <c r="D268" t="s">
+        <v>905</v>
+      </c>
+      <c r="E268" t="s">
+        <v>906</v>
+      </c>
+      <c r="F268" t="s">
+        <v>13</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>152</v>
+      </c>
+      <c r="D269" t="s">
+        <v>905</v>
+      </c>
+      <c r="E269" t="s">
+        <v>906</v>
+      </c>
+      <c r="F269" t="s">
+        <v>13</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>156</v>
+      </c>
+      <c r="D270" t="s">
+        <v>905</v>
+      </c>
+      <c r="E270" t="s">
+        <v>906</v>
+      </c>
+      <c r="F270" t="s">
+        <v>13</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>160</v>
+      </c>
+      <c r="D271" t="s">
+        <v>905</v>
+      </c>
+      <c r="E271" t="s">
+        <v>906</v>
+      </c>
+      <c r="F271" t="s">
+        <v>13</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>163</v>
+      </c>
+      <c r="D272" t="s">
+        <v>905</v>
+      </c>
+      <c r="E272" t="s">
+        <v>906</v>
+      </c>
+      <c r="F272" t="s">
+        <v>13</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>167</v>
+      </c>
+      <c r="D273" t="s">
+        <v>905</v>
+      </c>
+      <c r="E273" t="s">
+        <v>906</v>
+      </c>
+      <c r="F273" t="s">
+        <v>13</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>171</v>
+      </c>
+      <c r="D274" t="s">
+        <v>905</v>
+      </c>
+      <c r="E274" t="s">
+        <v>906</v>
+      </c>
+      <c r="F274" t="s">
+        <v>13</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>175</v>
+      </c>
+      <c r="D275" t="s">
+        <v>905</v>
+      </c>
+      <c r="E275" t="s">
+        <v>906</v>
+      </c>
+      <c r="F275" t="s">
+        <v>13</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>178</v>
+      </c>
+      <c r="D276" t="s">
+        <v>905</v>
+      </c>
+      <c r="E276" t="s">
+        <v>906</v>
+      </c>
+      <c r="F276" t="s">
+        <v>13</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>182</v>
+      </c>
+      <c r="D277" t="s">
+        <v>905</v>
+      </c>
+      <c r="E277" t="s">
+        <v>906</v>
+      </c>
+      <c r="F277" t="s">
+        <v>13</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>397</v>
+      </c>
+      <c r="D278" t="s">
+        <v>905</v>
+      </c>
+      <c r="E278" t="s">
+        <v>906</v>
+      </c>
+      <c r="F278" t="s">
+        <v>13</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>401</v>
+      </c>
+      <c r="D279" t="s">
+        <v>905</v>
+      </c>
+      <c r="E279" t="s">
+        <v>906</v>
+      </c>
+      <c r="F279" t="s">
+        <v>13</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>405</v>
+      </c>
+      <c r="D280" t="s">
+        <v>905</v>
+      </c>
+      <c r="E280" t="s">
+        <v>906</v>
+      </c>
+      <c r="F280" t="s">
+        <v>13</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H280" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>409</v>
+      </c>
+      <c r="D281" t="s">
+        <v>905</v>
+      </c>
+      <c r="E281" t="s">
+        <v>906</v>
+      </c>
+      <c r="F281" t="s">
+        <v>13</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>413</v>
+      </c>
+      <c r="D282" t="s">
+        <v>905</v>
+      </c>
+      <c r="E282" t="s">
+        <v>906</v>
+      </c>
+      <c r="F282" t="s">
+        <v>13</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>417</v>
+      </c>
+      <c r="D283" t="s">
+        <v>905</v>
+      </c>
+      <c r="E283" t="s">
+        <v>906</v>
+      </c>
+      <c r="F283" t="s">
+        <v>13</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>421</v>
+      </c>
+      <c r="D284" t="s">
+        <v>905</v>
+      </c>
+      <c r="E284" t="s">
+        <v>906</v>
+      </c>
+      <c r="F284" t="s">
+        <v>13</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>425</v>
+      </c>
+      <c r="D285" t="s">
+        <v>905</v>
+      </c>
+      <c r="E285" t="s">
+        <v>906</v>
+      </c>
+      <c r="F285" t="s">
+        <v>13</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>429</v>
+      </c>
+      <c r="D286" t="s">
+        <v>905</v>
+      </c>
+      <c r="E286" t="s">
+        <v>906</v>
+      </c>
+      <c r="F286" t="s">
+        <v>13</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>433</v>
+      </c>
+      <c r="D287" t="s">
+        <v>905</v>
+      </c>
+      <c r="E287" t="s">
+        <v>906</v>
+      </c>
+      <c r="F287" t="s">
+        <v>13</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>437</v>
+      </c>
+      <c r="D288" t="s">
+        <v>905</v>
+      </c>
+      <c r="E288" t="s">
+        <v>906</v>
+      </c>
+      <c r="F288" t="s">
+        <v>13</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>10</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F289" t="s">
+        <v>13</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>17</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F290" t="s">
+        <v>13</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>29</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F291" t="s">
+        <v>13</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>33</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F292" t="s">
+        <v>13</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>37</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F293" t="s">
+        <v>13</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>41</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F294" t="s">
+        <v>13</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>45</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F295" t="s">
+        <v>13</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>49</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F296" t="s">
+        <v>13</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>53</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F297" t="s">
+        <v>157</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>57</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F298" t="s">
+        <v>157</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>10</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F299" t="s">
+        <v>13</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>17</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F300" t="s">
+        <v>13</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>29</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F301" t="s">
+        <v>157</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>33</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F302" t="s">
+        <v>157</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>37</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F303" t="s">
+        <v>157</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1115</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7372,50 +12040,174 @@
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>