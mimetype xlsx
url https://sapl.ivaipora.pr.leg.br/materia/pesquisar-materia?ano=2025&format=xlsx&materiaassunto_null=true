--- v1 (2026-03-12)
+++ v2 (2026-05-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7063" uniqueCount="3251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7063" uniqueCount="3252">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -8146,50 +8146,53 @@
     <t>499</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2025/11431/indicacao_ilsinho.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, analise e providencie a pavimentação de pedras poliédricas (pedra irregular) no trecho que liga a Rodovia Nicolau Koltun á igreja da comunidade do Severiano, uma extensão de aproximadamente 100 metros a pedido das lideranças da comunidade santíssima trindade, visando que quando vão fazer as celebrações, acabam tendo dificuldades pelo barro na estrada.</t>
   </si>
   <si>
     <t>11432</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2025/11432/indicacao_nc2b064_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio da Secretaria Competente, analise a possibilidade de implantação de uma rotatória no cruzamento entre as ruas Mangueira, Maranhão, Bangu e Antonina, tendo em vista a necessidade de melhorar o fluxo de veículos e garantir maior segurança aos motoristas, pedestres e moradores da região.</t>
   </si>
   <si>
     <t>11433</t>
   </si>
   <si>
     <t>501</t>
+  </si>
+  <si>
+    <t>Careca, Fio Bertotti, Ilsinho da Saúde</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2025/11433/indicacao_501.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, providencie a implantação de um parque infantil com playground no Distrito de Santa Bárbara.</t>
   </si>
   <si>
     <t>11434</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2025/11434/indicacao_1_assinado_24.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal Luiz Carlos Gil, que por meio do Departamento Competente, providencie limpeza e roçada, em torno do campo da Vila Santa Terezinha.</t>
   </si>
   <si>
     <t>11435</t>
   </si>
   <si>
     <t>503</t>
   </si>
@@ -28090,5621 +28093,5621 @@
       </c>
       <c r="G668" s="1" t="s">
         <v>2558</v>
       </c>
       <c r="H668" t="s">
         <v>2559</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
         <v>2560</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
         <v>2561</v>
       </c>
       <c r="D669" t="s">
         <v>633</v>
       </c>
       <c r="E669" t="s">
         <v>634</v>
       </c>
       <c r="F669" t="s">
-        <v>1354</v>
+        <v>2562</v>
       </c>
       <c r="G669" s="1" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="H669" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2564</v>
+        <v>2565</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
       <c r="D670" t="s">
         <v>633</v>
       </c>
       <c r="E670" t="s">
         <v>634</v>
       </c>
       <c r="F670" t="s">
         <v>455</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
       <c r="H670" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
       <c r="D671" t="s">
         <v>633</v>
       </c>
       <c r="E671" t="s">
         <v>634</v>
       </c>
       <c r="F671" t="s">
         <v>455</v>
       </c>
       <c r="G671" s="1" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="H671" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="D672" t="s">
         <v>633</v>
       </c>
       <c r="E672" t="s">
         <v>634</v>
       </c>
       <c r="F672" t="s">
         <v>455</v>
       </c>
       <c r="G672" s="1" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="H672" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="D673" t="s">
         <v>633</v>
       </c>
       <c r="E673" t="s">
         <v>634</v>
       </c>
       <c r="F673" t="s">
         <v>463</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="H673" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
-        <v>2581</v>
+        <v>2582</v>
       </c>
       <c r="D674" t="s">
         <v>633</v>
       </c>
       <c r="E674" t="s">
         <v>634</v>
       </c>
       <c r="F674" t="s">
         <v>463</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="H674" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="D675" t="s">
         <v>633</v>
       </c>
       <c r="E675" t="s">
         <v>634</v>
       </c>
       <c r="F675" t="s">
         <v>463</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="H675" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="D676" t="s">
         <v>633</v>
       </c>
       <c r="E676" t="s">
         <v>634</v>
       </c>
       <c r="F676" t="s">
         <v>463</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="H676" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
       <c r="D677" t="s">
         <v>633</v>
       </c>
       <c r="E677" t="s">
         <v>634</v>
       </c>
       <c r="F677" t="s">
         <v>463</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>2594</v>
+        <v>2595</v>
       </c>
       <c r="H677" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
-        <v>2597</v>
+        <v>2598</v>
       </c>
       <c r="D678" t="s">
         <v>633</v>
       </c>
       <c r="E678" t="s">
         <v>634</v>
       </c>
       <c r="F678" t="s">
         <v>448</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>2598</v>
+        <v>2599</v>
       </c>
       <c r="H678" t="s">
-        <v>2599</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>2600</v>
+        <v>2601</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
-        <v>2601</v>
+        <v>2602</v>
       </c>
       <c r="D679" t="s">
         <v>633</v>
       </c>
       <c r="E679" t="s">
         <v>634</v>
       </c>
       <c r="F679" t="s">
         <v>494</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>2602</v>
+        <v>2603</v>
       </c>
       <c r="H679" t="s">
-        <v>2603</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2604</v>
+        <v>2605</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
       <c r="D680" t="s">
         <v>633</v>
       </c>
       <c r="E680" t="s">
         <v>634</v>
       </c>
       <c r="F680" t="s">
         <v>455</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="H680" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>2608</v>
+        <v>2609</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
-        <v>2609</v>
+        <v>2610</v>
       </c>
       <c r="D681" t="s">
         <v>633</v>
       </c>
       <c r="E681" t="s">
         <v>634</v>
       </c>
       <c r="F681" t="s">
         <v>494</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
       <c r="H681" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="D682" t="s">
         <v>633</v>
       </c>
       <c r="E682" t="s">
         <v>634</v>
       </c>
       <c r="F682" t="s">
         <v>463</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="H682" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="D683" t="s">
         <v>633</v>
       </c>
       <c r="E683" t="s">
         <v>634</v>
       </c>
       <c r="F683" t="s">
         <v>463</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="H683" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="D684" t="s">
         <v>633</v>
       </c>
       <c r="E684" t="s">
         <v>634</v>
       </c>
       <c r="F684" t="s">
         <v>463</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
       <c r="H684" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>2624</v>
+        <v>2625</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
-        <v>2625</v>
+        <v>2626</v>
       </c>
       <c r="D685" t="s">
         <v>633</v>
       </c>
       <c r="E685" t="s">
         <v>634</v>
       </c>
       <c r="F685" t="s">
         <v>463</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>2626</v>
+        <v>2627</v>
       </c>
       <c r="H685" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
       <c r="D686" t="s">
         <v>633</v>
       </c>
       <c r="E686" t="s">
         <v>634</v>
       </c>
       <c r="F686" t="s">
         <v>463</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="H686" t="s">
-        <v>2631</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>2632</v>
+        <v>2633</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
       <c r="D687" t="s">
         <v>633</v>
       </c>
       <c r="E687" t="s">
         <v>634</v>
       </c>
       <c r="F687" t="s">
         <v>459</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>2634</v>
+        <v>2635</v>
       </c>
       <c r="H687" t="s">
-        <v>2635</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>2636</v>
+        <v>2637</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
       <c r="D688" t="s">
         <v>633</v>
       </c>
       <c r="E688" t="s">
         <v>634</v>
       </c>
       <c r="F688" t="s">
         <v>459</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="H688" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
-        <v>2641</v>
+        <v>2642</v>
       </c>
       <c r="D689" t="s">
         <v>633</v>
       </c>
       <c r="E689" t="s">
         <v>634</v>
       </c>
       <c r="F689" t="s">
         <v>463</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
       <c r="H689" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
-        <v>2645</v>
+        <v>2646</v>
       </c>
       <c r="D690" t="s">
         <v>633</v>
       </c>
       <c r="E690" t="s">
         <v>634</v>
       </c>
       <c r="F690" t="s">
         <v>463</v>
       </c>
       <c r="G690" s="1" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="H690" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
-        <v>2649</v>
+        <v>2650</v>
       </c>
       <c r="D691" t="s">
         <v>633</v>
       </c>
       <c r="E691" t="s">
         <v>634</v>
       </c>
       <c r="F691" t="s">
         <v>463</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>2650</v>
+        <v>2651</v>
       </c>
       <c r="H691" t="s">
-        <v>2651</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
       <c r="D692" t="s">
         <v>633</v>
       </c>
       <c r="E692" t="s">
         <v>634</v>
       </c>
       <c r="F692" t="s">
         <v>463</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
       <c r="H692" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>2657</v>
+        <v>2658</v>
       </c>
       <c r="D693" t="s">
         <v>633</v>
       </c>
       <c r="E693" t="s">
         <v>634</v>
       </c>
       <c r="F693" t="s">
         <v>463</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>2658</v>
+        <v>2659</v>
       </c>
       <c r="H693" t="s">
-        <v>2659</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2660</v>
+        <v>2661</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>2661</v>
+        <v>2662</v>
       </c>
       <c r="D694" t="s">
         <v>633</v>
       </c>
       <c r="E694" t="s">
         <v>634</v>
       </c>
       <c r="F694" t="s">
         <v>459</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="H694" t="s">
-        <v>2663</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2664</v>
+        <v>2665</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>2665</v>
+        <v>2666</v>
       </c>
       <c r="D695" t="s">
         <v>633</v>
       </c>
       <c r="E695" t="s">
         <v>634</v>
       </c>
       <c r="F695" t="s">
         <v>455</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>2666</v>
+        <v>2667</v>
       </c>
       <c r="H695" t="s">
-        <v>2667</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2668</v>
+        <v>2669</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>2669</v>
+        <v>2670</v>
       </c>
       <c r="D696" t="s">
         <v>633</v>
       </c>
       <c r="E696" t="s">
         <v>634</v>
       </c>
       <c r="F696" t="s">
         <v>455</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>2670</v>
+        <v>2671</v>
       </c>
       <c r="H696" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="D697" t="s">
         <v>633</v>
       </c>
       <c r="E697" t="s">
         <v>634</v>
       </c>
       <c r="F697" t="s">
         <v>463</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="H697" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="D698" t="s">
         <v>633</v>
       </c>
       <c r="E698" t="s">
         <v>634</v>
       </c>
       <c r="F698" t="s">
         <v>463</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
       <c r="H698" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
       <c r="D699" t="s">
         <v>633</v>
       </c>
       <c r="E699" t="s">
         <v>634</v>
       </c>
       <c r="F699" t="s">
         <v>455</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>2682</v>
+        <v>2683</v>
       </c>
       <c r="H699" t="s">
-        <v>2683</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>2684</v>
+        <v>2685</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
         <v>27</v>
       </c>
       <c r="D700" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E700" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F700" t="s">
         <v>455</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c r="H700" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
         <v>35</v>
       </c>
       <c r="D701" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E701" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F701" t="s">
         <v>431</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
       <c r="H701" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
         <v>39</v>
       </c>
       <c r="D702" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E702" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F702" t="s">
         <v>463</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
       <c r="H702" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
         <v>43</v>
       </c>
       <c r="D703" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E703" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F703" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>2697</v>
+        <v>2698</v>
       </c>
       <c r="H703" t="s">
-        <v>2698</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>2699</v>
+        <v>2700</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
         <v>47</v>
       </c>
       <c r="D704" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E704" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F704" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
       <c r="H704" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
         <v>51</v>
       </c>
       <c r="D705" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E705" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F705" t="s">
         <v>452</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
       <c r="H705" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>2705</v>
+        <v>2706</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
         <v>55</v>
       </c>
       <c r="D706" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E706" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F706" t="s">
         <v>431</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>2706</v>
+        <v>2707</v>
       </c>
       <c r="H706" t="s">
-        <v>2707</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
         <v>63</v>
       </c>
       <c r="D707" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E707" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F707" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>2710</v>
+        <v>2711</v>
       </c>
       <c r="H707" t="s">
-        <v>2711</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>2712</v>
+        <v>2713</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
         <v>84</v>
       </c>
       <c r="D708" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E708" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F708" t="s">
         <v>463</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>2713</v>
+        <v>2714</v>
       </c>
       <c r="H708" t="s">
-        <v>2714</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>2715</v>
+        <v>2716</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
         <v>88</v>
       </c>
       <c r="D709" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E709" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F709" t="s">
         <v>448</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>2716</v>
+        <v>2717</v>
       </c>
       <c r="H709" t="s">
-        <v>2717</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>2718</v>
+        <v>2719</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
         <v>582</v>
       </c>
       <c r="D710" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E710" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F710" t="s">
         <v>494</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>2719</v>
+        <v>2720</v>
       </c>
       <c r="H710" t="s">
-        <v>2720</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>2721</v>
+        <v>2722</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
         <v>480</v>
       </c>
       <c r="D711" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E711" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F711" t="s">
-        <v>2722</v>
+        <v>2723</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
       <c r="H711" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
         <v>484</v>
       </c>
       <c r="D712" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E712" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F712" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
       <c r="H712" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>2729</v>
+        <v>2730</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
         <v>488</v>
       </c>
       <c r="D713" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E713" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F713" t="s">
-        <v>2730</v>
+        <v>2731</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
       <c r="H713" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
         <v>493</v>
       </c>
       <c r="D714" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E714" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F714" t="s">
         <v>1419</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
       <c r="H714" t="s">
-        <v>2735</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
         <v>92</v>
       </c>
       <c r="D715" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E715" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F715" t="s">
         <v>463</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>2737</v>
+        <v>2738</v>
       </c>
       <c r="H715" t="s">
-        <v>2738</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>2739</v>
+        <v>2740</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
         <v>96</v>
       </c>
       <c r="D716" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E716" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F716" t="s">
         <v>572</v>
       </c>
       <c r="G716" s="1" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
       <c r="H716" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
         <v>100</v>
       </c>
       <c r="D717" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E717" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F717" t="s">
         <v>494</v>
       </c>
       <c r="G717" s="1" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
       <c r="H717" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
         <v>507</v>
       </c>
       <c r="D718" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E718" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F718" t="s">
         <v>494</v>
       </c>
       <c r="G718" s="1" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
       <c r="H718" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>2748</v>
+        <v>2749</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
         <v>511</v>
       </c>
       <c r="D719" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E719" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F719" t="s">
         <v>463</v>
       </c>
       <c r="G719" s="1" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
       <c r="H719" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
         <v>104</v>
       </c>
       <c r="D720" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E720" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F720" t="s">
         <v>463</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
       <c r="H720" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
         <v>108</v>
       </c>
       <c r="D721" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E721" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F721" t="s">
         <v>431</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="H721" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
         <v>112</v>
       </c>
       <c r="D722" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E722" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F722" t="s">
         <v>494</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="H722" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>2760</v>
+        <v>2761</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
         <v>115</v>
       </c>
       <c r="D723" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E723" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F723" t="s">
         <v>463</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>2761</v>
+        <v>2762</v>
       </c>
       <c r="H723" t="s">
-        <v>2762</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>2763</v>
+        <v>2764</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
         <v>119</v>
       </c>
       <c r="D724" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E724" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F724" t="s">
         <v>463</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>2764</v>
+        <v>2765</v>
       </c>
       <c r="H724" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
         <v>122</v>
       </c>
       <c r="D725" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="E725" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="F725" t="s">
         <v>647</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="H725" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
         <v>59</v>
       </c>
       <c r="D726" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E726" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F726" t="s">
         <v>13</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="H726" t="s">
-        <v>2773</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2774</v>
+        <v>2775</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
         <v>63</v>
       </c>
       <c r="D727" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E727" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F727" t="s">
         <v>13</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="H727" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2777</v>
+        <v>2778</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
         <v>760</v>
       </c>
       <c r="D728" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E728" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F728" t="s">
         <v>13</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="H728" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
         <v>156</v>
       </c>
       <c r="D729" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E729" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F729" t="s">
         <v>13</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
       <c r="H729" t="s">
-        <v>2782</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
         <v>160</v>
       </c>
       <c r="D730" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E730" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F730" t="s">
         <v>13</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="H730" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
         <v>164</v>
       </c>
       <c r="D731" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E731" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F731" t="s">
         <v>13</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="H731" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
         <v>168</v>
       </c>
       <c r="D732" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E732" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F732" t="s">
         <v>13</v>
       </c>
       <c r="G732" s="1" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="H732" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
         <v>172</v>
       </c>
       <c r="D733" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E733" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F733" t="s">
         <v>23</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
       <c r="H733" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
         <v>780</v>
       </c>
       <c r="D734" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E734" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F734" t="s">
         <v>23</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>2796</v>
+        <v>2797</v>
       </c>
       <c r="H734" t="s">
-        <v>2797</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2798</v>
+        <v>2799</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
         <v>176</v>
       </c>
       <c r="D735" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E735" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F735" t="s">
         <v>23</v>
       </c>
       <c r="G735" s="1" t="s">
-        <v>2799</v>
+        <v>2800</v>
       </c>
       <c r="H735" t="s">
-        <v>2800</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>2801</v>
+        <v>2802</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
         <v>787</v>
       </c>
       <c r="D736" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E736" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F736" t="s">
         <v>23</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
       <c r="H736" t="s">
-        <v>2803</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>2804</v>
+        <v>2805</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
         <v>180</v>
       </c>
       <c r="D737" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E737" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F737" t="s">
         <v>23</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
       <c r="H737" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
         <v>184</v>
       </c>
       <c r="D738" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E738" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F738" t="s">
         <v>23</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
       <c r="H738" t="s">
-        <v>2809</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>2810</v>
+        <v>2811</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
         <v>188</v>
       </c>
       <c r="D739" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E739" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F739" t="s">
         <v>23</v>
       </c>
       <c r="G739" s="1" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
       <c r="H739" t="s">
-        <v>2812</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>2813</v>
+        <v>2814</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
         <v>192</v>
       </c>
       <c r="D740" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E740" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F740" t="s">
         <v>23</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>2814</v>
+        <v>2815</v>
       </c>
       <c r="H740" t="s">
-        <v>2815</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>2816</v>
+        <v>2817</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
         <v>196</v>
       </c>
       <c r="D741" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E741" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F741" t="s">
         <v>23</v>
       </c>
       <c r="G741" s="1" t="s">
-        <v>2817</v>
+        <v>2818</v>
       </c>
       <c r="H741" t="s">
-        <v>2818</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>2819</v>
+        <v>2820</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
         <v>806</v>
       </c>
       <c r="D742" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E742" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F742" t="s">
         <v>23</v>
       </c>
       <c r="G742" s="1" t="s">
-        <v>2820</v>
+        <v>2821</v>
       </c>
       <c r="H742" t="s">
-        <v>2821</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>2822</v>
+        <v>2823</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
         <v>199</v>
       </c>
       <c r="D743" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E743" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F743" t="s">
         <v>13</v>
       </c>
       <c r="G743" s="1" t="s">
-        <v>2823</v>
+        <v>2824</v>
       </c>
       <c r="H743" t="s">
-        <v>2824</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2825</v>
+        <v>2826</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
         <v>813</v>
       </c>
       <c r="D744" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E744" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F744" t="s">
         <v>13</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
       <c r="H744" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
         <v>203</v>
       </c>
       <c r="D745" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E745" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F745" t="s">
         <v>13</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
       <c r="H745" t="s">
-        <v>2830</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>2831</v>
+        <v>2832</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
         <v>207</v>
       </c>
       <c r="D746" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E746" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F746" t="s">
         <v>13</v>
       </c>
       <c r="G746" s="1" t="s">
-        <v>2832</v>
+        <v>2833</v>
       </c>
       <c r="H746" t="s">
-        <v>2833</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
         <v>210</v>
       </c>
       <c r="D747" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E747" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F747" t="s">
         <v>13</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>2835</v>
+        <v>2836</v>
       </c>
       <c r="H747" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
         <v>826</v>
       </c>
       <c r="D748" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E748" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F748" t="s">
         <v>13</v>
       </c>
       <c r="G748" s="1" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="H748" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
         <v>214</v>
       </c>
       <c r="D749" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E749" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F749" t="s">
         <v>13</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>2841</v>
+        <v>2842</v>
       </c>
       <c r="H749" t="s">
-        <v>2842</v>
+        <v>2843</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
         <v>218</v>
       </c>
       <c r="D750" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E750" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F750" t="s">
         <v>13</v>
       </c>
       <c r="G750" s="1" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
       <c r="H750" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
         <v>222</v>
       </c>
       <c r="D751" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E751" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F751" t="s">
         <v>13</v>
       </c>
       <c r="G751" s="1" t="s">
-        <v>2847</v>
+        <v>2848</v>
       </c>
       <c r="H751" t="s">
-        <v>2848</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
-        <v>2849</v>
+        <v>2850</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
         <v>226</v>
       </c>
       <c r="D752" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E752" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F752" t="s">
         <v>13</v>
       </c>
       <c r="G752" s="1" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
       <c r="H752" t="s">
-        <v>2851</v>
+        <v>2852</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>2852</v>
+        <v>2853</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
         <v>230</v>
       </c>
       <c r="D753" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E753" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F753" t="s">
         <v>13</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>2853</v>
+        <v>2854</v>
       </c>
       <c r="H753" t="s">
-        <v>2854</v>
+        <v>2855</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
-        <v>2855</v>
+        <v>2856</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
         <v>234</v>
       </c>
       <c r="D754" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E754" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F754" t="s">
         <v>13</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>2856</v>
+        <v>2857</v>
       </c>
       <c r="H754" t="s">
-        <v>2857</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>2858</v>
+        <v>2859</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
         <v>238</v>
       </c>
       <c r="D755" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E755" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F755" t="s">
         <v>13</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>2859</v>
+        <v>2860</v>
       </c>
       <c r="H755" t="s">
-        <v>2860</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
         <v>242</v>
       </c>
       <c r="D756" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E756" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F756" t="s">
         <v>13</v>
       </c>
       <c r="G756" s="1" t="s">
-        <v>2862</v>
+        <v>2863</v>
       </c>
       <c r="H756" t="s">
-        <v>2863</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>2864</v>
+        <v>2865</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
         <v>246</v>
       </c>
       <c r="D757" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E757" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F757" t="s">
         <v>13</v>
       </c>
       <c r="G757" s="1" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
       <c r="H757" t="s">
-        <v>2866</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>2867</v>
+        <v>2868</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
         <v>250</v>
       </c>
       <c r="D758" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E758" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F758" t="s">
         <v>13</v>
       </c>
       <c r="G758" s="1" t="s">
-        <v>2868</v>
+        <v>2869</v>
       </c>
       <c r="H758" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
         <v>253</v>
       </c>
       <c r="D759" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E759" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F759" t="s">
         <v>13</v>
       </c>
       <c r="G759" s="1" t="s">
-        <v>2871</v>
+        <v>2872</v>
       </c>
       <c r="H759" t="s">
-        <v>2872</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
-        <v>2873</v>
+        <v>2874</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
         <v>257</v>
       </c>
       <c r="D760" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E760" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F760" t="s">
         <v>13</v>
       </c>
       <c r="G760" s="1" t="s">
-        <v>2874</v>
+        <v>2875</v>
       </c>
       <c r="H760" t="s">
-        <v>2875</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>2876</v>
+        <v>2877</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
         <v>261</v>
       </c>
       <c r="D761" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E761" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F761" t="s">
         <v>13</v>
       </c>
       <c r="G761" s="1" t="s">
-        <v>2877</v>
+        <v>2878</v>
       </c>
       <c r="H761" t="s">
-        <v>2878</v>
+        <v>2879</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>2879</v>
+        <v>2880</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
         <v>265</v>
       </c>
       <c r="D762" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E762" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F762" t="s">
         <v>13</v>
       </c>
       <c r="G762" s="1" t="s">
-        <v>2880</v>
+        <v>2881</v>
       </c>
       <c r="H762" t="s">
-        <v>2881</v>
+        <v>2882</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
-        <v>2882</v>
+        <v>2883</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
         <v>268</v>
       </c>
       <c r="D763" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E763" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F763" t="s">
         <v>13</v>
       </c>
       <c r="G763" s="1" t="s">
-        <v>2883</v>
+        <v>2884</v>
       </c>
       <c r="H763" t="s">
-        <v>2884</v>
+        <v>2885</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
-        <v>2885</v>
+        <v>2886</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
         <v>272</v>
       </c>
       <c r="D764" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E764" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F764" t="s">
         <v>13</v>
       </c>
       <c r="G764" s="1" t="s">
-        <v>2886</v>
+        <v>2887</v>
       </c>
       <c r="H764" t="s">
-        <v>2887</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
-        <v>2888</v>
+        <v>2889</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
         <v>276</v>
       </c>
       <c r="D765" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E765" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F765" t="s">
         <v>13</v>
       </c>
       <c r="G765" s="1" t="s">
-        <v>2889</v>
+        <v>2890</v>
       </c>
       <c r="H765" t="s">
-        <v>2890</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
-        <v>2891</v>
+        <v>2892</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
         <v>280</v>
       </c>
       <c r="D766" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E766" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F766" t="s">
         <v>13</v>
       </c>
       <c r="G766" s="1" t="s">
-        <v>2892</v>
+        <v>2893</v>
       </c>
       <c r="H766" t="s">
-        <v>2893</v>
+        <v>2894</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>2894</v>
+        <v>2895</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
         <v>284</v>
       </c>
       <c r="D767" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E767" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F767" t="s">
         <v>13</v>
       </c>
       <c r="G767" s="1" t="s">
-        <v>2895</v>
+        <v>2896</v>
       </c>
       <c r="H767" t="s">
-        <v>2896</v>
+        <v>2897</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
-        <v>2897</v>
+        <v>2898</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
         <v>288</v>
       </c>
       <c r="D768" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E768" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F768" t="s">
         <v>13</v>
       </c>
       <c r="G768" s="1" t="s">
-        <v>2898</v>
+        <v>2899</v>
       </c>
       <c r="H768" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
         <v>292</v>
       </c>
       <c r="D769" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E769" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F769" t="s">
         <v>13</v>
       </c>
       <c r="G769" s="1" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
       <c r="H769" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
         <v>295</v>
       </c>
       <c r="D770" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E770" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F770" t="s">
         <v>13</v>
       </c>
       <c r="G770" s="1" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
       <c r="H770" t="s">
-        <v>2905</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
-        <v>2906</v>
+        <v>2907</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
         <v>298</v>
       </c>
       <c r="D771" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E771" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F771" t="s">
         <v>13</v>
       </c>
       <c r="G771" s="1" t="s">
-        <v>2907</v>
+        <v>2908</v>
       </c>
       <c r="H771" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
-        <v>2909</v>
+        <v>2910</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
         <v>301</v>
       </c>
       <c r="D772" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E772" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F772" t="s">
         <v>13</v>
       </c>
       <c r="G772" s="1" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
       <c r="H772" t="s">
-        <v>2911</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
-        <v>2912</v>
+        <v>2913</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
         <v>305</v>
       </c>
       <c r="D773" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E773" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F773" t="s">
         <v>13</v>
       </c>
       <c r="G773" s="1" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
       <c r="H773" t="s">
-        <v>2914</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
-        <v>2915</v>
+        <v>2916</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
         <v>308</v>
       </c>
       <c r="D774" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E774" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F774" t="s">
         <v>13</v>
       </c>
       <c r="G774" s="1" t="s">
-        <v>2916</v>
+        <v>2917</v>
       </c>
       <c r="H774" t="s">
-        <v>2917</v>
+        <v>2918</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
         <v>311</v>
       </c>
       <c r="D775" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E775" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F775" t="s">
         <v>13</v>
       </c>
       <c r="G775" s="1" t="s">
-        <v>2919</v>
+        <v>2920</v>
       </c>
       <c r="H775" t="s">
-        <v>2920</v>
+        <v>2921</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
-        <v>2921</v>
+        <v>2922</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
         <v>315</v>
       </c>
       <c r="D776" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E776" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F776" t="s">
         <v>13</v>
       </c>
       <c r="G776" s="1" t="s">
-        <v>2922</v>
+        <v>2923</v>
       </c>
       <c r="H776" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
         <v>319</v>
       </c>
       <c r="D777" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E777" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F777" t="s">
         <v>13</v>
       </c>
       <c r="G777" s="1" t="s">
-        <v>2925</v>
+        <v>2926</v>
       </c>
       <c r="H777" t="s">
-        <v>2926</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
         <v>323</v>
       </c>
       <c r="D778" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E778" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F778" t="s">
         <v>13</v>
       </c>
       <c r="G778" s="1" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
       <c r="H778" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
         <v>327</v>
       </c>
       <c r="D779" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E779" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F779" t="s">
         <v>13</v>
       </c>
       <c r="G779" s="1" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
       <c r="H779" t="s">
-        <v>2932</v>
+        <v>2933</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
         <v>331</v>
       </c>
       <c r="D780" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E780" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F780" t="s">
         <v>13</v>
       </c>
       <c r="G780" s="1" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="H780" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
         <v>334</v>
       </c>
       <c r="D781" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E781" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F781" t="s">
         <v>13</v>
       </c>
       <c r="G781" s="1" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
       <c r="H781" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
         <v>337</v>
       </c>
       <c r="D782" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E782" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F782" t="s">
         <v>13</v>
       </c>
       <c r="G782" s="1" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
       <c r="H782" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="B783" t="s">
         <v>9</v>
       </c>
       <c r="C783" t="s">
         <v>341</v>
       </c>
       <c r="D783" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E783" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F783" t="s">
         <v>13</v>
       </c>
       <c r="G783" s="1" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
       <c r="H783" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
-        <v>2945</v>
+        <v>2946</v>
       </c>
       <c r="B784" t="s">
         <v>9</v>
       </c>
       <c r="C784" t="s">
         <v>345</v>
       </c>
       <c r="D784" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E784" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F784" t="s">
         <v>13</v>
       </c>
       <c r="G784" s="1" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
       <c r="H784" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
       <c r="B785" t="s">
         <v>9</v>
       </c>
       <c r="C785" t="s">
         <v>939</v>
       </c>
       <c r="D785" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E785" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F785" t="s">
         <v>13</v>
       </c>
       <c r="G785" s="1" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
       <c r="H785" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
       <c r="B786" t="s">
         <v>9</v>
       </c>
       <c r="C786" t="s">
         <v>349</v>
       </c>
       <c r="D786" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E786" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F786" t="s">
         <v>13</v>
       </c>
       <c r="G786" s="1" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="H786" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="B787" t="s">
         <v>9</v>
       </c>
       <c r="C787" t="s">
         <v>353</v>
       </c>
       <c r="D787" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E787" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F787" t="s">
         <v>13</v>
       </c>
       <c r="G787" s="1" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="H787" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
       <c r="B788" t="s">
         <v>9</v>
       </c>
       <c r="C788" t="s">
         <v>356</v>
       </c>
       <c r="D788" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E788" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F788" t="s">
         <v>13</v>
       </c>
       <c r="G788" s="1" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
       <c r="H788" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
       <c r="B789" t="s">
         <v>9</v>
       </c>
       <c r="C789" t="s">
         <v>360</v>
       </c>
       <c r="D789" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E789" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F789" t="s">
         <v>13</v>
       </c>
       <c r="G789" s="1" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
       <c r="H789" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
       <c r="B790" t="s">
         <v>9</v>
       </c>
       <c r="C790" t="s">
         <v>955</v>
       </c>
       <c r="D790" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E790" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F790" t="s">
         <v>13</v>
       </c>
       <c r="G790" s="1" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
       <c r="H790" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
       <c r="B791" t="s">
         <v>9</v>
       </c>
       <c r="C791" t="s">
         <v>364</v>
       </c>
       <c r="D791" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E791" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F791" t="s">
         <v>13</v>
       </c>
       <c r="G791" s="1" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
       <c r="H791" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="B792" t="s">
         <v>9</v>
       </c>
       <c r="C792" t="s">
         <v>368</v>
       </c>
       <c r="D792" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E792" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F792" t="s">
         <v>13</v>
       </c>
       <c r="G792" s="1" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="H792" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="B793" t="s">
         <v>9</v>
       </c>
       <c r="C793" t="s">
         <v>372</v>
       </c>
       <c r="D793" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E793" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F793" t="s">
         <v>13</v>
       </c>
       <c r="G793" s="1" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="H793" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
       <c r="B794" t="s">
         <v>9</v>
       </c>
       <c r="C794" t="s">
         <v>375</v>
       </c>
       <c r="D794" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E794" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F794" t="s">
         <v>13</v>
       </c>
       <c r="G794" s="1" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="H794" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
       <c r="B795" t="s">
         <v>9</v>
       </c>
       <c r="C795" t="s">
         <v>379</v>
       </c>
       <c r="D795" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E795" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F795" t="s">
         <v>13</v>
       </c>
       <c r="G795" s="1" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
       <c r="H795" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="B796" t="s">
         <v>9</v>
       </c>
       <c r="C796" t="s">
         <v>382</v>
       </c>
       <c r="D796" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E796" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F796" t="s">
         <v>13</v>
       </c>
       <c r="G796" s="1" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="H796" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="B797" t="s">
         <v>9</v>
       </c>
       <c r="C797" t="s">
         <v>978</v>
       </c>
       <c r="D797" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E797" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F797" t="s">
         <v>13</v>
       </c>
       <c r="G797" s="1" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
       <c r="H797" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
       <c r="B798" t="s">
         <v>9</v>
       </c>
       <c r="C798" t="s">
         <v>386</v>
       </c>
       <c r="D798" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E798" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F798" t="s">
         <v>13</v>
       </c>
       <c r="G798" s="1" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
       <c r="H798" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" t="s">
-        <v>2990</v>
+        <v>2991</v>
       </c>
       <c r="B799" t="s">
         <v>9</v>
       </c>
       <c r="C799" t="s">
         <v>389</v>
       </c>
       <c r="D799" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E799" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F799" t="s">
         <v>13</v>
       </c>
       <c r="G799" s="1" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
       <c r="H799" t="s">
-        <v>2992</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" t="s">
-        <v>2993</v>
+        <v>2994</v>
       </c>
       <c r="B800" t="s">
         <v>9</v>
       </c>
       <c r="C800" t="s">
         <v>393</v>
       </c>
       <c r="D800" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E800" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F800" t="s">
         <v>13</v>
       </c>
       <c r="G800" s="1" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="H800" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="B801" t="s">
         <v>9</v>
       </c>
       <c r="C801" t="s">
         <v>397</v>
       </c>
       <c r="D801" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E801" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F801" t="s">
         <v>13</v>
       </c>
       <c r="G801" s="1" t="s">
-        <v>2997</v>
+        <v>2998</v>
       </c>
       <c r="H801" t="s">
-        <v>2998</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" t="s">
-        <v>2999</v>
+        <v>3000</v>
       </c>
       <c r="B802" t="s">
         <v>9</v>
       </c>
       <c r="C802" t="s">
         <v>401</v>
       </c>
       <c r="D802" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E802" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F802" t="s">
         <v>13</v>
       </c>
       <c r="G802" s="1" t="s">
-        <v>3000</v>
+        <v>3001</v>
       </c>
       <c r="H802" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
       <c r="B803" t="s">
         <v>9</v>
       </c>
       <c r="C803" t="s">
         <v>404</v>
       </c>
       <c r="D803" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E803" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F803" t="s">
         <v>13</v>
       </c>
       <c r="G803" s="1" t="s">
-        <v>3003</v>
+        <v>3004</v>
       </c>
       <c r="H803" t="s">
-        <v>3004</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" t="s">
-        <v>3005</v>
+        <v>3006</v>
       </c>
       <c r="B804" t="s">
         <v>9</v>
       </c>
       <c r="C804" t="s">
         <v>1002</v>
       </c>
       <c r="D804" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E804" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F804" t="s">
         <v>13</v>
       </c>
       <c r="G804" s="1" t="s">
-        <v>3006</v>
+        <v>3007</v>
       </c>
       <c r="H804" t="s">
-        <v>3007</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
       <c r="B805" t="s">
         <v>9</v>
       </c>
       <c r="C805" t="s">
         <v>1006</v>
       </c>
       <c r="D805" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E805" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F805" t="s">
         <v>13</v>
       </c>
       <c r="G805" s="1" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
       <c r="H805" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="B806" t="s">
         <v>9</v>
       </c>
       <c r="C806" t="s">
         <v>1010</v>
       </c>
       <c r="D806" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E806" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F806" t="s">
         <v>13</v>
       </c>
       <c r="G806" s="1" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="H806" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="B807" t="s">
         <v>9</v>
       </c>
       <c r="C807" t="s">
         <v>1014</v>
       </c>
       <c r="D807" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E807" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F807" t="s">
         <v>13</v>
       </c>
       <c r="G807" s="1" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="H807" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
       <c r="B808" t="s">
         <v>9</v>
       </c>
       <c r="C808" t="s">
         <v>1018</v>
       </c>
       <c r="D808" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E808" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F808" t="s">
         <v>13</v>
       </c>
       <c r="G808" s="1" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
       <c r="H808" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
       <c r="B809" t="s">
         <v>9</v>
       </c>
       <c r="C809" t="s">
         <v>1022</v>
       </c>
       <c r="D809" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E809" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F809" t="s">
         <v>13</v>
       </c>
       <c r="G809" s="1" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
       <c r="H809" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
-        <v>3023</v>
+        <v>3024</v>
       </c>
       <c r="B810" t="s">
         <v>9</v>
       </c>
       <c r="C810" t="s">
         <v>1026</v>
       </c>
       <c r="D810" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E810" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F810" t="s">
         <v>13</v>
       </c>
       <c r="G810" s="1" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
       <c r="H810" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="B811" t="s">
         <v>9</v>
       </c>
       <c r="C811" t="s">
         <v>1031</v>
       </c>
       <c r="D811" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E811" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F811" t="s">
         <v>13</v>
       </c>
       <c r="G811" s="1" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
       <c r="H811" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
       <c r="B812" t="s">
         <v>9</v>
       </c>
       <c r="C812" t="s">
         <v>1036</v>
       </c>
       <c r="D812" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E812" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F812" t="s">
         <v>13</v>
       </c>
       <c r="G812" s="1" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
       <c r="H812" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="B813" t="s">
         <v>9</v>
       </c>
       <c r="C813" t="s">
         <v>1040</v>
       </c>
       <c r="D813" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E813" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F813" t="s">
         <v>13</v>
       </c>
       <c r="G813" s="1" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
       <c r="H813" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
       <c r="B814" t="s">
         <v>9</v>
       </c>
       <c r="C814" t="s">
         <v>1044</v>
       </c>
       <c r="D814" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E814" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F814" t="s">
         <v>13</v>
       </c>
       <c r="G814" s="1" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="H814" t="s">
-        <v>3037</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
       <c r="B815" t="s">
         <v>9</v>
       </c>
       <c r="C815" t="s">
         <v>1048</v>
       </c>
       <c r="D815" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E815" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F815" t="s">
         <v>13</v>
       </c>
       <c r="G815" s="1" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
       <c r="H815" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
       <c r="B816" t="s">
         <v>9</v>
       </c>
       <c r="C816" t="s">
         <v>1052</v>
       </c>
       <c r="D816" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E816" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F816" t="s">
         <v>13</v>
       </c>
       <c r="G816" s="1" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
       <c r="H816" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
       <c r="B817" t="s">
         <v>9</v>
       </c>
       <c r="C817" t="s">
         <v>1056</v>
       </c>
       <c r="D817" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E817" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F817" t="s">
         <v>13</v>
       </c>
       <c r="G817" s="1" t="s">
-        <v>3045</v>
+        <v>3046</v>
       </c>
       <c r="H817" t="s">
-        <v>3046</v>
+        <v>3047</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
       <c r="B818" t="s">
         <v>9</v>
       </c>
       <c r="C818" t="s">
         <v>1060</v>
       </c>
       <c r="D818" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E818" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F818" t="s">
         <v>13</v>
       </c>
       <c r="G818" s="1" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
       <c r="H818" t="s">
-        <v>3049</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
-        <v>3050</v>
+        <v>3051</v>
       </c>
       <c r="B819" t="s">
         <v>9</v>
       </c>
       <c r="C819" t="s">
         <v>1064</v>
       </c>
       <c r="D819" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E819" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F819" t="s">
         <v>13</v>
       </c>
       <c r="G819" s="1" t="s">
-        <v>3051</v>
+        <v>3052</v>
       </c>
       <c r="H819" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
       <c r="B820" t="s">
         <v>9</v>
       </c>
       <c r="C820" t="s">
         <v>1068</v>
       </c>
       <c r="D820" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E820" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F820" t="s">
         <v>13</v>
       </c>
       <c r="G820" s="1" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
       <c r="H820" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
       <c r="B821" t="s">
         <v>9</v>
       </c>
       <c r="C821" t="s">
         <v>1072</v>
       </c>
       <c r="D821" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E821" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F821" t="s">
         <v>13</v>
       </c>
       <c r="G821" s="1" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
       <c r="H821" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
       <c r="B822" t="s">
         <v>9</v>
       </c>
       <c r="C822" t="s">
         <v>1076</v>
       </c>
       <c r="D822" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E822" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F822" t="s">
         <v>13</v>
       </c>
       <c r="G822" s="1" t="s">
-        <v>3060</v>
+        <v>3061</v>
       </c>
       <c r="H822" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
       <c r="B823" t="s">
         <v>9</v>
       </c>
       <c r="C823" t="s">
         <v>1080</v>
       </c>
       <c r="D823" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E823" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F823" t="s">
         <v>13</v>
       </c>
       <c r="G823" s="1" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
       <c r="H823" t="s">
-        <v>3064</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
       <c r="B824" t="s">
         <v>9</v>
       </c>
       <c r="C824" t="s">
         <v>1084</v>
       </c>
       <c r="D824" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E824" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F824" t="s">
         <v>13</v>
       </c>
       <c r="G824" s="1" t="s">
-        <v>3066</v>
+        <v>3067</v>
       </c>
       <c r="H824" t="s">
-        <v>3067</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" t="s">
-        <v>3068</v>
+        <v>3069</v>
       </c>
       <c r="B825" t="s">
         <v>9</v>
       </c>
       <c r="C825" t="s">
         <v>1088</v>
       </c>
       <c r="D825" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E825" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F825" t="s">
         <v>13</v>
       </c>
       <c r="G825" s="1" t="s">
-        <v>3069</v>
+        <v>3070</v>
       </c>
       <c r="H825" t="s">
-        <v>3070</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
-        <v>3071</v>
+        <v>3072</v>
       </c>
       <c r="B826" t="s">
         <v>9</v>
       </c>
       <c r="C826" t="s">
         <v>1092</v>
       </c>
       <c r="D826" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E826" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F826" t="s">
         <v>13</v>
       </c>
       <c r="G826" s="1" t="s">
-        <v>3072</v>
+        <v>3073</v>
       </c>
       <c r="H826" t="s">
-        <v>3073</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
-        <v>3074</v>
+        <v>3075</v>
       </c>
       <c r="B827" t="s">
         <v>9</v>
       </c>
       <c r="C827" t="s">
         <v>1096</v>
       </c>
       <c r="D827" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E827" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F827" t="s">
         <v>13</v>
       </c>
       <c r="G827" s="1" t="s">
-        <v>3075</v>
+        <v>3076</v>
       </c>
       <c r="H827" t="s">
-        <v>3076</v>
+        <v>3077</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
       <c r="B828" t="s">
         <v>9</v>
       </c>
       <c r="C828" t="s">
         <v>1100</v>
       </c>
       <c r="D828" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E828" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F828" t="s">
         <v>13</v>
       </c>
       <c r="G828" s="1" t="s">
-        <v>3078</v>
+        <v>3079</v>
       </c>
       <c r="H828" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
-        <v>3080</v>
+        <v>3081</v>
       </c>
       <c r="B829" t="s">
         <v>9</v>
       </c>
       <c r="C829" t="s">
         <v>1104</v>
       </c>
       <c r="D829" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E829" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F829" t="s">
         <v>13</v>
       </c>
       <c r="G829" s="1" t="s">
-        <v>3081</v>
+        <v>3082</v>
       </c>
       <c r="H829" t="s">
-        <v>3082</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
-        <v>3083</v>
+        <v>3084</v>
       </c>
       <c r="B830" t="s">
         <v>9</v>
       </c>
       <c r="C830" t="s">
         <v>1108</v>
       </c>
       <c r="D830" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E830" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F830" t="s">
         <v>13</v>
       </c>
       <c r="G830" s="1" t="s">
-        <v>3084</v>
+        <v>3085</v>
       </c>
       <c r="H830" t="s">
-        <v>3085</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" t="s">
-        <v>3086</v>
+        <v>3087</v>
       </c>
       <c r="B831" t="s">
         <v>9</v>
       </c>
       <c r="C831" t="s">
         <v>1113</v>
       </c>
       <c r="D831" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E831" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F831" t="s">
         <v>13</v>
       </c>
       <c r="G831" s="1" t="s">
-        <v>3087</v>
+        <v>3088</v>
       </c>
       <c r="H831" t="s">
-        <v>3088</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" t="s">
-        <v>3089</v>
+        <v>3090</v>
       </c>
       <c r="B832" t="s">
         <v>9</v>
       </c>
       <c r="C832" t="s">
         <v>1117</v>
       </c>
       <c r="D832" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E832" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F832" t="s">
         <v>13</v>
       </c>
       <c r="G832" s="1" t="s">
-        <v>3090</v>
+        <v>3091</v>
       </c>
       <c r="H832" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
       <c r="B833" t="s">
         <v>9</v>
       </c>
       <c r="C833" t="s">
         <v>1121</v>
       </c>
       <c r="D833" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E833" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F833" t="s">
         <v>13</v>
       </c>
       <c r="G833" s="1" t="s">
-        <v>3093</v>
+        <v>3094</v>
       </c>
       <c r="H833" t="s">
-        <v>3094</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" t="s">
-        <v>3095</v>
+        <v>3096</v>
       </c>
       <c r="B834" t="s">
         <v>9</v>
       </c>
       <c r="C834" t="s">
         <v>1125</v>
       </c>
       <c r="D834" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E834" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F834" t="s">
         <v>13</v>
       </c>
       <c r="G834" s="1" t="s">
-        <v>3096</v>
+        <v>3097</v>
       </c>
       <c r="H834" t="s">
-        <v>3097</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" t="s">
-        <v>3098</v>
+        <v>3099</v>
       </c>
       <c r="B835" t="s">
         <v>9</v>
       </c>
       <c r="C835" t="s">
         <v>1129</v>
       </c>
       <c r="D835" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E835" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F835" t="s">
         <v>13</v>
       </c>
       <c r="G835" s="1" t="s">
-        <v>3099</v>
+        <v>3100</v>
       </c>
       <c r="H835" t="s">
-        <v>3100</v>
+        <v>3101</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" t="s">
-        <v>3101</v>
+        <v>3102</v>
       </c>
       <c r="B836" t="s">
         <v>9</v>
       </c>
       <c r="C836" t="s">
         <v>1133</v>
       </c>
       <c r="D836" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E836" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F836" t="s">
         <v>13</v>
       </c>
       <c r="G836" s="1" t="s">
-        <v>3102</v>
+        <v>3103</v>
       </c>
       <c r="H836" t="s">
-        <v>3103</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" t="s">
-        <v>3104</v>
+        <v>3105</v>
       </c>
       <c r="B837" t="s">
         <v>9</v>
       </c>
       <c r="C837" t="s">
         <v>1137</v>
       </c>
       <c r="D837" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E837" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F837" t="s">
         <v>13</v>
       </c>
       <c r="G837" s="1" t="s">
-        <v>3105</v>
+        <v>3106</v>
       </c>
       <c r="H837" t="s">
-        <v>3106</v>
+        <v>3107</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" t="s">
-        <v>3107</v>
+        <v>3108</v>
       </c>
       <c r="B838" t="s">
         <v>9</v>
       </c>
       <c r="C838" t="s">
         <v>1141</v>
       </c>
       <c r="D838" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E838" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F838" t="s">
         <v>13</v>
       </c>
       <c r="G838" s="1" t="s">
-        <v>3108</v>
+        <v>3109</v>
       </c>
       <c r="H838" t="s">
-        <v>3109</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="B839" t="s">
         <v>9</v>
       </c>
       <c r="C839" t="s">
         <v>1145</v>
       </c>
       <c r="D839" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E839" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F839" t="s">
         <v>13</v>
       </c>
       <c r="G839" s="1" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="H839" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" t="s">
-        <v>3113</v>
+        <v>3114</v>
       </c>
       <c r="B840" t="s">
         <v>9</v>
       </c>
       <c r="C840" t="s">
         <v>1150</v>
       </c>
       <c r="D840" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E840" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F840" t="s">
         <v>13</v>
       </c>
       <c r="G840" s="1" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
       <c r="H840" t="s">
-        <v>3115</v>
+        <v>3116</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" t="s">
-        <v>3116</v>
+        <v>3117</v>
       </c>
       <c r="B841" t="s">
         <v>9</v>
       </c>
       <c r="C841" t="s">
         <v>1154</v>
       </c>
       <c r="D841" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="E841" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="F841" t="s">
         <v>13</v>
       </c>
       <c r="G841" s="1" t="s">
-        <v>3117</v>
+        <v>3118</v>
       </c>
       <c r="H841" t="s">
-        <v>3118</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" t="s">
-        <v>3119</v>
+        <v>3120</v>
       </c>
       <c r="B842" t="s">
         <v>9</v>
       </c>
       <c r="C842" t="s">
         <v>84</v>
       </c>
       <c r="D842" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E842" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F842" t="s">
         <v>23</v>
       </c>
       <c r="G842" s="1" t="s">
-        <v>3122</v>
+        <v>3123</v>
       </c>
       <c r="H842" t="s">
-        <v>3123</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" t="s">
-        <v>3124</v>
+        <v>3125</v>
       </c>
       <c r="B843" t="s">
         <v>9</v>
       </c>
       <c r="C843" t="s">
         <v>88</v>
       </c>
       <c r="D843" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E843" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F843" t="s">
         <v>23</v>
       </c>
       <c r="G843" s="1" t="s">
-        <v>3125</v>
+        <v>3126</v>
       </c>
       <c r="H843" t="s">
-        <v>3126</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" t="s">
-        <v>3127</v>
+        <v>3128</v>
       </c>
       <c r="B844" t="s">
         <v>9</v>
       </c>
       <c r="C844" t="s">
         <v>582</v>
       </c>
       <c r="D844" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E844" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F844" t="s">
         <v>23</v>
       </c>
       <c r="G844" s="1" t="s">
-        <v>3128</v>
+        <v>3129</v>
       </c>
       <c r="H844" t="s">
-        <v>3129</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" t="s">
-        <v>3130</v>
+        <v>3131</v>
       </c>
       <c r="B845" t="s">
         <v>9</v>
       </c>
       <c r="C845" t="s">
         <v>92</v>
       </c>
       <c r="D845" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E845" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F845" t="s">
         <v>13</v>
       </c>
       <c r="G845" s="1" t="s">
-        <v>3131</v>
+        <v>3132</v>
       </c>
       <c r="H845" t="s">
-        <v>3132</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
       <c r="B846" t="s">
         <v>9</v>
       </c>
       <c r="C846" t="s">
         <v>511</v>
       </c>
       <c r="D846" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E846" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F846" t="s">
         <v>23</v>
       </c>
       <c r="G846" s="1" t="s">
-        <v>3134</v>
+        <v>3135</v>
       </c>
       <c r="H846" t="s">
-        <v>3135</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
-        <v>3136</v>
+        <v>3137</v>
       </c>
       <c r="B847" t="s">
         <v>9</v>
       </c>
       <c r="C847" t="s">
         <v>104</v>
       </c>
       <c r="D847" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E847" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F847" t="s">
         <v>13</v>
       </c>
       <c r="G847" s="1" t="s">
-        <v>3137</v>
+        <v>3138</v>
       </c>
       <c r="H847" t="s">
-        <v>3138</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
-        <v>3139</v>
+        <v>3140</v>
       </c>
       <c r="B848" t="s">
         <v>9</v>
       </c>
       <c r="C848" t="s">
         <v>108</v>
       </c>
       <c r="D848" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E848" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F848" t="s">
         <v>13</v>
       </c>
       <c r="G848" s="1" t="s">
-        <v>3140</v>
+        <v>3141</v>
       </c>
       <c r="H848" t="s">
-        <v>3141</v>
+        <v>3142</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" t="s">
-        <v>3142</v>
+        <v>3143</v>
       </c>
       <c r="B849" t="s">
         <v>9</v>
       </c>
       <c r="C849" t="s">
         <v>112</v>
       </c>
       <c r="D849" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E849" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F849" t="s">
         <v>13</v>
       </c>
       <c r="G849" s="1" t="s">
-        <v>3143</v>
+        <v>3144</v>
       </c>
       <c r="H849" t="s">
-        <v>3144</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" t="s">
-        <v>3145</v>
+        <v>3146</v>
       </c>
       <c r="B850" t="s">
         <v>9</v>
       </c>
       <c r="C850" t="s">
         <v>115</v>
       </c>
       <c r="D850" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E850" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F850" t="s">
         <v>13</v>
       </c>
       <c r="G850" s="1" t="s">
-        <v>3146</v>
+        <v>3147</v>
       </c>
       <c r="H850" t="s">
-        <v>3147</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" t="s">
-        <v>3148</v>
+        <v>3149</v>
       </c>
       <c r="B851" t="s">
         <v>9</v>
       </c>
       <c r="C851" t="s">
         <v>119</v>
       </c>
       <c r="D851" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E851" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F851" t="s">
         <v>13</v>
       </c>
       <c r="G851" s="1" t="s">
-        <v>3149</v>
+        <v>3150</v>
       </c>
       <c r="H851" t="s">
-        <v>3150</v>
+        <v>3151</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" t="s">
-        <v>3151</v>
+        <v>3152</v>
       </c>
       <c r="B852" t="s">
         <v>9</v>
       </c>
       <c r="C852" t="s">
         <v>122</v>
       </c>
       <c r="D852" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E852" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F852" t="s">
         <v>13</v>
       </c>
       <c r="G852" s="1" t="s">
-        <v>3152</v>
+        <v>3153</v>
       </c>
       <c r="H852" t="s">
-        <v>3153</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" t="s">
-        <v>3154</v>
+        <v>3155</v>
       </c>
       <c r="B853" t="s">
         <v>9</v>
       </c>
       <c r="C853" t="s">
         <v>126</v>
       </c>
       <c r="D853" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E853" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F853" t="s">
         <v>13</v>
       </c>
       <c r="G853" s="1" t="s">
-        <v>3155</v>
+        <v>3156</v>
       </c>
       <c r="H853" t="s">
-        <v>3156</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
-        <v>3157</v>
+        <v>3158</v>
       </c>
       <c r="B854" t="s">
         <v>9</v>
       </c>
       <c r="C854" t="s">
         <v>130</v>
       </c>
       <c r="D854" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E854" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F854" t="s">
         <v>13</v>
       </c>
       <c r="G854" s="1" t="s">
-        <v>3158</v>
+        <v>3159</v>
       </c>
       <c r="H854" t="s">
-        <v>3159</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
-        <v>3160</v>
+        <v>3161</v>
       </c>
       <c r="B855" t="s">
         <v>9</v>
       </c>
       <c r="C855" t="s">
         <v>134</v>
       </c>
       <c r="D855" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E855" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F855" t="s">
         <v>13</v>
       </c>
       <c r="G855" s="1" t="s">
-        <v>3161</v>
+        <v>3162</v>
       </c>
       <c r="H855" t="s">
-        <v>3162</v>
+        <v>3163</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
-        <v>3163</v>
+        <v>3164</v>
       </c>
       <c r="B856" t="s">
         <v>9</v>
       </c>
       <c r="C856" t="s">
         <v>741</v>
       </c>
       <c r="D856" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E856" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F856" t="s">
         <v>13</v>
       </c>
       <c r="G856" s="1" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="H856" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
       <c r="B857" t="s">
         <v>9</v>
       </c>
       <c r="C857" t="s">
         <v>137</v>
       </c>
       <c r="D857" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E857" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F857" t="s">
         <v>13</v>
       </c>
       <c r="G857" s="1" t="s">
-        <v>3167</v>
+        <v>3168</v>
       </c>
       <c r="H857" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
-        <v>3169</v>
+        <v>3170</v>
       </c>
       <c r="B858" t="s">
         <v>9</v>
       </c>
       <c r="C858" t="s">
         <v>141</v>
       </c>
       <c r="D858" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E858" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F858" t="s">
         <v>13</v>
       </c>
       <c r="G858" s="1" t="s">
-        <v>3170</v>
+        <v>3171</v>
       </c>
       <c r="H858" t="s">
-        <v>3171</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
-        <v>3172</v>
+        <v>3173</v>
       </c>
       <c r="B859" t="s">
         <v>9</v>
       </c>
       <c r="C859" t="s">
         <v>145</v>
       </c>
       <c r="D859" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E859" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F859" t="s">
         <v>13</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>3173</v>
+        <v>3174</v>
       </c>
       <c r="H859" t="s">
-        <v>3174</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" t="s">
-        <v>3175</v>
+        <v>3176</v>
       </c>
       <c r="B860" t="s">
         <v>9</v>
       </c>
       <c r="C860" t="s">
         <v>149</v>
       </c>
       <c r="D860" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E860" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F860" t="s">
         <v>23</v>
       </c>
       <c r="G860" s="1" t="s">
-        <v>3176</v>
+        <v>3177</v>
       </c>
       <c r="H860" t="s">
-        <v>3177</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" t="s">
-        <v>3178</v>
+        <v>3179</v>
       </c>
       <c r="B861" t="s">
         <v>9</v>
       </c>
       <c r="C861" t="s">
         <v>153</v>
       </c>
       <c r="D861" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E861" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F861" t="s">
         <v>23</v>
       </c>
       <c r="G861" s="1" t="s">
-        <v>3179</v>
+        <v>3180</v>
       </c>
       <c r="H861" t="s">
-        <v>3180</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" t="s">
-        <v>3181</v>
+        <v>3182</v>
       </c>
       <c r="B862" t="s">
         <v>9</v>
       </c>
       <c r="C862" t="s">
         <v>760</v>
       </c>
       <c r="D862" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E862" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F862" t="s">
         <v>23</v>
       </c>
       <c r="G862" s="1" t="s">
-        <v>3182</v>
+        <v>3183</v>
       </c>
       <c r="H862" t="s">
-        <v>3183</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" t="s">
-        <v>3184</v>
+        <v>3185</v>
       </c>
       <c r="B863" t="s">
         <v>9</v>
       </c>
       <c r="C863" t="s">
         <v>156</v>
       </c>
       <c r="D863" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E863" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F863" t="s">
         <v>23</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>3185</v>
+        <v>3186</v>
       </c>
       <c r="H863" t="s">
-        <v>3186</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
-        <v>3187</v>
+        <v>3188</v>
       </c>
       <c r="B864" t="s">
         <v>9</v>
       </c>
       <c r="C864" t="s">
         <v>160</v>
       </c>
       <c r="D864" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E864" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="F864" t="s">
         <v>13</v>
       </c>
       <c r="G864" s="1" t="s">
-        <v>3188</v>
+        <v>3189</v>
       </c>
       <c r="H864" t="s">
-        <v>3189</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
-        <v>3190</v>
+        <v>3191</v>
       </c>
       <c r="B865" t="s">
         <v>9</v>
       </c>
       <c r="C865" t="s">
         <v>27</v>
       </c>
       <c r="D865" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E865" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F865" t="s">
         <v>23</v>
       </c>
       <c r="G865" s="1" t="s">
-        <v>3193</v>
+        <v>3194</v>
       </c>
       <c r="H865" t="s">
-        <v>3194</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
       <c r="B866" t="s">
         <v>9</v>
       </c>
       <c r="C866" t="s">
         <v>31</v>
       </c>
       <c r="D866" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E866" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F866" t="s">
         <v>23</v>
       </c>
       <c r="G866" s="1" t="s">
-        <v>3196</v>
+        <v>3197</v>
       </c>
       <c r="H866" t="s">
-        <v>3197</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" t="s">
-        <v>3198</v>
+        <v>3199</v>
       </c>
       <c r="B867" t="s">
         <v>9</v>
       </c>
       <c r="C867" t="s">
         <v>35</v>
       </c>
       <c r="D867" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E867" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F867" t="s">
         <v>13</v>
       </c>
       <c r="G867" s="1" t="s">
-        <v>3199</v>
+        <v>3200</v>
       </c>
       <c r="H867" t="s">
-        <v>3200</v>
+        <v>3201</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" t="s">
-        <v>3201</v>
+        <v>3202</v>
       </c>
       <c r="B868" t="s">
         <v>9</v>
       </c>
       <c r="C868" t="s">
         <v>39</v>
       </c>
       <c r="D868" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E868" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F868" t="s">
         <v>13</v>
       </c>
       <c r="G868" s="1" t="s">
-        <v>3202</v>
+        <v>3203</v>
       </c>
       <c r="H868" t="s">
-        <v>3203</v>
+        <v>3204</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" t="s">
-        <v>3204</v>
+        <v>3205</v>
       </c>
       <c r="B869" t="s">
         <v>9</v>
       </c>
       <c r="C869" t="s">
         <v>43</v>
       </c>
       <c r="D869" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E869" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F869" t="s">
         <v>13</v>
       </c>
       <c r="G869" s="1" t="s">
-        <v>3205</v>
+        <v>3206</v>
       </c>
       <c r="H869" t="s">
-        <v>3206</v>
+        <v>3207</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
       <c r="B870" t="s">
         <v>9</v>
       </c>
       <c r="C870" t="s">
         <v>47</v>
       </c>
       <c r="D870" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E870" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F870" t="s">
         <v>13</v>
       </c>
       <c r="G870" s="1" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="H870" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
       <c r="B871" t="s">
         <v>9</v>
       </c>
       <c r="C871" t="s">
         <v>51</v>
       </c>
       <c r="D871" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E871" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F871" t="s">
         <v>13</v>
       </c>
       <c r="G871" s="1" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="H871" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" t="s">
-        <v>3213</v>
+        <v>3214</v>
       </c>
       <c r="B872" t="s">
         <v>9</v>
       </c>
       <c r="C872" t="s">
         <v>55</v>
       </c>
       <c r="D872" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E872" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F872" t="s">
         <v>13</v>
       </c>
       <c r="G872" s="1" t="s">
-        <v>3214</v>
+        <v>3215</v>
       </c>
       <c r="H872" t="s">
-        <v>3215</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" t="s">
-        <v>3216</v>
+        <v>3217</v>
       </c>
       <c r="B873" t="s">
         <v>9</v>
       </c>
       <c r="C873" t="s">
         <v>59</v>
       </c>
       <c r="D873" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E873" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F873" t="s">
         <v>13</v>
       </c>
       <c r="G873" s="1" t="s">
-        <v>3217</v>
+        <v>3218</v>
       </c>
       <c r="H873" t="s">
-        <v>3218</v>
+        <v>3219</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" t="s">
-        <v>3219</v>
+        <v>3220</v>
       </c>
       <c r="B874" t="s">
         <v>9</v>
       </c>
       <c r="C874" t="s">
         <v>63</v>
       </c>
       <c r="D874" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E874" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F874" t="s">
         <v>13</v>
       </c>
       <c r="G874" s="1" t="s">
-        <v>3220</v>
+        <v>3221</v>
       </c>
       <c r="H874" t="s">
-        <v>3221</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" t="s">
-        <v>3222</v>
+        <v>3223</v>
       </c>
       <c r="B875" t="s">
         <v>9</v>
       </c>
       <c r="C875" t="s">
         <v>84</v>
       </c>
       <c r="D875" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E875" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F875" t="s">
         <v>13</v>
       </c>
       <c r="G875" s="1" t="s">
-        <v>3223</v>
+        <v>3224</v>
       </c>
       <c r="H875" t="s">
-        <v>3224</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" t="s">
-        <v>3225</v>
+        <v>3226</v>
       </c>
       <c r="B876" t="s">
         <v>9</v>
       </c>
       <c r="C876" t="s">
         <v>88</v>
       </c>
       <c r="D876" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E876" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F876" t="s">
         <v>13</v>
       </c>
       <c r="G876" s="1" t="s">
-        <v>3226</v>
+        <v>3227</v>
       </c>
       <c r="H876" t="s">
-        <v>3227</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" t="s">
-        <v>3228</v>
+        <v>3229</v>
       </c>
       <c r="B877" t="s">
         <v>9</v>
       </c>
       <c r="C877" t="s">
         <v>582</v>
       </c>
       <c r="D877" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E877" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F877" t="s">
         <v>13</v>
       </c>
       <c r="G877" s="1" t="s">
-        <v>3229</v>
+        <v>3230</v>
       </c>
       <c r="H877" t="s">
-        <v>3230</v>
+        <v>3231</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" t="s">
-        <v>3231</v>
+        <v>3232</v>
       </c>
       <c r="B878" t="s">
         <v>9</v>
       </c>
       <c r="C878" t="s">
         <v>480</v>
       </c>
       <c r="D878" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E878" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F878" t="s">
         <v>13</v>
       </c>
       <c r="G878" s="1" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="H878" t="s">
-        <v>3233</v>
+        <v>3234</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" t="s">
-        <v>3234</v>
+        <v>3235</v>
       </c>
       <c r="B879" t="s">
         <v>9</v>
       </c>
       <c r="C879" t="s">
         <v>484</v>
       </c>
       <c r="D879" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E879" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F879" t="s">
         <v>23</v>
       </c>
       <c r="G879" s="1" t="s">
-        <v>3235</v>
+        <v>3236</v>
       </c>
       <c r="H879" t="s">
-        <v>3236</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" t="s">
-        <v>3237</v>
+        <v>3238</v>
       </c>
       <c r="B880" t="s">
         <v>9</v>
       </c>
       <c r="C880" t="s">
         <v>488</v>
       </c>
       <c r="D880" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E880" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F880" t="s">
         <v>23</v>
       </c>
       <c r="G880" s="1" t="s">
-        <v>3238</v>
+        <v>3239</v>
       </c>
       <c r="H880" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" t="s">
-        <v>3240</v>
+        <v>3241</v>
       </c>
       <c r="B881" t="s">
         <v>9</v>
       </c>
       <c r="C881" t="s">
         <v>493</v>
       </c>
       <c r="D881" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="E881" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="F881" t="s">
         <v>23</v>
       </c>
       <c r="G881" s="1" t="s">
-        <v>3241</v>
+        <v>3242</v>
       </c>
       <c r="H881" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
       <c r="B882" t="s">
         <v>9</v>
       </c>
       <c r="C882" t="s">
         <v>10</v>
       </c>
       <c r="D882" t="s">
-        <v>3244</v>
+        <v>3245</v>
       </c>
       <c r="E882" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
       <c r="F882" t="s">
         <v>13</v>
       </c>
       <c r="G882" s="1" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
       <c r="H882" t="s">
-        <v>3247</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
       <c r="B883" t="s">
         <v>9</v>
       </c>
       <c r="C883" t="s">
         <v>22</v>
       </c>
       <c r="D883" t="s">
-        <v>3244</v>
+        <v>3245</v>
       </c>
       <c r="E883" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
       <c r="F883" t="s">
         <v>13</v>
       </c>
       <c r="G883" s="1" t="s">
-        <v>3249</v>
+        <v>3250</v>
       </c>
       <c r="H883" t="s">
-        <v>3250</v>
+        <v>3251</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>