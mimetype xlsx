--- v0 (2025-10-15)
+++ v1 (2026-05-02)
@@ -54,3708 +54,3708 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10297</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Miguel Roberto do Amaral</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/10297/plc_2018_1.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/10297/plc_2018_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de taxa diversa sobre divisível de utilização de veículo público de transporte coletivo, e dá outras providências.</t>
   </si>
   <si>
     <t>10298</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/10298/plc_2018_2.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/10298/plc_2018_2.pdf</t>
   </si>
   <si>
     <t>Regulamenta as datas para vencimento de alvarás e licenças municipais no exercício de 2019, concede descontos, e dá outras providências.</t>
   </si>
   <si>
     <t>10299</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/10299/plc_2018_3.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/10299/plc_2018_3.pdf</t>
   </si>
   <si>
     <t>Regulamenta dispositivos do Código Tributário Municipal, reorganiza lançamentos, define regras de composição do Imposto Predial Territorial Urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/673/ple-01-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/673/ple-01-2018.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/674/ple-02-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/674/ple-02-2018.pdf</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/677/ple-03-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/677/ple-03-2018.pdf</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/678/ple-04-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/678/ple-04-2018.pdf</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/680/brn3c2af4e2196e_0000059899.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/680/brn3c2af4e2196e_0000059899.pdf</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/681/ple-06-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/681/ple-06-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a fretar ônibus para o transporte de agricultores familiares, a fim de participarem de visita técnica ao Show Rural, e dá outras providências.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/682/ple-07-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/682/ple-07-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a custear despesas decorrentes de taxa de inscrição para o CONCURSO MISS PARANÁ BE EMOTION 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/683/ple-08-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/683/ple-08-2018.pdf</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/684/ple-09-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/684/ple-09-2018.pdf</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/685/ple-10-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/685/ple-10-2018.pdf</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/691/ple-12-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/691/ple-12-2018.pdf</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/693/ple-13-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/693/ple-13-2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §2º do artigo 1° da Lei Municipal nº 3.061/2017, de 05 de dezembro de 2017.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/694/brn3c2af4e2196e_0000059989.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/694/brn3c2af4e2196e_0000059989.pdf</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/697/ple-16-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/697/ple-16-2018.pdf</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/734/ple_18_2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/734/ple_18_2018.pdf</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/735/ple_19_2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/735/ple_19_2018.pdf</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/740/ple-20-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/740/ple-20-2018.pdf</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/742/ple-22-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/742/ple-22-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a moradia de servidores em imóveis próprios municipais ou em imóveis utilizados para a prestação de serviços públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/743/ple-23-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/743/ple-23-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a outorgar a Cessão de Uso de imóvel a APASUR: ASSOCIAÇÃO DE PAIS E AMIGOS DOS SURDOS, DEFICIENTES AUDITIVOS, CEGOS E DEFICIENTES VISUAIS DO CENTRO DO PARANÁ, e dá outras providências.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/744/ple-24-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/744/ple-24-2018.pdf</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/747/ple-25-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/747/ple-25-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Ivaiporã/PR a celebrar CONVÊNIO PARA A CONCESSÃO DE EMPRÉSTIMOS E/OU FINANCIAMENTOS COM PAGAMENTO MEDIANTE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO COM A COOPERATIVA DE CRÉDITO RURAL COM INTERAÇÃO SOLIDÁRIA UNIÃO DOS VALES - CRESOL UNIÃO DOS VALES, e dá outras providências.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/750/ple-26-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/750/ple-26-2018.pdf</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/751/ple-27-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/751/ple-27-2018.pdf</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/757/ple-28-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/757/ple-28-2018.pdf</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/758/ple-29-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/758/ple-29-2018.pdf</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/760/ple-30-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/760/ple-30-2018.pdf</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/762/ple-31-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/762/ple-31-2018.pdf</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/767/ple-32-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/767/ple-32-2018.pdf</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/768/ple-33-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/768/ple-33-2018.pdf</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/770/ple-34-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/770/ple-34-2018.pdf</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/771/ple-35-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/771/ple-35-2018.pdf</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/772/ple-36-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/772/ple-36-2018.pdf</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/774/ple-37-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/774/ple-37-2018.pdf</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/776/ple-38-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/776/ple-38-2018.pdf</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/778/ple-39-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/778/ple-39-2018.pdf</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/780/ple-40-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/780/ple-40-2018.pdf</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/787/ple-41-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/787/ple-41-2018.pdf</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/788/ple-42-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/788/ple-42-2018.pdf</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/789/ple-43-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/789/ple-43-2018.pdf</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/790/ple-44-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/790/ple-44-2018.pdf</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/792/ple-45-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/792/ple-45-2018.pdf</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/796/ple-46-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/796/ple-46-2018.pdf</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/797/ple-47-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/797/ple-47-2018.pdf</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/798/ple_49_2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/798/ple_49_2018.pdf</t>
   </si>
   <si>
     <t>Confere nova relação ao parágrafo único do art. 1° da Lei 1.940/2011, e dá outras providências.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/799/ple-50-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/799/ple-50-2018.pdf</t>
   </si>
   <si>
     <t>RATIFICA a ATA da Assembleia Geral para extinção de CONSÓRCIO PUBLICO INTERMUNICIPAL DE INFRAESTURA E DESENVOLVIMENTO URBANO DA REGIÃO DE IVAIPORÃ – CINDIVA, entre o Município de Ivaiporã, de Jardim Alegre, de São Pedro do Ivaí, de Marumbi, de Arapuã, de São João do Ivaí, de Cruzmaltina, de Bom Sucesso, de Faxinal, de Godoy Moreira, de Ariranha do Ivaí.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/800/ple-51-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/800/ple-51-2018.pdf</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/801/ple-52-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/801/ple-52-2018.pdf</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/802/ple-53-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/802/ple-53-2018.pdf</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Marcelo dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/803/ple-54-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/803/ple-54-2018.pdf</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/804/ple-56-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/804/ple-56-2018.pdf</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/805/ple-59-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/805/ple-59-2018.pdf</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/806/ple-60-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/806/ple-60-2018.pdf</t>
   </si>
   <si>
     <t>Abre um Credito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/807/ple-61-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/807/ple-61-2018.pdf</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/808/ple-62-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/808/ple-62-2018.pdf</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/810/ple-63-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/810/ple-63-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a apoiar financeiramente a IVAIPORÃ FUTSAL – AFIVA, e dá outras providências.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/811/ple-64-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/811/ple-64-2018.pdf</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/812/ple-65-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/812/ple-65-2018.pdf</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/814/ple-66-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/814/ple-66-2018.pdf</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/816/ple-68-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/816/ple-68-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Ivaiporã a celebrar convênio com a HENORA A. GASPAROTO BUIM GRADUAÇÃO E PÓS GRADUAÇÃO – ME (EAD – UNICESUMAR), e dá outras providências.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/817/ple-70-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/817/ple-70-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Ivaiporã/PR a celebrar CONVÊNIO PARA A CONCESSÃO DE EMPRÉSTIMOS E/OU FINANCIAMENTOS COM PAGAMENTO MEDIANTE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO COM A COOPERATIVA DE CRÉDITO, POUPANÇA E INVESTIMENTO VALOR SUSTENTÁVEL PR/SP – SICREDI VALOR SUSTENTÁVEL PR/SP, e dá outras providências</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/818/ple-71-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/818/ple-71-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reenquadramento do cargo de provimento efetivo de MOTORISTA DE TRANSPORTE ESCOLAR, e dá outras providências.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/819/ple-72-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/819/ple-72-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a apoiar a realização do FESTIVAL DO CAFÉ DE JACUTINGA, e dá outras providências.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/821/ple-73-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/821/ple-73-2018.pdf</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/822/ple-74-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/822/ple-74-2018.pdf</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/823/ple-75-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/823/ple-75-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Ivaiporã/PR a receber em forma de DOAÇÃO SEM ÔNUS, o imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/825/ple-76-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/825/ple-76-2018.pdf</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/826/ple-77-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/826/ple-77-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Ivaiporã/PR a celebrar Convênio com o SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE IVAIPORÃ/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/828/ple-78-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/828/ple-78-2018.pdf</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/829/ple-79-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/829/ple-79-2018.pdf</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/830/ple-80-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/830/ple-80-2018.pdf</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/832/ple-81-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/832/ple-81-2018.pdf</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/839/ple-82-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/839/ple-82-2018.pdf</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/840/ple-83-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/840/ple-83-2018.pdf</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/842/ple-84-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/842/ple-84-2018.pdf</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/843/ple-85-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/843/ple-85-2018.pdf</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/844/ple-86-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/844/ple-86-2018.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/845/ple-88-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/845/ple-88-2018.pdf</t>
   </si>
   <si>
     <t>Desafeta do domínio público o bem que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/846/ple-90-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/846/ple-90-2018.pdf</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/847/ple-91-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/847/ple-91-2018.pdf</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/848/ple-92-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/848/ple-92-2018.pdf</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/849/ple-93-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/849/ple-93-2018.pdf</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/850/ple-94-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/850/ple-94-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Ivaiporã a celebrar convênio com a SOCIEDADE EDUCACIONAL LEONARDO DA VINCI S/S LTDA (UNIASSELVI), e dá outras providências.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/851/ple-95-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/851/ple-95-2018.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Lei Municipal nº 2.872/2016, modificando a nomenclatura da Diretoria Municipal de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/852/ple-96-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/852/ple-96-2018.pdf</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/853/ple-97-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/853/ple-97-2018.pdf</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/854/ple-98-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/854/ple-98-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Setor de Recursos Humanos a adotar procedimentos quanto aos servidores celetistas, em face da ADI 1.721-3, que declarou inconstitucional o § 2º do art. 453 da CLT.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/855/ple-99-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/855/ple-99-2018.pdf</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/856/ple-100-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/856/ple-100-2018.pdf</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/857/ple-101-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/857/ple-101-2018.pdf</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/858/ple-102-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/858/ple-102-2018.pdf</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/859/ple-103-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/859/ple-103-2018.pdf</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/860/ple-104-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/860/ple-104-2018.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal de Ivaiporã – REFIS IVAIPORÃ 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/861/ple-105-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/861/ple-105-2018.pdf</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/862/ple-106-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/862/ple-106-2018.pdf</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/863/ple-107-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/863/ple-107-2018.pdf</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/864/ple-108-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/864/ple-108-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Créditos Adicionais   suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/865/ple-109-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/865/ple-109-2018.pdf</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/869/ple-110-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/869/ple-110-2018.pdf</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/871/ple-111-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/871/ple-111-2018.pdf</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/876/ple-112-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/876/ple-112-2018.pdf</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/877/ple-113-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/877/ple-113-2018.pdf</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/879/ple-115-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/879/ple-115-2018.pdf</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/880/ple-116-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/880/ple-116-2018.pdf</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/881/ple-117-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/881/ple-117-2018.pdf</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/882/ple-118-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/882/ple-118-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o uso de veículos da frota municipal em horários adversos ao expediente de trabalho para atendimento de crianças acolhidas na Casa Lar, e dá outras providências.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/883/ple-119-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/883/ple-119-2018.pdf</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/884/ple-120-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/884/ple-120-2018.pdf</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/885/ple-121-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/885/ple-121-2018.pdf</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/887/ple-123-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/887/ple-123-2018.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/888/ple-125-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/888/ple-125-2018.pdf</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/889/ple-126-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/889/ple-126-2018.pdf</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/890/ple-127-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/890/ple-127-2018.pdf</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/891/ple-128-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/891/ple-128-2018.pdf</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/892/ple-129-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/892/ple-129-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Uso de Bem Público Móvel e dá outras providências.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/893/ple-130-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/893/ple-130-2018.pdf</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/894/ple-131-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/894/ple-131-2018.pdf</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/895/ple-132-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/895/ple-132-2018.pdf</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/896/ple-133-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/896/ple-133-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política de Incentivo e Desenvolvimento Empresarial, visando estimular a geração do emprego e renda, suprir aos setores deficientes da cadeia produtiva de serviços no âmbito Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/901/ple-135-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/901/ple-135-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária do Município de Ivaiporã, Estado do Paraná, para o exercício financeiro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/903/ple-136-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/903/ple-136-2018.pdf</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/905/ple-137-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/905/ple-137-2018.pdf</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/906/ple-138-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/906/ple-138-2018.pdf</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/907/ple-139-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/907/ple-139-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a apoiar a realização das festividades em comemoração ao 57° ANIVERSÁRIO DO MUNICÍPIO DE IVAIPORÃ/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/909/ple-140-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/909/ple-140-2018.pdf</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/911/ple-141-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/911/ple-141-2018.pdf</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/912/ple-143-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/912/ple-143-2018.pdf</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/913/ple-144-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/913/ple-144-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Ivaiporã/PR a celebrar convênio com o INSTITUTO FEDERAL DO PARANÁ, e dá outras providências.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/915/ple-145-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/915/ple-145-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de exploração de espaço para a veiculação de informativos, avisos de utilidade pública e propagandas de estabelecimentos comerciais no interior dos ônibus do transporte coletivo municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/925/ple-146-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/925/ple-146-2018.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Municipal nº 2.649 de 24 de junho de 2015, a qual aprova o Plano Municipal de Educação - PME, em conformidade com o que dispõe o Titulo V Art. 174 da Lei Orgânica do Município de Ivaiporã/PR - LOM e dá outras providências</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/929/ple-147-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/929/ple-147-2018.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo X (manual e descrição de cargos) da Lei 1.269, de 16 maio de 2005, que institui o Plano de Cargos e Salários dos Funcionários Públicos de Ivaiporã, especificamente, sobre atribuições ao cargo de Fiscal Tributário, e dá outras providências</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/931/ple-148-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/931/ple-148-2018.pdf</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/933/ple-149-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/933/ple-149-2018.pdf</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/934/ple-150-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/934/ple-150-2018.pdf</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/935/ple-151-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/935/ple-151-2018.pdf</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/936/ple-152-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/936/ple-152-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a doar mediante ônus de construção, através de concorrência pública, imóvel de propriedade do município, e dá outras providências.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/937/ple-153-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/937/ple-153-2018.pdf</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/938/ple-154-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/938/ple-154-2018.pdf</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/939/ple-155-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/939/ple-155-2018.pdf</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/940/ple-156-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/940/ple-156-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Ivaiporã/PR a celebrar convênio com a MITRA DIOCESANA DE APUCARANA – PARÓQUIA NOSSA SENHORA DE LOURDES DE JACUTINGA, e dá outras providências.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/941/ple-157-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/941/ple-157-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Departamento Municipal de Assistência Social a regulamentar o “Baile da Terceira Idade” e dá outras providências.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/942/ple-158-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/942/ple-158-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Ivaiporã/PR a celebrar CONVÊNIO PARA A CONCESSÃO DE EMPRÉSTIMOS E/OU FINANCIAMENTOS COM PAGAMENTO MEDIANTE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO COM O BANCO DO BRASIL S/A, e dá outras providências.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/943/ple-159-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/943/ple-159-2018.pdf</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Ivaiporã/PR, através do Departamento Municipal de Assistência Social, a adquirir passagens aéreas para palestrante, e dá outras providências.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/945/ple-161-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/945/ple-161-2018.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Lei Municipal nº 2.872/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/947/ple-162-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/947/ple-162-2018.pdf</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/948/ple-163-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/948/ple-163-2018.pdf</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/953/ple-164-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/953/ple-164-2018.pdf</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/955/ple-165-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/955/ple-165-2018.pdf</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/957/ple-166-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/957/ple-166-2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1° da Lei Municipal nº 3.138, de 15 de maio de 2018.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/958/ple-167-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/958/ple-167-2018.pdf</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/960/ple-168-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/960/ple-168-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a apoiar a realização da 1ª EXPOIND – EXPOSIÇÃO DAS INDÚSTRIAS DE IVAIPORÃ, e dá outras providências.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/961/ple-169-2.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/961/ple-169-2.pdf</t>
   </si>
   <si>
     <t>Estima Receita e Fixa a Despesa do Município de Ivaiporã, Estado do Paraná, para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/962/ple-171-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/962/ple-171-2018.pdf</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/964/ple-172-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/964/ple-172-2018.pdf</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/972/ple-173-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/972/ple-173-2018.pdf</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/973/ple-174-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/973/ple-174-2018.pdf</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/975/ple-175-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/975/ple-175-2018.pdf</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/977/ple-176-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/977/ple-176-2018.pdf</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/978/ple-179-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/978/ple-179-2018.pdf</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/980/ple-180-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/980/ple-180-2018.pdf</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/983/ple-181-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/983/ple-181-2018.pdf</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/984/ple-182-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/984/ple-182-2018.pdf</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/985/ple-183-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/985/ple-183-2018.pdf</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/986/ple-184-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/986/ple-184-2018.pdf</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/987/ple-185-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/987/ple-185-2018.pdf</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/989/ple-186-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/989/ple-186-2018.pdf</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/990/ple-187-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/990/ple-187-2018.pdf</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/991/ple-188-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/991/ple-188-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Ivaiporã a celebrar convênio com a UNILEYA EDITORA E CURSOS S.A, e dá outras providências.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/992/ple-189-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/992/ple-189-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Ivaiporã/PR a celebrar Termo de Cooperação Técnica com a Empresa LIZ SERVIÇOS ONLINE LTDA, e dá outras providências.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/993/ple-190-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/993/ple-190-2018.pdf</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/994/ple_191_2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/994/ple_191_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Ivaiporã/PR a celebrar convênio com a FUNDAÇÃO DE DESENVOLVIMENTO EDUCACIONAL E CULTURAL DO SISTEMA DE CRÉDITO COOPERATIVO - FUNDAÇÃO SICREDI, e dá outras providências.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/995/ple-192-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/995/ple-192-2018.pdf</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/996/ple-193-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/996/ple-193-2018.pdf</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/997/ple-194-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/997/ple-194-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização Sistêmica do Controle Interno do Município de Ivaiporã, e dá outras providências.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/998/ple-195-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/998/ple-195-2018.pdf</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/999/ple-196-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/999/ple-196-2018.pdf</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Nando Dorta</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6082/pll-01-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6082/pll-01-2018.pdf</t>
   </si>
   <si>
     <t>Concede recomposição aos subsídios  dos Vereadores da Câmara Municipal de Ivaiporã relativa a inflação acumulada no ano 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>Éder Bueno</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6083/pll-02-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6083/pll-02-2018.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos vencimentos dos servidores do Poder Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
     <t>Nando Dorta, Alex Papin, Éder Bueno, Hélio Barros, Sabão - Edivaldo Montanheri, Sueli Gevert, Zé do Bar</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6084/pll-03-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6084/pll-03-2018.pdf</t>
   </si>
   <si>
     <t>Altera o nome do Terminal Rodoviário Intermunicipal e o Terminal de Mobilidade Urbana, nesta cidade de Ivaiporã Estado do Paraná, para complexo Rodoviário Celestino Alves de Souza, e dá outras providências.</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
     <t>Marcelo Reis</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6085/pll-04-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6085/pll-04-2018.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Escola Municipal Dom João VI, localizada no Distrito de Santa Barbara, nesta cidade de Ivaiporã, Estado do Paraná, para Escola Municipal Professora Adrana Menegon Maximiano, e dá outras providências.</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6086/pll-05-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6086/pll-05-2018.pdf</t>
   </si>
   <si>
     <t>Denomina como Praça Paulino Crocetta, imóvel situado na Vila Santa Maria, nesta cidade de Ivaiporã, estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
     <t>Sabão - Edivaldo Montanheri</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6087/pll-06-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6087/pll-06-2018.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Pesca no Município de Ivaiporã, Estado do Paraná, a ser comemorada anualmente, na semana da páscoa, e dá outras providências.</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6088/pll-07-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6088/pll-07-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal de Ivaiporã-Pr, a celebrar Convênio para a concessão de Empréstimo Mediante Consignação em Folha de Pagamento com a Cooperativa de Crédito, Poupança e Poupança e Investimento Valor Sustentável PR-SP Sicrédi Valor Sustentável PR-SP, e dá outras providências.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6089/pll-08-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6089/pll-08-2018.pdf</t>
   </si>
   <si>
     <t>Altera o nome das Ruas ''A'' ''B'' ''C'' ''D'' ''E''  e ''F'', do Jardim Casa Grande IV, neste Município de Ivaiporã, Estado do Paraná.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6090/pll-09-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6090/pll-09-2018.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a ATAFI - ASSOCIAÇÃO DE TIRO COM ARCO E FLECHA DE IVAIPORÃ, e dá outras providências.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
     <t>Sueli Gevert</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6091/pll-10-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6091/pll-10-2018.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha ''SETEMBRO AMARELO'''', e o Dia Municipal de Prevenção ao Suicídio no Calendário Oficial do Município de Ivaiporã-Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Sabão - Edivaldo Montanheri, Éder Bueno, Zé do Bar</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6092/pll-11-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6092/pll-11-2018.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua Ucrânia, Bairro Jardim Europa, neste Município de Ivaiporã, Estado do Paraná.</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6093/pll-12-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6093/pll-12-2018.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua Cristo Redentor, no Jardim Guanabara II, neste Município de Ivaiporã, Estado do Paraná.</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>Hélio Barros</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6094/pll-13-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6094/pll-13-2018.pdf</t>
   </si>
   <si>
     <t>Denomina a Praça localizada no Jardim Casa Grande III, neste Município de Ivaiporã, Estado do Paraná, para Praça ''FRANCISCO DOS SANTOS ANDREIS''.</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>DENOMINA E RECONHECE A FAIXA DE DOMÍNIO DA ESTRADA RURAL CONTRAFORTE N° 9, LOCALIZADA NA GLEBA PINDAUVA, SECÇÃO ''C'', 4ª PARTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7997</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Éder Bueno, Nando Dorta</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7997/projeto_de_decreto_01-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7997/projeto_de_decreto_01-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a fretar ônibus para transporte de agricultores familiares, a fim de participarem de visita técnica ao Show Rural, e dá outras providências.</t>
   </si>
   <si>
     <t>7996</t>
   </si>
   <si>
     <t>Alex Papin</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7996/projeto_de_decreto_02-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7996/projeto_de_decreto_02-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, Estado do Paraná, ao Senhor Seizi Kawano.</t>
   </si>
   <si>
     <t>7995</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7995/projeto_de_decreto_04-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7995/projeto_de_decreto_04-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, Estado do Paraná, ao senhor Augusto Martins de Andrade.</t>
   </si>
   <si>
     <t>7994</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7994/projeto_de_decreto_05-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7994/projeto_de_decreto_05-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, estado do Paraná, ao Senhor Benedicto Aparecido de Oliveira.</t>
   </si>
   <si>
     <t>7993</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7993/projeto_de_decreto_06-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7993/projeto_de_decreto_06-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, Estado do Paraná, ao Senhor Renato de Oliveira.</t>
   </si>
   <si>
     <t>7992</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7992/projeto_de_decreto_07-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7992/projeto_de_decreto_07-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, Estado do Paraná, a senhora Vitória Maria Montenegro Holzmann.</t>
   </si>
   <si>
     <t>7991</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7991/projeto_de_decreto_08-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7991/projeto_de_decreto_08-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, Estado do Paraná, ao Senhor Joatan Marcos de Carvalho.</t>
   </si>
   <si>
     <t>7990</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7990/projeto_de_decreto_09-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7990/projeto_de_decreto_09-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, Estado do Paraná, ao Senhor João Marques.</t>
   </si>
   <si>
     <t>7989</t>
   </si>
   <si>
     <t>Ailton Stipp, Alex Papin, Éder Bueno, Hélio Barros, Marcelo Reis, Nando Dorta, Sabão - Edivaldo Montanheri, Zé do Bar</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7989/projeto_de_decreto_10-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7989/projeto_de_decreto_10-2018.pdf</t>
   </si>
   <si>
     <t>Referenda autorização ao Município de Ivaiporã, Estado do Paraná, para receber em forma de permuta a quantidade de 1000 (um mil) caminhões de Cascalho, pelo serviço de 30 (trinta) horas máquinas do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>7988</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7988/projeto_de_decreto_11-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7988/projeto_de_decreto_11-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito de Ivaiporã, Estado do Paraná, ao Capitão Elio Boing.</t>
   </si>
   <si>
     <t>7985</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7985/projeto_de_decreto_12-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7985/projeto_de_decreto_12-2018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, Estado do Paraná, ao senhor Pedro Ferreira.</t>
   </si>
   <si>
     <t>7984</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7984/projeto_de_decreto_13-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7984/projeto_de_decreto_13-2018.pdf</t>
   </si>
   <si>
     <t>Referenda a doação de móveis ao Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>7983</t>
   </si>
   <si>
     <t>Ailton Stipp, Hélio Barros, Sueli Gevert</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7983/projeto_de_decreto_14-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7983/projeto_de_decreto_14-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Prestações de Contas do Poder Executivo do Município de Ivaiporã, Estado do Paraná, referente ao exercício financeiro do ano de 2017.</t>
   </si>
   <si>
     <t>7982</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7982/projeto_de_decreto_15-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7982/projeto_de_decreto_15-2018.pdf</t>
   </si>
   <si>
     <t>Referenda autorização ao Município de Ivaiporã, Estado do Paraná, para receber em forma de permuta a quantidade de 500 (quinhentos) caminhões de Cascalho, pelo serviço de 50 (cinquenta) horas máquina do Município de Ivaiporã, e dá outras providências.</t>
   </si>
   <si>
     <t>7981</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7981/projeto_de_decreto_16-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7981/projeto_de_decreto_16-2018.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, para a Companhia de Santos Reis "Ireno Custódio Teixeira", e dá outras providências.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/3973/pr_1_2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/3973/pr_1_2018.pdf</t>
   </si>
   <si>
     <t>: Dispõe sobre o Instrumento da Programação Financeira e cronograma mensal da despesa para o Legislativo Municipal referente ao exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>Éder Bueno, Nando Dorta, Sabão - Edivaldo Montanheri, Sueli Gevert</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/3974/pr_2_2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/3974/pr_2_2018.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Resolução Legislativa n°6/2015, que dispõe sobre o Plano de Cargos, Carreira e Salários dos Servidores da Câmara do Município de Ivaiporã, Estado do Paraná.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/3975/pr_3_2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/3975/pr_3_2018.pdf</t>
   </si>
   <si>
     <t>Institui o TÍTULO DE CONSAGRAÇÃO PÚBLICA MUNICIPAL a ser conferido, mediante diploma, pela Câmara Municipal de Ivaiporã, à pessoa jurídica que, no ano imediatamente anterior, realizar relevantes serviços à comunidade.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6923/indicacao_no_01-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6923/indicacao_no_01-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a implantação de pedras irregulares na Rua Tamandaré, localizada no Jardim Alvorada; nas Ruas General Osório, Joaquim Nabuco e Júlio Guerra, localizadas no Jardim Luiz XV; e nas Ruas Bangú e Cristo Redentor, localizadas no Jardim Guanabara II, com a finalidade de melhorar a qualidade de vida dos munícipes. Realize a Limpeza do terreno baldio ao lado do Colégio Estadual Antônio Diniz Pereira, e adote em todo município a padronização ecológica em lotes vagos, exigindo que os proprietários plantem grama nos terrenos que não tem construção, ou implantem hortas comunitárias, como medida de diminuição dos focos de dengue, e asseio do município. Eleve o Redutor de Velocidades localizado na Avenida Souza Naves, defronte a Clínica COTI. Analise a viabilidade de implantação de uma caixa de contenção de água, na Rua São Luiz, localizada na Vila São Jorge. Providencie recapeamento asfáltico nas Ruas São Luiz e Sergipe, localizadas na Vila São Jorge.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6961/indicacao_no_02-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6961/indicacao_no_02-2018.pdf</t>
   </si>
   <si>
     <t>Providencie melhorias com máquina e cascalho na Rua Suburbana, subindo o Canil Municipal, pois os moradores estão tendo dificuldade para transitar._x000D_
 Providencie melhorias na Iluminação Pública, bem como poda das arvores, na Rua Duque de Caxias, localizada no Bairro Jardim Itapoá, pois as arvores estão tapando os postes luz. Analise a implantação de pedras irregular na Rua Guaraniaçu, localizada no Jardim Paraná, pois os moradores estão tendo dificuldade para transitar. Providencie a poda das arvores na Rua Apucarana, no Bairro Santa Maria, pois os galhos estão atrapalhando as fiações de postes de Iluminação Pública.Providencie a troca de lâmpadas queimadas, na Rua Arapongas próximo ao n° 580, no Centro da cidade, pois os moradores reclamam que a rua se encontra muito escura, correndo o risco de roubo. Analise a viabilidade de implantação de asfalto e galerias nas Ruas Joaquim Nabuco, e Duque de Caxias localizadas no Bairro João XXIII que se encontram sem asfalto, para melhor...</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
     <t>Ailton Stipp</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6962/indicacao_no_03-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6962/indicacao_no_03-2018.pdf</t>
   </si>
   <si>
     <t>Realize a construção (implantação) de uma pista de caminhada ao redor do pátio de máquinas do antigo IBC localizado na Vila Nova Porã; Realize o cascalhamento na estrada que liga a Vila Nova Porã, até o "Cinco Encruzo". Providencie a implantação de pedras irregulares na Rua Tijuca, Localizada no jardim Guanabara II; Providencie a implantação de pedras irregulares na rua vereador HELIO MATIAS, localizado na vila nova porá próximo a APAC, com a finalidade de melhoria aos moradores. Realize a construção de um campo de bocha e um de malha, no antigo campo do ARAÇA, localizado no jardim Luiz xv ao lado da academia da terceira idade. Já que o campo da quela localidade foi desativado.</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6964/indicacao_no_04-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6964/indicacao_no_04-2018.pdf</t>
   </si>
   <si>
     <t>Providencie um estudo para reimplantação de pedras irregulares, na Rua Romário Martins, localizada no Jardim Luiz XV, próximo ao n° 600, neste local houve o afundamento de solo, e quando chove a agua empoça gerando muitos transtornos para os moradores; Realize a limpeza, desentupimento e lacre dos bueiros (bocas de lobo), da Rua Paulista, Localizada na Vila João XXIII, bem como analisar a possibilidade de implantação de mais bueiros (bocas de lobo). Analise a viabilidade de implantação de uma ponte para travessia, ligando a Rua Benjamin Constant, localizada na Vila João XXIII, a_x000D_
 creche José Fiorin.</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6967/indicacao_no_05-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6967/indicacao_no_05-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a colocação de uma lombada na Avenida Espanha — Jardim Europa, próximo ao número três, pois diversos motoristas não respeitam o limite de velocidade e colocam em risco de acidente os moradores das proximidades e demais pessoas que trafegam no local. Providencie melhorias na iluminação da quadra de esportes de Jacutinga, pois a mesma encontra-se com luzes queimadas, dificultando a visibilidade dos frequentadores.</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6969/indicacao_no_06-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6969/indicacao_no_06-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a limpeza da Rua Augusto Urbanski, próximo ao Detran, pois a mesma encontra-se com uma grande quantidade de mato, facilitando a proliferação de animais peçonhentos.</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6972/indicacao_no_07-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6972/indicacao_no_07-2018.pdf</t>
   </si>
   <si>
     <t>Realize o desentupimento e colocação da tampa na boca de lobo da Rua Diva Proença, esquina com a Rua Sertanópolis.</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6973/indicacao_no_08-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6973/indicacao_no_08-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a readequação e revitalização da Praça, Localizada defronte a loja El Cid, com a finalidade de melhorar a qualidade de vida dos munícipes._x000D_
 Construção de uma Capela Mortuária, na Vila João XXIII, para atender os munícipes deste e dos demais bairros adjacentes. Implante pedras irregulares na Rua Pires, localizada na Vila Nova Porã. Realize recape asfáltico na Rua Pará, localizada na Vila Bom Jardim, esquina com a Rua Placídio_x000D_
 Miranda. Construção de um CMEI para atender a população das Vilas Santa Maria e Santa luzia, bem como os bairros Luiz XV e Bosque da Saúde._x000D_
 Implante um Campo de Futebol Suíço, para atender a população das Vilas Santa Maria e Santa luzia, bem como os bairros Luiz XV e Bosque da Saúde._x000D_
 Passar a máquina e cascalhar a Rua Fluminense, localizada no Jardim Guanabara II, devido as fortes chuvas esta rua encontra-se em péssimas condições_x000D_
 de conservação.Pavimentação poliédrica da Rua Mauá, localizada no Distrito de Santa Barbara.</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6975/indicacao_no_09-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6975/indicacao_no_09-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a construção de uma área coberta no Cemitério Municipal, para que os munícipes possam se despedir de seus entes queridos nos dias de_x000D_
 chuva. Realize reparos no calçamento ao redor do Cemitério Municipal, na Rua Alvorada, localizada na Vila Monte Castelo, pois o local se encontra em_x000D_
 uma situação precária. Implante uma ATI (Academia da Terceira Idade) Praça Milton Pirolo, próximo ao Colégio Estadual Barão do Cerro Azul. Realize melhorias na iluminação pública da Praça Milton Piloro, próximo ao Colégio Estadual Barão do Cerro Azul, pois os moradores da região utilizam a praça para caminhada.</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6976/indicacao_no_10-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6976/indicacao_no_10-2018.pdf</t>
   </si>
   <si>
     <t>Analise a possibilidade de implantação de pedra irregular ou asfalto, bem como galerias na Rua Bangu, localizada no Jardim Guanabara II, e na Rua_x000D_
 das Industrias, localizada no Bairro Industrial, para melhor acesso dos moradores. Providencie recape asfáltico na Rua Mén de Sá, localizado no Jardim Belo Horizonte, e entre a Rua João Maria Stresser com a Avenida Maranhão, próximo ao Parquinho Municipal. pois o asfalto está com grandes buracos. Providencie a troca de lâmpadas em três postes de luz, na Rua Ivaiporã, próximo ao n° 203, localizado na Vila Nova Porã, e em dois postes na Rua Diva_x000D_
 Proença, próximo ao n° 2.285, que se encontram queimadas nestas localidades. Providencie a implantação de pedra irregular nas Ruas Cascavel, Campo Mourão, Armando Presa, Céu Azul, Sapopema, Curiúva, Tibagi, Manoel Ribas, Cerro Azul e Avenida Umuarama, localizadas no Jardim Paraná. Providencie a implantação de pedras irregular, bem como galerias, na Rua Suburbana, próximo ao Canil Municipal de Ivaiporã,</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6978/indicacao_no_11-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6978/indicacao_no_11-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a sinalização, e implantação de um redutor de velocidades na Rua Leopoldina, no cruzamento com a Rua Tamandaré, defronte ao_x000D_
 portão da AABB, no Jardim Aeroporto. Em razão do fluxo de veículos neste local ter aumentado exponencialmente._x000D_
 Providenciar a pintura da sinalização da faixa de pedestres na rotatória próximo a Casa Esperança.</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6982/indicacao_no_12-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6982/indicacao_no_12-2018.pdf</t>
   </si>
   <si>
     <t>Refaça o Mapa Rural e Urbano do Município, e disponibilize-o no site da Prefeitura de Ivaiporã, podendo também ser impresso para todos os Órgãos Públicos e Escolas. Providencie a reforma ou a troca dos brinquedos nas Praças França e Alemanha, localizadas no Jardim Europa, pois os brinquedos se encontram todos enferrujados e quebrados, e machucando as crianças. Providencie a implantação de pedras irregular, bem como galerias, na Rua Bem-te-vi, localizado Na Vila Nova Porã, e na Rua Araras próximo a Colônia da Prefeitura. Analise a possibilidade de instalação de uma ATI no Parque Maria Alice Ando Albertin, antigo Parquinho Municipal, na Rua João Maria Stresser. Providencie melhorias na Ponte e na Estrada da Água da Prata, pois a estrada causa grandes transtornos em dias chuvosos e a ponte corre risco de cair. Providencie a colocação de cascalho na Estrada da Farinheira.</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6984/indicacao_no_13-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6984/indicacao_no_13-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a troca das lâmpadas queimadas de um poste de luz localizado na Rua Rui Barbosa n° 90 (em frente a Escola Municipal Ignês de Souza Caetano), pois o local encontra-se em difíceis condições de visibilidade.</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6987/indicacao_no_14-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6987/indicacao_no_14-2018.pdf</t>
   </si>
   <si>
     <t>Implantação de um redutor de velocidades na Avenida Itália, localizada no jardim Europa, defronte ao número 55; e também na Avenida Estevão Marciano dos Santos, defronte ao número 600, próximo ao redondo da Aggimotos, bem como na Rua Alfenas, próximo a Rua Tiradentes e a Pizzaria_x000D_
 Napolitano situada no Jardim Casagrande III, pois os motoristas não tão respeitando o limite de velocidade.</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6988/indicacao_no_15-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6988/indicacao_no_15-2018.pdf</t>
   </si>
   <si>
     <t>Consertar os buracos existentes na Rua Mandaguari, desde o n° 430 até o cruzamento com a Rua Uberlândia, próximo ao Lago das Flores, área central de Ivaiporã.</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6990/indicacao_no_16-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6990/indicacao_no_16-2018.pdf</t>
   </si>
   <si>
     <t>Providencie um automóvel, para ser utilizado pelo Departamento Municipal de Cultura, no desenvolvimento de suas atividades; Providencie com urgência um semáforo, na Avenida Ladislau Gil Fernandez, próximo ao n° 21, no cruzamento com a Avenida Aparício Cardoso Bittencourt, devido ao intenso movimento de veículos. Implante, poste com luminária, na Rua Rui Barbosa, defronte a Escola Municipal Ignês de Souza Caetano, localizada na Vila João XXIII, e onde mais se fizer necessário. Providenciar a Poda de árvores na Avenida Brasil do n°1.725 ao n° 2.730, (trecho compreendido entre o_x000D_
 Hospital Maternidade a Sanepar), pois a luminárias estão escondidas em meio aos galhos. Implante um campo de futebol no Município de Ivaiporã, pois único que possuía, agora é de uso particular da UEM. Implante uma Academia da Terceira Idade (ATI), ao lado da Hawp-Bier, para que possa atender aos_x000D_
 munícipes daquela localidade. Reforme com urgência, o portão que de acesso à quadra de esportes...</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6996/indicacao_no_17-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6996/indicacao_no_17-2018.pdf</t>
   </si>
   <si>
     <t>Analise a possibilidade de instalação de uma ATI no Jardim Alto da Glória. Providencie a pintura do Ponto dos Taxistas, na Avenida Brasil, em frente a Casa dos Pastéis, no Centro da Cidade. Providencie melhorias, bem como recape asfáltico na Rua Londrina próximo ao Lago das Flores. Providencie a limpeza do terreno na Rua Emílio Ganzert, de frente ao n° 508, localizado no Jardim Alto da Glória, pois esta havendo grande proliferação de bichos peçonhentos. Providencie a troca das lâmpadas amarelas por lâmpadas de LED nos postes de Iluminação Pública, na Rua Avanhandava localizada no Jardim Itaipu, pois a Rua se encontra em difíceis condições de visibilidade. Providencie a implantação de pavimentação asfáltica ou com pedra irregular na entrada do CMEI José Fiorim, na Rua Placídio de Miranda, localizada no Jardim Luís XV. Providencie redutor de velocidade na Avenida Castelo Branco em frente ao n° 330, e na Avenida Souza Naves em frente ao IAP, pois os carros passam em alta velocidade...</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7001/indicacao_no_18-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7001/indicacao_no_18-2018.pdf</t>
   </si>
   <si>
     <t>Analise a implantação de um ponto de ônibus com cobertura, na Avenida Ladislau Gil Fernandez no Jardim Belo Horizonte em frente da Oficina Krassouski, pois os moradores não têm aonde se abrigar nos dias de chuva. Providencie a sinalização, no encontro das Av. Presidente Café Filho e Av. Maranhão, na esquina do Mercado Popular com Cemitério Municipal, para solucionar problemas de trânsito (acidente de trânsito) implantando placas, faixas elevadas ou rotatórias, atendendo reivindicações dos munícipes do Bairro Jardim Espirito Santo. Providencie a implantação de um estacionamento na Avenida Brasil, defronte ao Bar do Zico até ao Açougue Godoi, para viabilizar mais vagas de estacionamento para veículos, atendendo reivindicações_x000D_
 dos comerciantes locais.</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7002/indicacao_no_19-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7002/indicacao_no_19-2018.pdf</t>
   </si>
   <si>
     <t>Providencie implantação de passeio público, na Avenida Dr. Melvis Muchiutti, próximo a Avenida Souza Naves.</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7003/indicacao_no_20-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7003/indicacao_no_20-2018.pdf</t>
   </si>
   <si>
     <t>Realize um estudo em relação à pavimentação e contenção da enxurrada da Rua Ver. Hélio Matias, localizada na Vilça Nova Porã, uma ves que os cidadãos desta localidade estão vivenciando um grande transtorno nos dias de chuva. Providencie com urgência Melhorias na coleta de Lixo,_x000D_
 em todo o Conjunto João de Barro, e especificamente na Rua Sanhaço, atendendo reivindicações da população. Realize o término da obra da quadra de esportes da Escola Municipal Ivaiporã.</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7004/indicacao_no_21-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7004/indicacao_no_21-2018.pdf</t>
   </si>
   <si>
     <t>Providencie melhorias, bem como passar máquina, colocar cascalho e implantar pedra irregular na Rua Santa Vicentina, localizada no Jardim Iporã._x000D_
 Providencie a pavimentação asfáltica nas Ruas Vitória, Santa Vicentina, Cruzeiro do Sul, Martin Lutero, Bela Vista, Monte Alto, Alvorada, Brasília e no restante da Rua Santa Terezinha que ainda não foi asfaltada, localizadas no Jardim Iporã. Providencie uma ATI (Academia da Terceira Idade), na Praça Moisés Gil Fernandes. Providencie melhorias, na Rua Joaquim Nabuco, localizada na Vila João XXIII, bem como desentupir bocas de lobo e colocar tampas, próximo ao Bar e Mercearia Três Irmãos, de frente ao n° 515. Passe recape asfáltico em toda a extensão da Rua Joaquim Nabuco, localizada na Vila João XXIII. Providencie redutores de velocidade na Rua Campo Mourão, localizada no Jardim Paraná. Providencie melhorias, bem como passar maquina e colocar cascalho, e a implantação de galerias e pedra irregular, na Rua Marechal Deodoro da Fonseca, localizada</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7005/indicacao_no_22-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7005/indicacao_no_22-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a limpeza e lacre com tampa do bueiro localizado na Avenida Brasil em frente o número 175, pois há a possibilidade de acidentes com pedestres e ciclistas. Providencie a limpeza e lacre com tampa de 3 bueiros localizados na Avenida Ladislao Gil Fernandez. (1° em frente a Itaipu Máquinas Planti Center/2° em frente a Serralheria São Francisco/3° em frente a Raizama Cereais) pois há a possibilidade de acidentes com pedestres e ciclistas. Providencie limpeza e retirada dos matos ao redor do Ginásio de Esportes Sapecadão, pois o local encontra- se em risco de proliferação de animais peçonhentos, e fica próximo ao perímetro escolar. Providencie a manutenção da Rua Arapongas esquina com a Avenida Souza Naves, pois no início da rua existe um buraco que causa transtornos a quem passa no local. Providencie a colocação de um redutor de velocidades, na Av. Souza Naves um pouco antes de chegar na Rua Augusto Urbanski, pois frequentemente motoristas dirigem em alta velocidade.</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7006/indicacao_no_23-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7006/indicacao_no_23-2018.pdf</t>
   </si>
   <si>
     <t>Fazer calçada na Rua Augusto Urbanski, entre o DETRAN até Avenida Brasil, devido ao grande fluxo de alunos que transitam neste local. Providencie pavimentação asfáltica na estrada vicinal que liga Policia Militar até a igreja Nossa Senhora Aparecida, no Jardim Europa. Recape asfáltico entre os n°120 ao n°25, enfrente a Escola Ignez Caetano, Localizada na Vila João XXIII. Providencie a colocação de postes com luminárias na Rua Augusto Urbanski, nas proximidades do n° 560, centro de Ivaiporã. Elevar redutor de Velocidades na Rua Placídio Miranda n° 600 do lado da ponte do Jardim Luiz XV. Recape asfáltico na Rua Paulista, desde a Rua Joaquim Nabuco até a Rua Rui Barbosa. Providencie pedras irregulares, na estrada vicinal que liga a Rua Manoel Ribas, Localizada no Conjunto Olímpio Mourão Filho até a captação de agua da Sanepar. Reforma completa da Praça do Distrito de Jacutinga.</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7009/indicacao_no_24-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7009/indicacao_no_24-2018.pdf</t>
   </si>
   <si>
     <t>Providencie o recape asfáltico em toda a extensão da Rua Presidente Kenedy situada na vila Joao XXIII, pois está formando buracos em toda a rua.</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7016/indicacao_no_25-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7016/indicacao_no_25-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a limpeza no terreno na Rua Marginal, descendo a Oficina Krassouski, localizada no Jardim Belo Horizonte. Providencie a poda das árvores na Rua Pedro Aleixo, descendo o campo de areia, localizado no Jardim Espirito Santo. Providencie a limpeza de terrenos próximo ao n° 1423 e em toda a extensão da Avenida Maranhão, pois o mato invadiu a avenida, dificultando a passagem e a implantação de asfalto. Analise a possibilidade de estar implantando um Ponto Policial, bem como rondas e patrulhamento, no Distrito de Jacutinga, para mais segurança dos moradores. Providencie a limpeza no terreno que se encontra abandonado com ninhada de cobras, na Rua Joaquim Nabuco esquina com Marechal Deodoro da Fonseca e General Osorio, localizadas no Jardim Luís XV. Providencie melhorias, bem como passar máquina e colocar cascalho, na Rua Tremembé, localizado no Jardim Alto da Glória.</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7019/indicacao_no_26-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7019/indicacao_no_26-2018.pdf</t>
   </si>
   <si>
     <t>Solicitar junto a Polícia Militar para que seja construído ou edificado um Posto Policial, para atender o nosso complexo esportivo Melvis Muchiutti._x000D_
 Providenciar duas bocas de lobo (bueiros), na rua José Bonifácio próximo ao n°595, no Jardim Belo Horizonte. Realize limpeza dos terrenos baldios localizados no fundo da Escola Municipal Ignês de Souza Caetano, e na Avenida Osvaldo Cruz nas imediações do n°45 João XXIII. Cascalhamento da Estrada denominada Cem alqueires, com a finalidade de melhorar o escoamento da produção agrícola do Distrito de Santa Barbara. Nivelamento das pedras irregulares em frente ao posto de saúde na Rua Visconde do Rio Branco n°700, Na Vila João XXIII.</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7032/indicacao_no_27-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7032/indicacao_no_27-2018.pdf</t>
   </si>
   <si>
     <t>Providencie uma cobertura nos pontos de ônibus da Vila Rural Ivainópolis, pois quando chove as crianças se molham aguardando o ônibus. Providencie a limpeza dos terrenos, ou a notificação dos responsáveis dos terrenos na Rua Benedita Antunes, localizado na Vila Nova Porã, pois há foco de dengue, e proliferação de bichos peçonhentos. Providencie a limpeza no terreno atrás do Centro da Juventude, localizado na Vila Nova Porã. Providencie a limpeza no terreno que fica no fundo da Unidade de Saúde Vila Nova Porã, pois o mesmo se encontra com mato alto, e proliferação de bichos peçonhentos._x000D_
 Providencie a limpeza, bem como retirada de mato e arvoredos, em volta do CMEI José Fiorim, na Rua Placídio de Miranda, localizado no Jardim Luís XV,_x000D_
 pois há relato de bichos peçonhentos no local.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7033/indicacao_no_28-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7033/indicacao_no_28-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a implantação de pedras irregulares no trecho que compreende entre Rodovia Celso Fumio Makita ao Jardim Casa Grande, na vila Santa Maria, para atender a população deste local. Providencie a implantação de pedras irregulares na Rua Celso Ademir Rother, entre os n° 1.455 ao n° 1.205, Jardim Aeroporto. Providencie a retirada de um poste de luz, na Rua Getúlio Vargas esquina com Rua Osvaldo Cruz próximo do n°45, no Jardim Casagrande. Consertar pista de caminhada no fundo do Jardim Luiz XV, próximo Rua Romário Martins n° 128. Revitalizar o horto florestal que fica do lado do Complexo Esportivo Dr. Melvis Muchiutti, próximo a Rua D. Pedro II, no Jardim Ouro Preto. Implante um Museu da História de Ivaiporã. Reative a padaria do nosso município, que produzia pães para todas as escolas da rede municipal de ensino. Ampliar e incentivar o abrigo de animais de Ivaiporã,_x000D_
 em virtude que dobrou o numero de animais soltos.</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>Zé do Bar</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7035/indicacao_no_29-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7035/indicacao_no_29-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a implantação de uma ATI, (academia da terceira idade) próximo a quadra de esportes do distrito de Alto Porã.</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7036/indicacao_no_30-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7036/indicacao_no_30-2018.pdf</t>
   </si>
   <si>
     <t>Analise a possibilidade de implantação de pontos de ônibus no Jardim Alvorada. Providencie uma tampa para a boca de lobo em frente ao Mercado Wolf, na Rua Ivaiporã, localizado na Vila Nova Porã. Providencie bocas de lobo na Rua São Pedro, localizada no Jardim Nova Fátima. Providencie a retirada de arvore em frente ao Colégio Mater Consolatrix, na Rua Felicita Rother. Providencie recape asfáltico na Rua Ceara, do trecho da Avenida Aparício Cardoso Bittencourt até a Rua Pitanga. Providencie melhorias, bem como passar maquina e colocar cascalho, na Estrada R al do Pindaúva Agua da Prata, pois com a enxurrada a chuva ficou difícil o acesso e trafego dos munícipes. Providencie a reforma da quad a de futsal e, que seja colocada uma ATI em frente Igreja, na Rua Brasil, localizada na Vila Santa Maria. Providencie recape asfáltico m todas as Ruas do Conjunto João de Barro.</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7038/indicacao_no_31-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7038/indicacao_no_31-2018.pdf</t>
   </si>
   <si>
     <t>Providencie limpeza do mato da Rua Marginal, localizada no Jardim Belo Horizonte, próximo ao n°140 nas proximidades casa senhor Tardivo. Implante uma horta comunitária, melhorando o cardápio da merenda escolar. Intensifique o combate contra os escorpiões. Providencie dois jardineiros fixos, para cuidarem do cemitério municipal, bem como, fazer um calçamento entre as ruas ou vielas dentro do cemitério Municipal. Coloque com urgência um para raio dentro do pátio de maquinas da Vila Nova Porã. Construa uma praça em homenagem aos Agricultores e Pioneiros de Ivaiporã/PR._x000D_
 Reabrir a Rua Felicita Rother do lado do Colégio Mater Consolatrix, cruzando até Avenida Maranhão, centro de Ivaiporã, pois está se encontra abandonada. Revitalizar, Avenida Brasil do n°1055 até o n°480 colocando gramas especificas, para evitar erosão, e fazer Ciclovias neste espaço que compreende do Edifício Ônix até Posto Panorama.</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7047/indicacao_no_32-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7047/indicacao_no_32-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a colocação de uma fachada no terminal rodoviário de Ivaiporã com o nome Celestino Alves de Souza, conforme a lei n°3.083/2018.</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7050/indicacao_no_33-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7050/indicacao_no_33-2018.pdf</t>
   </si>
   <si>
     <t>Providencie conforme Requerimento n°01/2018. encaminhado pelo Ofício n°12/2018, a restauração da estrada Bem-te-vi, bem como a limpeza das caixas d'água da referida estrada.</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7051/indicacao_no_34-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7051/indicacao_no_34-2018.pdf</t>
   </si>
   <si>
     <t>Providencie recape asfáltico na Rua Guaretá, localizada na Vila Nova Porã.</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7053/indicacao_no_35-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7053/indicacao_no_35-2018.pdf</t>
   </si>
   <si>
     <t>Providencie Limpeza, cascalhamento e abertura da Rua Tupi, localizada no Jardim Alto da Glória. Proceda com o cascalhamento da Rua Alvarez de Azevedo, localizada no Jardim Imperial, fundos com o SESC.</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7056/indicacao_no_36-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7056/indicacao_no_36-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a colocação de cascalho no final da Avenida Brasil, Estrada que sai para o Cinco Encruzo. Providencie melhorias, bem como passar máquina e colocar cascalho na Estrada dos 100 Alqueires. Providencie o recape asfáltico no acostamento e limpeza nas bocas de lobo da Avenida Ladislao Gil_x000D_
 Fernandez, próximo ao n° 3.400, defronte a Líder Bombas Injetoras, pois com a enxurrada das chuvas, formaram valetas e levam a enxurrada toda para dentro das oficinas próximas. Providencie a limpeza dos terrenos na Colônia da Prefeitura, e que se tome providencias urgente quanto ao mal cheiro e descarte incorreto dos dejetos humanos no local. Providencie uma rotatória no cruzamento abaixo do Country Club de Ivaiporã, entre a Avenida Rubens Teixeira, Avenida Maranhão e Avenida Aparício Cardoso Bittencourt. Providencie um redutor de velocidade, descendo ou na frente do Mercado do Beto Center, na Rua Emilio Ganzert. Providencie a poda de árvore em frente ao n°2.295, na Avenida Tancredo Neves.</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7059/indicacao_no_37-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7059/indicacao_no_37-2018.pdf</t>
   </si>
   <si>
     <t>Providencie recape asfáltico na Rua Presidente Kennedy entre o n° 905 ao n° 25, do Jardim Luiz XV até Jardim Ouro Preto. Cascalhe a Estrada do Rio da Bulha até Ponto Alto, pois as más condições estão impedindo, o deslocamento da produção leiteira. Realize Limpeza, bem como corte do mato na Rua_x000D_
 Tico-Tico do n° 120 até a esquina da Rua Colibri n° 25, na Vila Nova Porã. Providencie o conserto das pedras irregulares da Rua Brasil, localizada na Vila Monte Castelo, o trecho foi sucateado abaixando as pedras. Implante faixa elevada na Avenida Souza Naves n°1880, enfrente a APAE, local de trânsito de muitos deficientes. Providencie a construção de uma pista de Skate, na Praça Ivens Gueguem n° 175, Praça da Igreja Bom Jesus, em razão de ser um pedido muito antigo dos moradores. Realize a pintura da sinalização dos redutores de velocidade, em todas as ruas do Município de Ivaiporã. Coloque pedras irregulares na Avenida Maranhão n°1570 centro, próximo a Indústria de Doces Ana Clara.</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7061/indicacao_no_38-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7061/indicacao_no_38-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a poda das árvores na Praça da Avenida Brasil, em frente ás Lojas Colombo, e na Praça da Avenida Souza Naves, em frente ao Branco Itaú, pois os moradores das proximidades estão enfrentando muitos problemas em relação a morcegos neste local.</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7062/indicacao_no_39-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7062/indicacao_no_39-2018.pdf</t>
   </si>
   <si>
     <t>Implante um sistema de arborização no Município de Ivaiporã.</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7063/indicacao_no_40-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7063/indicacao_no_40-2018.pdf</t>
   </si>
   <si>
     <t>Providencie limpeza, e lacre de bueiros (boca de lobo) na Rua Cesarina Maria Teixeira, no Jardim Belo Horizonte. Providencie limpeza, e lacre de bueiros (boca de lobo) na Rua Marginal, no Jardim Belo Horizonte.</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7064/indicacao_no_41-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7064/indicacao_no_41-2018.pdf</t>
   </si>
   <si>
     <t>Providencie melhorias, bem como passar máquina e 110 colocar cascalho, na Estrada Bela Vista, mais conhecida como Bairro do Silva, para melhor_x000D_
 acessibilidade dos moradores. Providencie a pavimentação com pedra irregular ou asfalto, no final da Avenida Brasil com a Rua Chopim, localizado no Jardim Itaipú. Providencie redutores de velocidade na Rua Campo Mourão, localizado no Jardim Paraná. Providencie melhorias, bem como passar máquina e colocar cascalho, na Estrada que liga Linha Seca e Bulha, para melhor acessibilidade dos moradores. Providencie a limpeza no terreno que esta a beira do córrego/rio, na Rua Marginal, do n° 76 até o n° 30, localizado no Jardim Belo Horizonte. Analise a possibilidade de mudança no horário de funcionamento das Farmácias e Drogarias de Ivaiporã, que passem a atender das 08:00 até as 00:00 de segunda feira a sexta feira. Providencie um redutor de velocidade próximo a Mercearia Josane, subindo na Avenida Curitiba.</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7065/indicacao_no_42-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7065/indicacao_no_42-2018.pdf</t>
   </si>
   <si>
     <t>Implante uma pista de caminhada na Vila Nova Porã saída para o Distrito de Jacutinga, da Vila até entrada da Pedreira, proporcionando lazer aos moradores daquela localidade. Providencie a poda de arvores na Rua Dorvalina Dias de Jesus, entre Rua Colibri até Rua Califórnia, Localizada na Vila Nova Porã, pois os galhos enroscam nos caminhões. Implante uma pista de MotoCross ao lado da Vila de Fumas, pois os participantes saem para fora para participar destes eventos. Providencie placas de sinalização de trânsito na Rua Ceará, Centro, bem como a implantação de três lombadas, em razão das placas que tinham no local e apodreceu. Implante pavimentação asfáltica na Rua Placídio Miranda entre o n° 125 até n°500 do Residencial_x000D_
 Ivaiporã II e Versalhes com o objetivo de ligar ao Jardim Casagrande e Mercado Paraná. Desentupir caixa de esgoto na Avenida Maranhão n° 3560 esquina com a Rua Três Marias, com a finalidade de combater a proliferação de mosquitos causadores de doenças.</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7066/indicacao_no_43-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7066/indicacao_no_43-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a limpeza e retirada de matos que tomaram conta das calçadas da Rua Emílio Ganzert (Descida de acesso à Vila de Furnas, nas proximidades da Avenida Maranhão), pois pedestres encontram dificuldade ao passar pelo local.</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7067/indicacao_no_44-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7067/indicacao_no_44-2018.pdf</t>
   </si>
   <si>
     <t>Providencie em todas as escolas da rede Municipal e Estadual de ensino, mão única nas ruas que passam em frente, proporcionando segurança para os alunos. Providencie a construção de um ponto de ônibus nas proximidades da Subestação da Copel esquina com a Rua das Indústrias, no Parque das Indústrias facilitando a vidas destes moradores. Providencie a reforma da Praça do Distrito de Santa Barbara melhorando o lazer para todos os moradores. Providencie calçadas na Rua Rio Grande do Sul entre o n°86 ao n°133, na Vila Santa Maria, nos fundos da Escola Municipal Maria Diva Proença. Providencie a construção de uma rotatória em frente Mercado Suprema, na Avenida Paraná, próximo ao n° 1201 centro, pois há o, intenso cruzamento de veículos neste local. Providencie a implantação de pedras irregulares entre a Rua São Leopoldo n° 35 até a Rua Pindauvinha na Vila_x000D_
 Bom Jardim. Providencie implantação de pedras irregulares na Rua Santa Catarina entre o n°660 ao n° 10 na Vila Santa Maria.</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7068/indicacao_no_45-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7068/indicacao_no_45-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a limpeza, bem como retirada de mato e poda das arvores, e a notificação dos responsáveis por todos os terrenos que se encontram abandonados, localizados no Jardim Itaipu, pois os moradores do bairro reclamam da proliferação de bichos peçonhentos.</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7070/indicacao_no_46-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7070/indicacao_no_46-2018.pdf</t>
   </si>
   <si>
     <t>Implantação de dois redutores de velocidade na Rua Apinages, situada no Jardim Alto da Glória de fronte ao n° 410, e outro ao lado da mercearia Godói, próximo a vila de furnas, pois os motoristas descem em alta velocidade.</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7069/indicacao_no_47-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7069/indicacao_no_47-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a construção de um CMEI para atender as mães do Jardim Alto da Gloria. Providencie um redutor de velocidade em frente ao — Colégio Mater Consolatrix, pois o redutor deste local encontra-se rebaixado e os motoristas não o respeitam. Providencie o cascalhamento da estrada vicinal_x000D_
 Pindauvinha que passa divisa de cima da Vila Residencial de Furnas até o Jardim Iporã. Providencie placas proibindo a entrada de vasos de flores no Cemitério Municipal, com a finalidade de evitar a proliferação de mosquitos causadores da Dengue, dentre outros causadores de doenças. Providencie um redutor de velocidades antes da ponte sobre o Rio Pindaúva que fica próximo da antiga pedreira, esta ponte liga Ivaiporã ao Distrito de Jacutinga._x000D_
 Providencie a instalação de "Bolsões" para motos nos semáforos de Ivaiporã, com a finalidade de auxiliar na prevenção de acidentes e diminuir conflitos com veículos, uma vez que o sinalizações já são regulamentadas pela resolução n° 550/15, do conselho nacional de</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7071/indicacao_no_48-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7071/indicacao_no_48-2018.pdf</t>
   </si>
   <si>
     <t>Providencie uma placa de carga e descarga, e uma faixa de pedestre em frente ao Restaurante Quiosque Sírio, na Avenida Castelo Branco, pois há muito fluxo de carros neste local. Providencie melhorias, bem como passar maquina e colocar cascalho, na Rua Duque de Caxias, localizada_x000D_
 no Jardim Aeroporto. Providencie a pavimentação asfáltica na Rua Duque de Caxias, localizada no Jardim Aeroporto. Providencie melhorias no poste de luz em frente ao n° 07, bem como a troca da lâmpada e implantação de mais postes de iluminação na extensão _da Rua Parigot de Souza, localizada na Vila Betel, pois os moradores reclamando da má iluminação, e o poste que tem na Rua não está acendendo. Providencie recape asfáltico em cima da pedra irregular nas Ruas Parigot de Souza e Carlos Gomes, localizadas na Vila Betel.</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7072/indicacao_no_49-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7072/indicacao_no_49-2018.pdf</t>
   </si>
   <si>
     <t>Providencie uma passarela para pedestres ligando a Rua Marginal com a Rodovia Ladislao Gil Fernandez, próxima a Rua Ivaí n° 805, no Jardim Belo Horizonte. Providencie a poda de arvores na Avenida Souza Naves próximo ao n°350, centro. Providencie a abertura da Rua Ponta Grossa do lado do_x000D_
 Mercado Paraná no centro, bem como foi realizada na Rua Joaquim Bonifácio do lado Hospital Bom Jesus. Providencie a pavimentação asfáltica na Rua Ucrânia, Localizada no Jardim Europa, próximo ao Fórum de Ivaiporã. Providencie o corte de uma arvore condenada na Rua Durvalina Dias de Jesus, do lado centro da juventude, enfrente ao CMEI - Mamãe Dileta, na Vila Nova Porã. Providencie a passagem do rolo compressor na Rua Paulista, entre as Rua Joaquim Nabuco e Rua Rui Barbosa no Jardim Brasília. Providencie a instalação de uma ATI (Academia da Terceira Idade), na Rua Rio Grande do Sul esquina com Rodovia Celso Fumio Makita, na Vila Santa Maria.</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7073/indicacao_50_2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7073/indicacao_50_2018.pdf</t>
   </si>
   <si>
     <t>Providencie Profissionais da Limpeza Pública, sendo 03 (três) varredores e 03 (três) carpinteiros, para estarem efetuando a limpeza dentro do cemitério_x000D_
 diariamente. Providencie um redutor de velocidade próximo a Rodoviária, na Avenida Souza Naves, pois os carros não respeitam a velocidade estabelecida no perímetro passando em alta velocidade. Providencie uma nova ponte no Berro Onça, onde faz divisão com o Ariranha, pois a mesma caiu e os munícipes tem que dar a volta para se deslocar para a cidade. Providencie a implantação de pedra irregular em todas as Ruas da Colônia da Prefeitura, pois os moradores reclamam de doenças respiratória por conta da poeira. Providencie melhorias, bem como passar máquina e colocar cascalho na Rua Realeza, localizada na Vila Monte Castelo, pois os moradores reclamam das más condições da rua ao trafegar. Providencie a pavimentação com pedra irregular ou asfalto na Rua Realeza, localizada na Vila Monte Castelo.</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7074/indicacao_no_51-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7074/indicacao_no_51-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a manutenção no Parquinho Municipal, localizado na Avenida Tancredo Neves (próximo à saída da Vila Residencial de furnas), pois o mesmo necessita de alguns reparos, a fim de evitar que crianças se machuquem. Providencie a manutenção no Parquinho do Parque Ambiental Jardim Botânico, pois o mesmo necessita de alguns reparos, a fim de evitar que crianças se machuquem.</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7075/indicacao_no_52-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7075/indicacao_no_52-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a colocação de 8 (oito) banheiros químicos, sendo seis no Cemitério Municipal, 01 (um) no Cemitério do Distrito do Alto Porã e 01 (um) no_x000D_
 Cemitério do Distrito de Jacutinga no dia de finados (02 de novembro). Providencie a troca de no mínimo cinco aparelhos da ATI localizada na Praça da Igreja do Jacutinga, pois os aparelhos se encontram em situação inapropriada para uso. Providencie limpeza e reestruturação do cemitério do Jacutinga, pois o mesmo necessita de muitas melhorias.</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7088/indicacao_no_53-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7088/indicacao_no_53-2018.pdf</t>
   </si>
   <si>
     <t>rovidencie a pintura e um redutor de velocidade, placa indicando o mesmo e faixas de pedestres na Rua IBC, localizada na Vila Nova Porã. Providencie caminhão pipa em toda a Rua Tico-Tico, localizada na Vila Nova Porã, pois moradores reclamam da poeira. Providencie a pintura e placa de estacionamento de moto em frente ao Ivaí Motos, na Avenida Souza Naves, pois há muito fluxo de motos no local. Providencie o recape asfáltico entre a Rua João Maria Stresser e a Avenida Rubens Teixeira (extensão da Avenida Maranhão), pois a mesma se encontra com grandes quantidades de buracos. Providencie melhorias, colocando cascalho na Rua Tupiniquins, localizada no Jardim Alto da Glória.</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7089/indicacao_no_54-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7089/indicacao_no_54-2018.pdf</t>
   </si>
   <si>
     <t>Providencie um Portal de entrada para o Lar de Idosos, Santo Antonio, próximo a Ru poços Caldas. Providenciar grama sintética para a quadra de esportes do Conjunto Espirito santo, situada ao lado da Escola Municipal Carlos Lacerda, na Avenida Ministro Aramis Athaide. Providencie caminhão pipa em toda a Rua Araras, lozalizada na Vila Nova Porã, pois moradores reclamam da poeira. Analise a viabilidade de um redutor velocidades na Rua_x000D_
 Apinagés, entre Jardim Alto da Gloria e a Vila Residencial de Furnas. Providencie a regularização dos números das residências em todos os bairros, com o objetivo de facilitar o trabalho do Corpo de Bombeiros, e outros órgãos como Correios e Sanepar. Providencie um bebedouro na Praça Manoel Teodoro da Rocha. Providencie pavimentação asfáltica na Rua Luís Pasteur, no Jardim Imperial, entre as Ruas Henrique Tomacheski e Rua Placídio Miranda._x000D_
 Providencie pavimentação asfáltica na Avenida Inglaterra, próximo, a Igreja Congregação Cristã no Conjunto Jardim Europa.</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7090/indicacao_no_55-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7090/indicacao_no_55-2018.pdf</t>
   </si>
   <si>
     <t>Providencie colocação de pedras irregulares, na Rua José Merico, localizada no Jardim Aeroporto.</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7091/indicacao_no_56-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7091/indicacao_no_56-2018.pdf</t>
   </si>
   <si>
     <t>Implante um redutor de velocidades (quebra molas) na Avenida Maranhão, esquina com a Rua Bandeirantes, em frente ao n° 2075.</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7092/indicacao_no_57-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7092/indicacao_no_57-2018.pdf</t>
   </si>
   <si>
     <t>Providencie um caminhão pipa na Rua Cerro Azul, localizada no Jardim Paraná, pois moradores se queixam da grande quantidade de poeira no local._x000D_
 Providencie o recape asfáltico em toda a extensão da Rua Rolândia, localizada no Centro da Cidade. Providencie o recape asfáltico na Avenida Rubens_x000D_
 Teixeira, no trecho entre a Rua João Maria Stresser (antiga Sete de Setembro) até a Rua Francisco Jacobe Goedert (antiga Tv. Esperança), localizada no Centro da Cidade. Providencie a pavimentação asfáltica em cima da pedra irregular na Rua Corrêa de Melo, localizada no Jardim Espirito Santo. Providencie melhorias, bem como passar máquina e colocar cascalho na Estrada do Palmeirinha do Campo Novo, pois moradores reclamam do descaso com a Estrada, e sofrem muito em dias chuvosos. Providencie a implantação de pedra irregular no final da Avenida Brasil, estrada que vai para o cinco encruzo, localizada no Jardim Itaipu, pois os moradores estão sofrendo com a poeira e as pedras soltas do cascalho.</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7093/indicacao_no_58-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7093/indicacao_no_58-2018.pdf</t>
   </si>
   <si>
     <t>Providencie o cascalhamento na Estrada rural, que liga a bica da água ao Parque Industrial situado no Bairro dos Cunha, para que os moradores possam sair com seus veículos nos dias de chuva Providencie pinturas de faixa de pedestre na esquina da Avenida Tancredo Neves com a Rua Antonina, pois os_x000D_
 motoristas não estão respeitando este cruzamento. Providencie as tampas dos bueiros na Rua Palotina, situada no Jardim Alvorada próxima aos números, 657e 835, e reparo das pedras irregulares neste mesmo local.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7094/indicacao_no_59-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7094/indicacao_no_59-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a instalação de um Relógio Digital Publico no complexo esportivo Dr. Melvis Muchiutti, marcando hora, temperatura e qualidade do ar._x000D_
 Providencie uma equipe para limpar os bueiros da cidade começando pelos bueiros entupidos da Rua Paulista, no Jardim Brasília e Avenida Tancredo Neves, no centro. Providencie a colocação de pedras irregulares na Rua Ceara entre a Rua Joaquim Bonifácio até Rua Felicita Rother, no centro._x000D_
 Providencie a pintura de todas as faixas de pedestres da área central. Providenciar bebedouro no Parque Infantil Maria Alice Ando Albertin, localizado na Avenida Tancredo Neves esquina com Rua João Maria Stresser. Providencie dois redutores de velocidade, um na Rua Romário Martins e outro na Rua Marechal Deodoro da Fonseca, no Jardim Luiz XV, devido o recape novo, motoristas desenvolvem alta velocidade. Providencie a construção de um CMEI (Centro Municipal de Educação Infantil) na Vila João XXIII.</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7095/indicacao_no_60-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7095/indicacao_no_60-2018.pdf</t>
   </si>
   <si>
     <t>Implante um redutor de velocidades na Rua Pires n°620, e uma placa de sinalização de quebra molas próximo ao n° 470, no Jardim Pires.</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7096/indicacao_no_61-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7096/indicacao_no_61-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a adequação da boca de lobo que se encontra no meio da Rua Urubupungá, localizada no Jardim Itaipu, pois os moradores estão colocando_x000D_
 galhos em cima para sinalizar a mesma, que está causando transtornos aos motoristas.</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7097/indicacao_no_62-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7097/indicacao_no_62-2018.pdf</t>
   </si>
   <si>
     <t>Analise a implantação de um redutor de velocidades na Avenida Presidente Café filho nas proximidades do n° 3.950, no Jardim Espirito Santo, pois os motoristas estão trafegando, e adentrando o perímetro escolar em alta velocidade. Providencie uma rampa/escada de acesso, ligando a Rua Ivaí até a Rodovia Ladislao Gil Fernandez, em razão que os moradores do Jardim Belo Horizonte, já terem solicitado essa reinvindicação.</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7098/indicacao_no_63-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7098/indicacao_no_63-2018.pdf</t>
   </si>
   <si>
     <t>Providencie acostamento na Rua Placídio Mirnda, no sentido Centro- jardim Casagrande. Determine a ampliação e reforma do posto da saúde da Vila João XXIII localizado na Rua Visconde do Rio Branco n°770. nalise a possibilidade de implantar estacionamento diagonal na Avenida Souza Naves._x000D_
 Providencie o alinhamento das pedras irregulares da Rua Marginal próximo ao n° 805, no Jardim Belo Horizonte. Analise a possibilidade de implantar estacionamento diagonal, na Avenida Aparício Cardoso Bitencourt n° 300, em frente ao Departamento Municipal de Educação. Providencie o calçamento em todas as ruas dentro do Cemitério Municipal, usando um produto chamado COM-AID/CBR PLUS, de mesma qualidade e economicidade que o utilizado na Estrada Vicinal que liga a Rodovia Celso Fumio Makita, até Frango Caipira. Providenciar a aquisição de lixeiras feitas de pneus recicláveis para toda a municipalidade.</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7171/indicacao_no_64-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7171/indicacao_no_64-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a reforma e reestruturação das instalações do Abrigo de Animais - Toca de assis.</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7172/indicacao_65_2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7172/indicacao_65_2018.pdf</t>
   </si>
   <si>
     <t>Providencie melhorias, bem como passar máquinas e colocar cascalho, no Pindaúva, antiga estrada do Lixão, pois é muito difícil o acesso em dias chuvosos.</t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7173/indicacao_no_66-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7173/indicacao_no_66-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a viabilização de uma Horta Comunitária junto ao pátio do antigo IBC (Instituto Brasileiro do Café), na Rua IBC, na Vila Nova Porã. Analise a possibilidade de se implantar uma praça temática em homenagem à memória da "Cultura Afro- brasileira" em nosso município. Providencie a reforma total da Unidade Básica de Saúde "Dr. Manoel Silva", localizada na Rua Colibri, na Vila Nova Porã. Providencie a limpeza e o desassoreamento do Rio_x000D_
 Pindaúva entre Rua Emilio Ganzert até Rua Joaquim Bonifácio, próximo a Abrigo de Animais Toca de Assis. Providencie a reforma completa da quadra de esportes da Vila XXIII, ao lado do Colégio Estadual Antônio Diniz Pereira, na Rua Visconde do Rio Branco. Providenciar um Fundo Municipal de Proteção ao bem estar animal, pois com este Fundo a Prefeitura Municipal poderá repassar mais recursos para o Abrigo de Animais Toca de Assis.</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7174/indicacao_no_67-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7174/indicacao_no_67-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a industrialização de tijolos de concreto (Olaria), para consumo próprio do município, resultando grande economia. Providencie o calçamento com pedras irregulares na Estrada do Bairro dos Cunha, para os caminhões pipas terem melhor acesso. Providencie abertura de estacionamento Transversal em frente ao mercado Paraná, na Avenida Brasil entre o n° 750 até o n° 800. Providencie monitores, para segurança dos ônibus de alunos da rede municipal de ensino. Providencie a pavimentação da Avenida Maranhão, com uma via rebaixa. (fotos em anexo)._x000D_
 Providencie uma pista de caminhada em volta da Praça Milton Pirolo. Providencie a poda das arvores na Praça José Pedro de Andrade, na Avenida Castelo Branco, centro. Providencie a reforma das faixas de pedestres na Avenida Souza Naves, devido ao grande fluxo de alunos que transitam neste local. Providencie a iluminação no campo de futebol do Jardim Alto da Glória.</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7175/indicacao_no_68-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7175/indicacao_no_68-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a implantação de pedras irregulares na Rua Vereador João Costa, situada na Vila Nova Porã. Providencie a limpeza dos terrenos baldios nos fundos do centro da Juventude situado na Vila Nova Porã. Providencie o recape asfáltico, na Rua Dorvalino Dias de Jesus, esquina com a Rua Ivaiporã, situada na Vila Nova Porã, próximo ao mercado Volpe. Providencie o Cascalhamento da Estrada que liga a ponte do agua da prata até a vila rural.</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7176/indicacao_no_69-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7176/indicacao_no_69-2018.pdf</t>
   </si>
   <si>
     <t>Providencie redutores de velocidade no cruzamento entre as Ruas Palotina e Alvorada, localizadas no Jardim Alvorada, pois os carros passam em alta velocidade correndo risco de causar acidentes.</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7177/indicacao_no_70-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7177/indicacao_no_70-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a implantação de um redutor de velocidades na Avenida Pedro Koltun, esquina com a Avenida Maranhão, defronte ao n° 36, próximo a saída_x000D_
 para o Jardim Porã, pois os motoristas não estão respeitando o limite de velocidade, tornando perigoso este cruzamento. Providencie melhorias na sinalização de trânsito na Rodovia Nicolau Koltun que liga a Vila Nova Porã ao Distrito de Jacutinga do município de Ivaiporã para que os alunos tenham_x000D_
 mais segurança.</t>
   </si>
   <si>
     <t>7211</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7211/indicacao_no_71-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7211/indicacao_no_71-2018.pdf</t>
   </si>
   <si>
     <t>Providencie o recape asfáltico em cima da pedra irregular na Avenida Espanha, localizada no Jardim Europa. Providencie a poda de arvore em frente ao n°_x000D_
 40, na Rua João Maria Stresser, antiga Rua Sete de Setembro, pois os galhos estão na fiação elétrica. Providencie o corte das arvores que se encontram podres, correndo o risco de cair, nas Ruas Rio Claro e Santa Catarina, próximo ao n° 100, pois há risco de acidentes.</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7215/indicacao_no_72-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7215/indicacao_no_72-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a pavimentação asfáltica na Rua Santa Catarina, entre a Rua Rio Grande do Sul até Rua São Paulo, na Vila Santa Maria. Providenciar reparos das pedras irregulares na Rua Campo Mourão, localizada no Jardim Paraná, as pedras antes colocadas estão se soltando e causando transtornos aos moradores. Providencie a adequação da cancha de malhas e bocha, localizada no Complexo Esportivo Dr. Melvis Muchiutti, pois em virtude das chuvas esta ocorrendo infiltrações e alagamentos dificultando a práticas destes esportes. Providencie o calçamento com pedras irregulares na Rua Pedro Vanzela, no Jardim Bosque da Saúde, próximo ao salão de festas da Mari Noivas</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7221/indicacao_no_73-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7221/indicacao_no_73-2018.pdf</t>
   </si>
   <si>
     <t>Povidencie a realização de uma audiência pública, com os membros da sociedade representada, a fim de que se possam discutir ações preventivas em relação ao grande número de animais abandonados, e os transtornos que vem ocorrendo em nosso município.</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7224/indicacao_no_74-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7224/indicacao_no_74-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a limpeza completa do campinho de areia e do parque infantil localizado ao centro da juventude, na Vila Nova Porã, pois devido ao mato que se alastrou, este espaço tornou-se perigoso para as crianças.</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7225/indicacao_no_75-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7225/indicacao_no_75-2018.pdf</t>
   </si>
   <si>
     <t>Providencie uma passarela do lado da ponte do Rio Pindauvinha na Rua Apucarana, esquina com a Rua Brasil, na Vila Santa Maria, facilitando tráfego de pedestres neste local. Providencie um ponto de ônibus na Rua Apinagés, esquina com Avenida Guarani, no Jardim Alto da Glória. Providencie o recapeamento da Rua Prudente de Moraes, localizada entre a Rua Romário Martins, e a Rua Emiliano Perneta, no Jardim Luiz XV. Providencie a construção de uma cobertura do cruzeiro no centro do cemitério municipal, para dar mais conforto nos dias de finados, e nos dias de sepultamento, quando esta chovendo. Providencie uma rotatória na esquina da Rua Apucarana com Rua Rio Grande do Sul, próximo a Fox Painéis, na Vila Santa Maria._x000D_
 Providencie um redutor de velocidades ao lado da ponte sobre o Rio Pindauvinha, na Rua Apucarana na vila Santa Maria, neste local é perímetro urbano, e os motoristas desenvolvem alta velocidade.</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7227/indicacao_no_76-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7227/indicacao_no_76-2018.pdf</t>
   </si>
   <si>
     <t>Providencie o corte de duas arvores do lado da capela mortuária Aliança, na Rua Manoel Ribas n° 11, no Conjunto Olímpio Mourão Filho. Providencie massa asfáltica na Rua Poços de Caldas, no trecho entre a Rua Pindauvinha n° 12, até a Rua São Leopoldo n° 300, na Vila Bom Jardim. Providencie um campo de futebol no Jardim Casagrande IV, pois o mesmo já tem um terreno doado para estes fins. Providencie uma faixa elevada enfrente a Escola_x000D_
 Municipal Maria Diva Proença, Rua Bahia, na Vila Santa Maria, devido ao grande trafego de veículos neste local.</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7235/indicacao_no_77-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7235/indicacao_no_77-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a limpeza dos terrenos e notificação dos responsáveis, na Rua Bela Vista, próximo ao Colégio Bento Viana, localizado na Vila Nova Porã, pois os moradores reclamam do mato alto e pragas que invadem suas casas. Providencie a reforma do Salão Comunitário na Rua General Ozorio, localizado no Jardim Imperial. . Providencie o recape asfáltico nas Ruas Palotina, Mamborê, Toledo e toda a extensão da Alvorada, localizadas no Jardim Alvorada. Providencie galerias e redutores de velocidade na Rua Palotina, localizada no Jardim Alvorada. Providencie um redutor de velocidade próximo ao n° 96, na Rua Carlos Alberto Porteca, localizada na Vila Nova Porã. Providencie o recape asfáltico em cima da pedra irregular e varredores de rua (garis), Limpeza Pública na Rua Aramias Ataide, localizada no Conjunto Mourão Filho. Providencie a poda de árvore na fiação eletrica e a troca de lâmpada queimada próximo a Casa Maziero, na Rua Aramias Ataide, localizada no Conjunto Mourão Filho.</t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7237/indicacao_no_78-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7237/indicacao_no_78-2018.pdf</t>
   </si>
   <si>
     <t>Providencie o recapeamento asfáltico da Rua Jurumirim, localizada no Jardim Itaipu.</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7239/indicacao_no_79-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7239/indicacao_no_79-2018.pdf</t>
   </si>
   <si>
     <t>Providencie tampas para as bocas de lobo na Rua Alvorada, localizada na Monte Castelo. Providencie a troca da tampa de boca de lobo na Rua Bandeirantes, na esquina do Hospital Bom Jesus, pois a mesma se encontra quebrada causando risco de acidentes.</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7241/indicacao_no_80-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7241/indicacao_no_80-2018.pdf</t>
   </si>
   <si>
     <t>Providenciar cascalhamento da estrada usina Velha entre o Rio Pindaúva até a capela São Jose. Providenciar faixas horizontal no acostamento para_x000D_
 aumentar espaços de estacionamento enfrente o posto de saúde, na Avenida Pedro Koltum. Providencie sinalização dos redutores de velocidade,_x000D_
 em frente aos números 860, 985,1414, na Rua Ceara centro. Providencie semáforo, na Rua Joaquim Bonifácio esquina com Avenida Brasil centro._x000D_
 Providencie o calçamento com pedras irregulares na Avenida Maranhão próximo a indústrias de doce Ana Clara. Providencie a implantação de um criame de peixes nas represas do município de Ivaiporã para auxiliar na variedade de alimentos da merenda escolar. Providencie placas indicando as saídas, para os distritos do município de Ivaiporã.</t>
   </si>
   <si>
     <t>7245</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7245/indicacao_no_81-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7245/indicacao_no_81-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a implantação de uma ponte no 100 alqueires, na divisa de Ivaiporã com Ariranha do Ivaí, pois a mesma rodou com a chuva.</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7246/indicacao_no_82-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7246/indicacao_no_82-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a implantação de pedra irregular na Avenida Maranhão, entre as Ruas Sertanópolis, Rua Paranavaí e Rua Santa Mariana. Providencie a reforma da ponte no PindatIva, próximo ao antigo lixão.</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7247/indicacao_no_83-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7247/indicacao_no_83-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a instalação de uma ATI (academia da terceira idade), próximo ao CMEI (Centro Municipal de Educação Infantil) Emília Kuroda._x000D_
 Providencie a implantação de pedras irregulares na Rua Poços de Caldas, entre a Rua Joaquim Bonifácio e a Rua Placídio Miranda, próximo ao CMEI (Centro Municipal De Educação Infantil) José Fiorim.</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7248/indicacao_no_84-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7248/indicacao_no_84-2018.pdf</t>
   </si>
   <si>
     <t>Providencie o corte das arvores na Rua Emilio Ganzert, entre o Instituto do Rim até na ponte que vai para Jardim Alto da Glória. Providencie a sinalização do redutor de velocidade existente na Avenida Tancredo Neves próximo ao n° 625 centro. Providencie acostamento na Rodovia Nicolau_x000D_
 Koltun. Providencie uma rotatória na Avenida Castelo Branco esquina com Avenida Paraná n° 640 centro. Providencie acostamento de 45° na Avenida_x000D_
 Aparício Cardoso Bitencourt entre os n° 355 até o n° 120 centro, próximo Secretaria de Educação Municipal. Providenciar reforma da Praça Manuel Marques Pereira, localizada entre a Avenida Souza Naves e Avenida Brasil n°1460 centro. Providencie adequação do canteiro de frente a Igreja Santíssima Mãe De Deus, na Avenida Minas Gerais, facilitando os estacionamentos de veículos na UNI VALE. Providencie pedra irregular da Rua Alvarez de Azevedo, no Jardim Imperial. Providencie a reforma, pintura, e readequação de todos os redutores de velocidade da área central da</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7250/indicacao_no_85-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7250/indicacao_no_85-2018.pdf</t>
   </si>
   <si>
     <t>Providencie o recape asfáltico na Rua Apinages, localizada no Jardim Alto da Glória, pois os moradores reclamam do enorme buraco que se encontra na nesta localidade. Providencie reparos na rampa de acesso ao CIS - Consórcio Intermunicipal de Saúde da 22a Regional de Saúde de Ivaiporã, na Rua Professora Diva Proença(centro), pois está toda quebrada dificultando o acesso de idosos e cadeirantes ao local. Providencie a pintura das faixas de pedestre próximo a Loja Maria Bonita, na Avenida Souza Naves e Avenida Brasil(centro). Providencie uma placa de carga/descarga na Rua Rio Grande do Sul, em frente ao n° 955 (centro). Providencie uma limpeza na Avenida Maranhão, próximo a Fábrica de Doces Ana Laura.</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7251/indicacao_no_86-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7251/indicacao_no_86-2018.pdf</t>
   </si>
   <si>
     <t>Providencie recapeamento asfáltico na Rua Salim Hayel Bittar, localizada no Jardim Casagrande I, pois em razão das fortes chuvas ocorridas, o asfalto do local deteriorou-se, necessitando de reparos urgentes.</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7252/indicacao_no_87-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7252/indicacao_no_87-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a instalação de um semáforo na esquina da Rua Emilio Ganzert cruzamento com a Avenida Paraná, próximo a farmácia Bom Jesus. Providencie capitação de água em todos os prédios públicos de nosso município, para utilizar as descargas dos sanitários, lavar calçadas. Providenciar juntos aos órgãos da agricultura para que se execute o cinturão verde de Ivaiporã, protegendo a cidade contra os venenos lançados diariamente nas_x000D_
 lavouras. Providencie a implantação de um redutor de velocidade na Avenida Ladislau Gil Fernandez n°21, em frente a vidraçaria Brasil. Providencie o veículo motocicleta - motolância, no serviço de atendimento móvel de urgência — SAMU, conforme Portaria n°2.971, de 08/12/08 — do ministério_x000D_
 de saúde.</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7253/indicacao_no_88-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7253/indicacao_no_88-2018.pdf</t>
   </si>
   <si>
     <t>Providencie melhorias em todas as áreas do Cemitério Municipal de Ivaiporã, pois há queixas sobre o abandono e desleixo em que se encontra o mesmo.</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7254/indicacao_no_89-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7254/indicacao_no_89-2018.pdf</t>
   </si>
   <si>
     <t>Providencie o Corte de galhos de árvore na Rua Luiz Pasteur em frente ao número 740, aonde ocorre várias quedas de galhos assim trazendo transtorno aos municípios e ao trânsito. Providencie Limpeza ao redor do Asilo Lar Santo Antônio, principalmente nas cercas e laterais da instituição.</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7255/indicacao_no_90-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7255/indicacao_no_90-2018.pdf</t>
   </si>
   <si>
     <t>Providencie um redutor de velocidade em frente ao n° 30, na Rua Manoel Ribas, localizada no Jardim Alvorada. Providencie redutores de velocidade nos dois lados da Avenida Maranhão, em frente ao n° 3.020, pois os carros passam em grande velocidade, correndo o risco de acontecer acidentes.</t>
   </si>
   <si>
     <t>7256</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7256/indicacao_no_91-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7256/indicacao_no_91-2018.pdf</t>
   </si>
   <si>
     <t>Providenciar a aquisição e instalação de luminárias mais próximas, pois com o crescimento das arvores, escureceram a pista de caminhada do complexo_x000D_
 esportivos Melvis Michutti. Providenciar a colocação de luminárias que já se queimaram no Ginásio de Esportes Antônio Diniz, na Vila João XXIII.</t>
   </si>
   <si>
     <t>7264</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7264/indicacao_no_92-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7264/indicacao_no_92-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a pintura de todos os redutores de velocidade da rua Ceará, Centro. Providenciar o alargamento da pista na rodovia Celso Fumio Makita, pouco acima da Ivaigás, a pista afunilou sem sinalização, causando transtornos. Providencie a pintura e demarcação da sinalização de motos e carros na Avenida Souza Naves, Centro, próximo a Bella Pani. Analise a viabilidade a implantação de um redutor de velocidades, na Avenida Souza Naves, esquina com a rua Orlando Burato.</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7266/indicacao_no_93-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7266/indicacao_no_93-2018.pdf</t>
   </si>
   <si>
     <t>Providencie grade e tampa para boca de lobo na rua Ceará, esquina do Educandário Colégio Mater, pois se encontra em situação perigosa para as crianças que estão todos os dias passando por ele.</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7268/indicacao_no_94-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7268/indicacao_no_94-2018.pdf</t>
   </si>
   <si>
     <t>Providencie melhorias, bem como passar máquina e colocar cascalho na Estrada do Berro da Onça, pois os munícipes reclamam da má condição que se encontra. Providencie a limpeza ou a notificação do responsável pelo terreno na Rua Apinagés, em frente ao n° 508, localizado no Jardim Alto da Glória._x000D_
 Providencie uma capela mortuária no Alto Porã. Providencie um muro em torno do cemitério do Alto Porã.</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7269/indicacao_no_95-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7269/indicacao_no_95-2018.pdf</t>
   </si>
   <si>
     <t>Providenciar o calçamento para os pedestres que vai e vem na Rua Emilio Ganzert entre a ponte do Rio Pindauva até Jardim Alto da Gloria, os transeuntes caminham na mesma pista dos veículos. Providenciar um terreno grande para construir o canil Toca de Assis desapropriando, longe do centro, o problema está se agravando. Providenciar uma pista de caminhada para todos os moradores do centro, utilizando o canteiro central da Avenida Brasil, entre Edifício Onnix até o posto de combustível Panorama. Providencial junto a secretaria do meio ambiente uma equipe para socorrer, e agilizar os mais de Cinquenta (50) bocas de lobos entupidos, de toda a cidade. Providenciar junto a equipe de pavimentação asfáltica, a reconstrução, reformas, de todos os redutores de velocidade da Rua Rio Grande do Sul centro. Providenciar a construção de calçadas para pedestres na lateral da Rua Romário Martins, as pessoas passam junto aos veículos em alta velocidades.</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7271/indicacao_no_96-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7271/indicacao_no_96-2018.pdf</t>
   </si>
   <si>
     <t>Providencie melhorias, bem como passar máquina e colocar cascalho na Rua Luiz Fabo.</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7280/indicacao_no_97-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7280/indicacao_no_97-2018.pdf</t>
   </si>
   <si>
     <t>Providencie a instalação de temporizadores para pedestres em todos os semáforos de Ivaiporã, pois a população (principalmente idosa) sente dificuldade em atravessar as Avenidas.</t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7281/indicacao_no_98-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7281/indicacao_no_98-2018.pdf</t>
   </si>
   <si>
     <t>Providencie com a máxima urgência a disponibilização de um local para realização de coleta de sangue, no sentido de ter novamente um hemocentro na Cidade de Ivaiporã, pois há inúmeros doadores em toda região. Providencie a construção de uma pista de skate no espaço disponível no Lago das_x000D_
 Flores, na Rua Uberlândia, esquina com Rua Paulista. Providencie uma ATI - Academia da Terceira Idade no Jardim Iporã. Providencie a constituição da Guarda Municipal de Ivaiporã, conforme dispõe a Lei Municipal n°. 1.896, de 27 de dezembro de 2010, no sentido de auxiliar a Polícia Militar no controle do trânsito, devido ao frequente aumento no fluxo de veículos na cidade. Providencie um local para construção de uma pista de motocross para uso de_x000D_
 Ivaiporã e região. Providencie a melhoria da iluminação do Lago das Flores de Ivaiporã. Providencie a instalação de uma balsa no Rio Ivaí localizado no Distrito de Jacutinga facilitando o acesso entre os municípios de Ivaiporã e Rio Branco do Ivaí.</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7282/indicacao_no_99-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7282/indicacao_no_99-2018.pdf</t>
   </si>
   <si>
     <t>Providencie melhorias na Rua São José, localizada no Jardim Alvorada, sentido Jardim Belo Horizonte, antiga Serraria, passando a máquina e colocando cascalho.</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7283/indicacao_no_100-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7283/indicacao_no_100-2018.pdf</t>
   </si>
   <si>
     <t>Providencie um redutor de velocidade na Rua Apucarana, localizada na Vila Santa Maria, em frente a Vidraçaria Ivamar. Providencie a implantação de pedra regular nas Ruas Tremembé e Tupiniquins, localizadas no Jardim Alto da Glória. Providencie urgente a retirada de uma árvore, que está correndo risco de cair a qualquer momento, na Rua São Leopoldo, no centro da cidade. Providencie melhorias quanto ao escoamento da água do cemitério municipal, pois a água que escorre em grande quantidade do cano do muro, se espalha pela rua e vai para dentro das casas dos moradores, entupindo os bueiros e causando grandes transtornos. Providencie a retirada de uma árvore na Rua Clevelândia n° 89, pois a mesma se encontra em área de risco._x000D_
 Providencie uma limpeza em todo o parquinho e principalmente na grama sintética, no Parque Municipal Maria Alice Ando Albertin, que fica na Rua João Maria Stresser.</t>
   </si>
   <si>
     <t>7487</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7487/indicacao_no_101-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7487/indicacao_no_101-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie uma limpeza ao redor do Rio Pindauvinha, situado entre o Lago Jardim Botânico e a Rodovia Ladislao Gil_x000D_
 Fernandez, pois o mato está grande._x000D_
 Providencie a readequação do cascalho da Rua Araras entre o Prédio do Detran até Serraria Greville na Vila Nova Porã._x000D_
 Providencie a reforma e colocação de grades em bueiros e bocas de lobos em toda cidade.</t>
   </si>
   <si>
     <t>7488</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7488/indicacao_no_102-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7488/indicacao_no_102-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie um espaço de área esportiva, com quadra de basquete, próximo ao Lago das Flores._x000D_
 Providencie o recape asfáltico no cruzamento entre as Ruas Dorvalina de Jesus e Ivaiporã, em frente ao Mercado Wolf, Vila Nova Porã._x000D_
 Providencie melhorias, bem como passar máquina e colocar cascalho, ou pavimentação com pedra regular nas Ruas Timbiras e Tupinambás, localizadas no Jardim Alto da Glória, pois as mêsmas encontram em péssimas condições para o tráfego dos_x000D_
 moradores que ali residem._x000D_
 Providencie tampas para as bocas de lobo abertas, bem como realize a limpeza nos terrenos abandonados e/ou notifiquem os proprietários dos lotes da Rua General Osorio, localizado na Vila João XXIII, próximo ao n° 405, pois está causando transtornos aos_x000D_
 moradores._x000D_
 Providencie colocação de pedra regular no trecho da Rua Rui Barbosa, saída com a Avenida Curitiba, localizada no Jardim Belo Horizonte.</t>
   </si>
   <si>
     <t>7489</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7489/indicacao_no_103-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7489/indicacao_no_103-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que_x000D_
 por meio do Departamento Competente:_x000D_
 Providenciar a construção de um novo ponto de ônibus na Rua José Bonifácio,_x000D_
 esquina com a Rodovia Ladislau Gil Fernandes, Jardim Aeroporto._x000D_
 Providenciar a limpeza do campo de futebol suíço, entre a Rua Placidio Miranda e_x000D_
 Rua Carlos Gomes, Residencial Ivaiporã II._x000D_
 Providenciar monitores de alunos para cuidar do interior dos ônibus escolares, no_x000D_
 sentido de dar segurança dentro dos veículos que transportam os estudantes._x000D_
 Providenciar com urgência uma faixa elevada em frente ao INSS, na Avenida_x000D_
 Tancredo Neves n°1390, para conter a alta velocidade que os motoristas desenvolvem._x000D_
 Providenciar a colocação de pedras irregulares na Rua Ceará, entre a Rua Joaquim_x000D_
 Bonifácio e Rua Ludovico Merico, centro._x000D_
 Providenciar lixeiras novas ao redor do Lago das Flores, nas Rua Alvares de_x000D_
 Azevedo e Rua Paulista, Jardim Brasília.</t>
   </si>
   <si>
     <t>7490</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7490/indicacao_no_104-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7490/indicacao_no_104-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie um centro de atendimento em nosso município para tratamento de dependentes químicos, onde seja também disponibilizado um suporte às famílias, com atendimento de profissionais ligados a área._x000D_
 Providenciar a construção de um ponto de ônibus na Avenida Ladislao Gil Fernandez, próximo à Companhia Independente da Polícia Militar, para atender todos os moradores da Vila Xurupita e bairros recentemente construidos._x000D_
 Dar apoio às escolas que já tem produzem alimentos em sua própria horta comunitária, no_x000D_
 sentido de que as crianças sejam influenciadas no cultivo, na alimentação saudável e de baixo_x000D_
 custo, melhorando a qualidade de vida desde a infância._x000D_
 Notificar aos proprietários acerca da obrigação da construção de calçadas defronte aos seus_x000D_
 terrenos na área central de lvaiporã.</t>
   </si>
   <si>
     <t>7491</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7491/indicacao_no_105-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7491/indicacao_no_105-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie a pavimentação asfáltica sobre todas as Ruas que se encontram com_x000D_
 pedra regular no Distrito Alto Porã._x000D_
 Providencie a pavimentação com pedra irregular ou asfalto na Rua Luiz Fabo,_x000D_
 antiga Rua Araras, na Vila Nova Porã._x000D_
 Providencie a cobertura das arquibancadas da arena de esportes (Campo de Futebol_x000D_
 Society de Grama Sintética), no Parque Ecológico Jardim Botânico._x000D_
 Analise a possibilidade do plantio de árvores na extensão da Avenida Maranhão,_x000D_
 onde se fizer necessário para proporcionar sombreamento as pessoas que circulam na_x000D_
 via.</t>
   </si>
   <si>
     <t>7492</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7492/indicacao_no_106-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7492/indicacao_no_106-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 1. Providencie a colocação de cascalho e passar a máquina defronte ao ponto de ônibus da Rua Mangueira, esquina com a Rua Cristo Redentor, pois quando chove as pessoas não conseguem permanecem em baixo do mesmo e se deslocar para subir no ônibus devido à grande quantidade de barro e água que ali se acumula.</t>
   </si>
   <si>
     <t>7493</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7493/indicacao_no_107-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7493/indicacao_no_107-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie a construção de cobertura em todos os pontos de ônibus da cidade que_x000D_
 ainda estão a céu aberto, de forma que as pessoas se mantenham protegidas em dias_x000D_
 de chuva, enquanto aguardam os ônibus._x000D_
 Providencie a implantação de pedra irregular na Rua Assai, na Vila Nova Porã._x000D_
 Providencie a limpeza dos terrenos baldios ou notificação dos responsáveis, na_x000D_
 Rua Ceará, pra baixo do CEBEJA._x000D_
 Analise a possibilidade de estar contratando um Neuro Pediatra para atendimento_x000D_
 pelo SUS no Posto de Saúde de Ivaiporã._x000D_
 Providencie um ponto de ônibus com cobertura nas Ruas Tremembés e Rua_x000D_
 Timbiras no Jardim Alto da Glória._x000D_
 Providencie melhorias com a colocação cascalho na Rua Ucrânia, localizada no_x000D_
 Jardim Europa._x000D_
 Providencie o plantio de mudas de árvores sombreiras no canteiro da Avenida_x000D_
 Maranhão, próximo ao CMEI Santa Terezinha.</t>
   </si>
   <si>
     <t>7494</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7494/indicacao_no_108-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7494/indicacao_no_108-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR_x000D_
 ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie a reforma da praça da Vila Monte Castelo, que_x000D_
 se situa do lado do CEMEI Emilia Kuroda._x000D_
 Providencie a construção de uma área de lazer com pista de_x000D_
 caminhada na antiga usina velha, localizada próximo ao_x000D_
 CEEBEJA._x000D_
 Providencie a instalação de uma ATI, na Praça Ivens_x000D_
 Gueguen, praça da igreja bom jesus,_x000D_
 Providencie limpeza das bocas de lobos no espaço entre_x000D_
 jardim Alto da Gloria e Instituto do Rim, na Rua Emilio_x000D_
 Ganzert.</t>
   </si>
   <si>
     <t>7495</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7495/indicacao_no_110-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7495/indicacao_no_110-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento_x000D_
 Competente:_x000D_
 Providencie a implantação de pedra irregular nas Ruas Terere, Tupiniquins,_x000D_
 Tinguis, Tapuias, localizadas no Alto da Glória._x000D_
 Providencie melhorias passando a máquina, colocando cascalho, bem como_x000D_
 realize a limpeza de mato que invadiu a Rua Santa Catarina, localizada na Vila Santa_x000D_
 Maria, fundo do Hospital Municipal Pronto Atendimento._x000D_
 Providencie a implantação de pedras irregulares em todas as Ruas do Jardim_x000D_
 Itapoá._x000D_
 Providencie dois redutores de velocidade, um a ser instalado defronte a Loja_x000D_
 Nippon Brasil Colchões Magnéticos e o outro defronte da Biofórmula Farmácia de_x000D_
 Manipulação, ambos na Avenida Souza Naves.</t>
   </si>
   <si>
     <t>7496</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7496/indicacao_no_111-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7496/indicacao_no_111-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor_x000D_
 Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie a abertura de uma rua, para que a mesma faça ligação entre a_x000D_
 rua Placídio Miranda até a rua Joaquim Bonifácio._x000D_
 Providencie o melhoramento da iluminação pública dentro do cemitério_x000D_
 municipal para maior segurança do local._x000D_
 Analise a possibilidade de estar implantando um ponto policial no Lago_x000D_
 Jardim Botânico._x000D_
 Providencie a elaboração de um projeto de lei renomeando o cemitério_x000D_
 municipal._x000D_
 Realize um estudo quanto a abertura de uma rua que de acesso direto do_x000D_
 estacionamento do Fórum Eleitoral a Rodovia Ladislau Gil Fernandes.</t>
   </si>
   <si>
     <t>7497</t>
   </si>
   <si>
     <t>Alex Papin, Nando Dorta</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7497/indicacao_no_112-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7497/indicacao_no_112-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do_x000D_
 Departamento Competente:_x000D_
 1. Providencie a notificação aos proprietários de terrenos baldios dos Residenciais Bella_x000D_
 Vista e Universitário quanto a necessidade urgente da limpeza dos lotes mediante roçada,_x000D_
 pois o mato alto está favorecendo a proliferação de animais peçonhentos, tais como:_x000D_
 aranhas, escorpiões, etc..</t>
   </si>
   <si>
     <t>7498</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7498/indicacao_113_2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7498/indicacao_113_2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 I. Providencie um redutor de velocidade em frente ao n° 2.975, na rua Ceará.</t>
   </si>
   <si>
     <t>7499</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7499/indicacao_no_114-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7499/indicacao_no_114-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 1. Providencie um redutor de velocidade na rua Santa Terezinha, Jardim Iporã.</t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7500/indicacao_no_115-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7500/indicacao_no_115-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie recape asfáltico em frente a Clínica HM, n°1675, localizada na Avenida Tancredo Neves._x000D_
 Providencie a retirada de uma árvore que fica em frente ao Murilo Lanches, na  Rua Luiz Pasteur, Jardim Imperial, pois a mesma traz risco de queda._x000D_
 Providenciar uma faixa amarela na Rua Mangueira, Jardim Guanabara II, junto a ciclovia da Vila Nova Porã._x000D_
 Verifique a possível quanto a abertura do canteiro central da Avenida Maranhão, na altura da Igreja Assembleia de Deus, dando melhor acesso aos_x000D_
 moradores e motoristas que ali transitam._x000D_
 Providencie a limpeza de todos os meio-fio do Jardim Luiz XV, pois o mato está avançando às pedras irregulares.</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7501/indicacao_no_116-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7501/indicacao_no_116-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie a troca da lâmpada queimada no poste de iluminação pública que fica defronte ao n° 227, Rua Esperança Nova, localizada Jardim Luís XV._x000D_
 Providencie a limpeza, bem como efetue a notificação dos proprietários dos terrenos baldios localizados no Jardim Casa Grande I e II._x000D_
 Analise a possibilidade da realização do "Ivaiporã em Ação" no Jardim Alto da Glória, sendo este o único bairro que não foi atendido pelo Programa._x000D_
 Realize um estudo quanto a possibilidade da elaboração de um projeto de lei que vise a implantação bocas de lobos inteligentes no Município, visando a retenção de entulhos que possam vir a entupir os bueiros, prejudicando o escoamento da água da chuva. (Segue em anexo, modelo de projeto de lei)</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7683/indicacao_no_117-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7683/indicacao_no_117-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie a construção de calçadas defronte O CMEI Nova Porã, CMEI Odete Brasil e Escola Municipal Bento Viena, localizadas na Vila Nova Porã._x000D_
 Providencie a retirada da árvore localidade dentro do pátio do CMEI Nova Porã, pois a mesma está correndo risco de desabamento com as chuvas e ventos fortes.</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7684/indicacao_no_118-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7684/indicacao_no_118-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito_x000D_
 Municipal, que por meio do Departamento Competente:_x000D_
 Analise a possibilidade da implantação de um sistema de agendamento de consulta online, no sentido de agilizar e evitar as filas no Posto de Saúde._x000D_
 Providencie a limpeza de entulhos na Rua Industrial, localizada no Parque das Industrias._x000D_
 Providencie melhorias passando a máquina patrola na Rua Dercilho Matias, localizada no Conjunto João de Barro.</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7685/indicacao_119_2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7685/indicacao_119_2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Analise a possibilidade da colocação de floreiras em todas as Praças e semáforos da cidade._x000D_
 Providencie o término da colocação de pedras irregulares na Rua Rui Barbosa, localizada no Conjunto Versalhes, pois a mesma não foi terminada._x000D_
 Providencie a construção de uma Cancha de Bocha e Malha junto ao campo de futebol do Bairro do Severiano._x000D_
 Realize um estudo quanto a possibilidade do Executivo Municipal prestar ajuda de financeira aos proprietários de apiários do Município, no sentido de fortalecimento da atividade._x000D_
 Providencie a reforma da Praça da Igreja Nossa Senhora de Lourdes no Distrito de Jacutinga._x000D_
 Providencie o término da reforma do Lago das Flores, junto a Vila João XXIII._x000D_
 Providencie a aquisição de um centro de imagem de última geração, em atendimento das necessidades do Departamento Municipal de Saúde.</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7686/indicacao_no_120-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7686/indicacao_no_120-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 1. Realize a notificação do proprietário do terreno baldio localizado na Rua Francisco Jacob Goedert, n° 65, Centro de Ivaiporã, quanto a urgente necessidade da limpeza do local, como medida extinção de proliferação de animais peçonhentos e mosquitos Aedes aegypti (transmissor da dengue), conforme denúncias vindas de moradores vizinhos daquela localidade.</t>
   </si>
   <si>
     <t>7687</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7687/indicacao_no_121-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7687/indicacao_no_121-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 1. Providencie a instalação de uma ATI em frente ao canteiro da OAB, localizado entre a Avenida Maranhão e a Rua Pernambuco.</t>
   </si>
   <si>
     <t>7688</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7688/indicacao_122_2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7688/indicacao_122_2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie a ampliação do redutor de velocidade já existente na Avenida Maranhão n°3020._x000D_
 Providencie uma faixa elevada entre os Jardins Casa Grandes I, II, III e IV._x000D_
 Providencie uma contenção para o barranco localizado abaixo da Avenida Ladislau Gil Fernandez, entre a referida Avenida e o Complexo Esportivo Melvis Michiutti._x000D_
 Providencie a construção de uma calçada de acesso exclusivo de pedestres na Ponte da Rua Emilio Ganzer, sentido Jardim Alto da Glória.</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7689/indicacao_no_123-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7689/indicacao_no_123-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie o recape asfáltico na Rua Luis Pasteur, entre a Rua Don Pedro II e Rua José Bonifácio, localizada no Jardim Brasília._x000D_
 Providencie notificação dos proprietários das chácaras na Avenida Maranhão, abaixo da Praça Espanha, quanto a necessidade da limpeza do mato, evitando a proliferação de bichos peçonhentos._x000D_
 Providencie a notificação dos responsáveis dos terrenos baldios da Rua Timbiras, localizada no Jardim Alto da Gloria.</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7690/indicacao_no_124-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7690/indicacao_no_124-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie melhorias passando a máquina ou colocando cascalho na Rua Chopim,_x000D_
 localizada no Jardim Itaipu._x000D_
 Providencie um redutor de velocidade defronte à Clínica Veterinária Clinicão,_x000D_
 localizada na Avenida Estevão Marciano dos Santos._x000D_
 Providencie um redutor de velocidade na Avenida Ladislau Gil Fernandes, sentido_x000D_
 centro, defronte ao Jornal Paraná Centro._x000D_
 Providencie redutores de velocidade, bem como placas de sinalização nas Ruas Bulha, São Mateus e Brasília, localizadas na divisa da Vila Monte Castelo e Jardim São José, pois os motoristas trafegam em alta velocidade, gerando risco de acidentes._x000D_
 Providencie um redutor de velocidade na Rua Faxinai, próximo a Igreja Assembleia_x000D_
 de Deus, na Vila Nova Porã._x000D_
 Providencie melhorias passando a máquina ou colocando cascalho na Rua Turunas,_x000D_
 localizada no Jardim Alto da Glória.</t>
   </si>
   <si>
     <t>7691</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7691/indicacao_no_125-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7691/indicacao_no_125-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 1. Providencie a instalação de mais bancos no entorno do parquinho infantil, ao lado do campo de futebol sintético e de areia do Jardim Botânico, para que os pais possam ter mais comodidade ao levar seus filhos para brincar.</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7692/indicacao_no_126-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7692/indicacao_no_126-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providence a construção de bueiros na Rua São Luiz, na Vila São Jorge, pois a água da chuva desce por toda a Avenida Curitiba, defronte Country Club, pois não há canalização e_x000D_
 escoamento devido._x000D_
 Seja realizado um estudo quanto a prestar apoio financeiro aos citricultores, no Distrito_x000D_
 de Jacutinga._x000D_
 Providencie a limpeza da pista de caminhada do Lago das Flores, indo até a Vila Santa Maria, retirando os galhos das árvores, lixos jogados e capinando o mato que ali cresceu._x000D_
 Providenciar a recuperação asfáltica e a implantação de acostamento da Rua Benedito do Prado, que segue sentido Pesqueiro Paraiso._x000D_
 Providencie a limpeza do córrego que corta a cidade, passando ao lado do Jardim_x000D_
 Botânico, indo até o Lago das Flores.</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7693/indicacao_no_127-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7693/indicacao_no_127-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie o recape asfáltico da rua Augusto Urbanski entre a avenida Brasil até a rua Faxinal, pois está em péssimo estado._x000D_
 Providenciar banheiros ecológicos próximo ao campo de grama sintética no complexo esportivo Melvis Muchiutti._x000D_
 Providencie a abertura da rua Amoldo Schimidt, antiga rua Arapongas para facilitar o trânsito._x000D_
 Providencie a limpeza do Posto de Saúde da vila João XXIII, pois está com o mato alto dentro e fora do quintal do mesmo._x000D_
 Providencie o término da faixa que divide o centro da rodovia Nicolau Koltun, além de não ter terminado a faixa já sumiu em alguns lugares._x000D_
 Providencie a colocação de pedras irregulares na rua Ucrânia.</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7694/indicacao_no_128-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7694/indicacao_no_128-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie postes com iluminação pública na Rua Umuarama, próximo ao n° 150._x000D_
 Providencie a implantação de pedra irregular na Rua Isaque Martins da Silva, localizada no Jardim Aeroporto._x000D_
 Providencie melhorias, bem como, passar máquina e colocar cascalho, na Rua Machado de Assis, localizada no Bosque da Saúde._x000D_
 Providencie a implantação de pedra irregular na Rua Machado de Assis, localizada no Bosque da Saúde.</t>
   </si>
   <si>
     <t>7695</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7695/indicacao_no_129-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7695/indicacao_no_129-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 1. Providencie limpeza e colocação de traves e telas de proteção em volta do campo da Vila Santa Terezinha, localizada na Avenida Maranhão, próximo a saída do Jardim Porã.</t>
   </si>
   <si>
     <t>7696</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7696/indicacao_no_130-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7696/indicacao_no_130-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie a limpeza dos terrenos localizados na Rua José Fuzer, esquina com a Rua Gildo Pavão no Jardim Casa Grande III, (próximo ao número 140), pois os terrenos estão favorecendo a proliferação de animais peçonhentos devido à grande quantidade de mato que cresceu._x000D_
 Providencie o recape asfáltico da Rua Ceará, próximo ao número 6, pois o asfalto encontra-se em péssimas condições.</t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7697/indicacao_no_131-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7697/indicacao_no_131-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie a implantação de pavimentação asfáltica ou pedra irregular na Rua das Industrias, localizada no Parque Industrial._x000D_
 Providencie a implantação de pedra irregular, na Rua Assai, localizada na Vila Nova Porã._x000D_
 Providencie a retirada de entulhos ao lado do n° 430, na Rua Alvarez de Azevedo, localizada na Vila João XXIII, pois a vizinhança está jogando lixo por cima do entulho._x000D_
 Providencie a troca da tampa de boca de lobo na Avenida Tancredo Neves em frente ao n° 3.100 próximo a Mercearia e Açougue Santa Terezinha.</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7698/indicacao_no_132-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7698/indicacao_no_132-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie o lançamento do Projeto Recuperação das Nossas nascentes, para todo município de Ivaiporã, seguir como exemplo o município de Arapongas, que este ano já recuperou mais de 200 nascentes._x000D_
 Providencie a iluminação adequada dos dois trevos que dá acesso para Ivaiporã, pois o local é muito escuro._x000D_
 Providencie placas em local bem visível em todos os itinerários do município em todos pontos de ônibus sendo isto uma qualidade de vida._x000D_
 Providencie limpeza nos lotes ao lado da Associação da Luiz XV, na Rua José Bonifácio, pois os lotes estão favorecendo a proliferação de animais peçonhentos devido o mato estar muito grande.</t>
   </si>
   <si>
     <t>7699</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7699/indicacao_no_133-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7699/indicacao_no_133-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 1. Providencie a implantação de um estacionamento para van escolar, na Avenida Curitiba, em frente ao Sesc, para melhor embarque e desembarque dos alunos.</t>
   </si>
   <si>
     <t>7700</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Sabão - Edivaldo Montanheri, Ailton Stipp, Alex Papin, Éder Bueno, Hélio Barros, Marcelo Reis, Nando Dorta, Sueli Gevert, Zé do Bar</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7700/indicacao_no_134-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7700/indicacao_no_134-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente, providencie a reforma externa do barracão do Projeto Teatro Marcial, localizado na Rua General Osório n°810, conforme segue em anexo o orçamento.</t>
   </si>
   <si>
     <t>7701</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7701/indicacao_no_135-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7701/indicacao_no_135-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie a limpeza em volta do Colégio Antônio Dinis, pois há muitas reclamações sobre o mato e a proliferação de bichos peçonhentos._x000D_
 Providencie uma ponte na Estrada do Barreirinha, pois a COPEL não consegue passar para fazer o ligamento de energia para os moradores._x000D_
 Providencie a limpeza nas bocas de lobo, e no mato, próximo a ponte na Rua Emilio Ganzert e Apinagés, que vai para o Jardim Alto da Glória._x000D_
 Analise a possibilidade de o executivo equiparar e reajustar as diárias do Município para os demais servidores, pois as diárias dos diretores, assessores, procurador e chefe executivo, já foram reajustadas._x000D_
 Providencie o conserto do alambrado do CMEI Odete dos Santos Brasil, que fica entre a Unidade Básica de Saúde da Família Vila Nova Porã e as casas ao lado do postinho, no Conjunto Habitacional Sebastião A. Andrade,pois se encontra caído, correndo o risco de_x000D_
 alguma criança se machucar no barranco.</t>
   </si>
   <si>
     <t>7702</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7702/indicacao_no_136-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7702/indicacao_no_136-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie se possível a elaboração de um Projeto Lei para colocar em Ivaiporã uma guarda municipal para agilizar e cuidar de nosso trânsito caótico._x000D_
 Providencie a colocação de calçadas do Rio Pindauvinha até na entrada da vila de furnas, se possível igual à que foi feita na vila Nova Porã, desta forma os pedestres terão mais segurança._x000D_
 Providencie a drenagem do rio Pindauvinha, pois ele contém muita sujeira em todo seu leito._x000D_
 Providencie a reforma na ATI do Distrito de Alto Porã, dando prioridade as portas de ferro, pois as mesmas estão com pontas enferrujadas podendo causar ferimento nas crianças (URGENTE)._x000D_
 Providenciar ou agilizar a reabertura da capela mortuária que já existente no Alto Porã.</t>
   </si>
   <si>
     <t>7703</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7703/indicacao_no_137-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7703/indicacao_no_137-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie a pintura dos dois redutores de velocidade, entre a Chácara do João Kozan e dos Bombeiros, na Avenida Maranhão._x000D_
 Providencie a passagem de rolo compressor sobre as pedras soltas e a implantação de pedra irregular no final da Rua Cornélio Procópio, saída para Ariranha, localizada no centro da cidade._x000D_
 Providencie a limpeza do terreno em frente ao n° 11, na Rua Ana Ferreira da Silva, localizada na Vila Nova Porã._x000D_
 Providencie a implantação de calçada na A.T.I. que fica no Campo do Araçá, localizado no Jardim Luís XV, para facilitar no uso dos aparelhos._x000D_
 Providencie a reforma da Praça João Magewski, do parquinho e a troca da tela em volta do parque do Distrito do Alto Porã, pois os bancos estão quebrados e os brinquedos causando risco de acidentes nas crianças.</t>
   </si>
   <si>
     <t>7704</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7704/indicacao_no_138-2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7704/indicacao_no_138-2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 Providencie um ponto de ônibus fixo para quem vai sair do centro para os Jardins Casa grande e João XXIII, sendo que o local certo será do lado do Colégio Idália Rocha na Avenida Castelo Branco 875 centro._x000D_
 Providencie junto ao departamento do meio ambiente a poda de árvores nas praças onde estão sendo realizadas as trocas das lâmpadas._x000D_
 Providencie melhorias para a estrada da água da prata, bem como fazendo a colocação de pedras irregulares, assim beneficiando todos os produtores rurais que passam nessa estrada._x000D_
 Providencie um redutor de velocidade em frente a AABB, pois os motoristas vêm desviando do semáforo passando por este local, que já ocasionou três acidentes devido à alta velocidade dos veículos._x000D_
 Providencie junto a um órgão competente uma Força Tarefa, no combate contra ao ESCORPIÃO, bem como foi realizado no município vizinho São Pedro do Ivaí._x000D_
 Intensificar a sinalização para os locais de estacionar</t>
   </si>
   <si>
     <t>7705</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7705/indicacao_139_2018.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7705/indicacao_139_2018.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal, que por meio do Departamento Competente:_x000D_
 1. Providencie se possível a abertura do canteiro entre a radio úba e o posto de combustível Teodoro, situada na Avenida Souza Naves, para que possa implantar um estacionamento devido à falta de lugares para estacionar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -4063,68 +4063,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/10297/plc_2018_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/10298/plc_2018_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/10299/plc_2018_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/673/ple-01-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/674/ple-02-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/677/ple-03-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/678/ple-04-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/680/brn3c2af4e2196e_0000059899.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/681/ple-06-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/682/ple-07-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/683/ple-08-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/684/ple-09-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/685/ple-10-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/691/ple-12-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/693/ple-13-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/694/brn3c2af4e2196e_0000059989.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/697/ple-16-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/734/ple_18_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/735/ple_19_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/740/ple-20-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/742/ple-22-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/743/ple-23-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/744/ple-24-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/747/ple-25-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/750/ple-26-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/751/ple-27-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/757/ple-28-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/758/ple-29-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/760/ple-30-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/762/ple-31-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/767/ple-32-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/768/ple-33-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/770/ple-34-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/771/ple-35-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/772/ple-36-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/774/ple-37-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/776/ple-38-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/778/ple-39-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/780/ple-40-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/787/ple-41-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/788/ple-42-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/789/ple-43-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/790/ple-44-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/792/ple-45-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/796/ple-46-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/797/ple-47-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/798/ple_49_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/799/ple-50-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/800/ple-51-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/801/ple-52-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/802/ple-53-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/803/ple-54-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/804/ple-56-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/805/ple-59-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/806/ple-60-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/807/ple-61-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/808/ple-62-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/810/ple-63-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/811/ple-64-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/812/ple-65-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/814/ple-66-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/816/ple-68-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/817/ple-70-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/818/ple-71-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/819/ple-72-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/821/ple-73-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/822/ple-74-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/823/ple-75-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/825/ple-76-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/826/ple-77-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/828/ple-78-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/829/ple-79-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/830/ple-80-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/832/ple-81-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/839/ple-82-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/840/ple-83-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/842/ple-84-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/843/ple-85-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/844/ple-86-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/845/ple-88-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/846/ple-90-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/847/ple-91-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/848/ple-92-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/849/ple-93-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/850/ple-94-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/851/ple-95-2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/852/ple-96-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/853/ple-97-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/854/ple-98-2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/855/ple-99-2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/856/ple-100-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/857/ple-101-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/858/ple-102-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/859/ple-103-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/860/ple-104-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/861/ple-105-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/862/ple-106-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/863/ple-107-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/864/ple-108-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/865/ple-109-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/869/ple-110-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/871/ple-111-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/876/ple-112-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/877/ple-113-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/879/ple-115-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/880/ple-116-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/881/ple-117-2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/882/ple-118-2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/883/ple-119-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/884/ple-120-2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/885/ple-121-2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/887/ple-123-2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/888/ple-125-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/889/ple-126-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/890/ple-127-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/891/ple-128-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/892/ple-129-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/893/ple-130-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/894/ple-131-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/895/ple-132-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/896/ple-133-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/901/ple-135-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/903/ple-136-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/905/ple-137-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/906/ple-138-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/907/ple-139-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/909/ple-140-2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/911/ple-141-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/912/ple-143-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/913/ple-144-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/915/ple-145-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/925/ple-146-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/929/ple-147-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/931/ple-148-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/933/ple-149-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/934/ple-150-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/935/ple-151-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/936/ple-152-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/937/ple-153-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/938/ple-154-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/939/ple-155-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/940/ple-156-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/941/ple-157-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/942/ple-158-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/943/ple-159-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/945/ple-161-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/947/ple-162-2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/948/ple-163-2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/953/ple-164-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/955/ple-165-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/957/ple-166-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/958/ple-167-2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/960/ple-168-2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/961/ple-169-2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/962/ple-171-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/964/ple-172-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/972/ple-173-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/973/ple-174-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/975/ple-175-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/977/ple-176-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/978/ple-179-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/980/ple-180-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/983/ple-181-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/984/ple-182-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/985/ple-183-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/986/ple-184-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/987/ple-185-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/989/ple-186-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/990/ple-187-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/991/ple-188-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/992/ple-189-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/993/ple-190-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/994/ple_191_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/995/ple-192-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/996/ple-193-2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/997/ple-194-2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/998/ple-195-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/999/ple-196-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6082/pll-01-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6083/pll-02-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6084/pll-03-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6085/pll-04-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6086/pll-05-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6087/pll-06-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6088/pll-07-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6089/pll-08-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6090/pll-09-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6091/pll-10-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6092/pll-11-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6093/pll-12-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6094/pll-13-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7997/projeto_de_decreto_01-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7996/projeto_de_decreto_02-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7995/projeto_de_decreto_04-2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7994/projeto_de_decreto_05-2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7993/projeto_de_decreto_06-2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7992/projeto_de_decreto_07-2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7991/projeto_de_decreto_08-2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7990/projeto_de_decreto_09-2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7989/projeto_de_decreto_10-2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7988/projeto_de_decreto_11-2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7985/projeto_de_decreto_12-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7984/projeto_de_decreto_13-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7983/projeto_de_decreto_14-2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7982/projeto_de_decreto_15-2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7981/projeto_de_decreto_16-2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/3973/pr_1_2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/3974/pr_2_2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/3975/pr_3_2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6923/indicacao_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6961/indicacao_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6962/indicacao_no_03-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6964/indicacao_no_04-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6967/indicacao_no_05-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6969/indicacao_no_06-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6972/indicacao_no_07-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6973/indicacao_no_08-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6975/indicacao_no_09-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6976/indicacao_no_10-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6978/indicacao_no_11-2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6982/indicacao_no_12-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6984/indicacao_no_13-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6987/indicacao_no_14-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6988/indicacao_no_15-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6990/indicacao_no_16-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6996/indicacao_no_17-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7001/indicacao_no_18-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7002/indicacao_no_19-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7003/indicacao_no_20-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7004/indicacao_no_21-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7005/indicacao_no_22-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7006/indicacao_no_23-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7009/indicacao_no_24-2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7016/indicacao_no_25-2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7019/indicacao_no_26-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7032/indicacao_no_27-2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7033/indicacao_no_28-2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7035/indicacao_no_29-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7036/indicacao_no_30-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7038/indicacao_no_31-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7047/indicacao_no_32-2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7050/indicacao_no_33-2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7051/indicacao_no_34-2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7053/indicacao_no_35-2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7056/indicacao_no_36-2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7059/indicacao_no_37-2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7061/indicacao_no_38-2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7062/indicacao_no_39-2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7063/indicacao_no_40-2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7064/indicacao_no_41-2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7065/indicacao_no_42-2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7066/indicacao_no_43-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7067/indicacao_no_44-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7068/indicacao_no_45-2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7070/indicacao_no_46-2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7069/indicacao_no_47-2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7071/indicacao_no_48-2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7072/indicacao_no_49-2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7073/indicacao_50_2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7074/indicacao_no_51-2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7075/indicacao_no_52-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7088/indicacao_no_53-2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7089/indicacao_no_54-2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7090/indicacao_no_55-2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7091/indicacao_no_56-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7092/indicacao_no_57-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7093/indicacao_no_58-2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7094/indicacao_no_59-2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7095/indicacao_no_60-2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7096/indicacao_no_61-2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7097/indicacao_no_62-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7098/indicacao_no_63-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7171/indicacao_no_64-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7172/indicacao_65_2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7173/indicacao_no_66-2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7174/indicacao_no_67-2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7175/indicacao_no_68-2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7176/indicacao_no_69-2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7177/indicacao_no_70-2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7211/indicacao_no_71-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7215/indicacao_no_72-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7221/indicacao_no_73-2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7224/indicacao_no_74-2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7225/indicacao_no_75-2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7227/indicacao_no_76-2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7235/indicacao_no_77-2018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7237/indicacao_no_78-2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7239/indicacao_no_79-2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7241/indicacao_no_80-2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7245/indicacao_no_81-2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7246/indicacao_no_82-2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7247/indicacao_no_83-2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7248/indicacao_no_84-2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7250/indicacao_no_85-2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7251/indicacao_no_86-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7252/indicacao_no_87-2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7253/indicacao_no_88-2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7254/indicacao_no_89-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7255/indicacao_no_90-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7256/indicacao_no_91-2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7264/indicacao_no_92-2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7266/indicacao_no_93-2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7268/indicacao_no_94-2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7269/indicacao_no_95-2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7271/indicacao_no_96-2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7280/indicacao_no_97-2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7281/indicacao_no_98-2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7282/indicacao_no_99-2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7283/indicacao_no_100-2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7487/indicacao_no_101-2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7488/indicacao_no_102-2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7489/indicacao_no_103-2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7490/indicacao_no_104-2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7491/indicacao_no_105-2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7492/indicacao_no_106-2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7493/indicacao_no_107-2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7494/indicacao_no_108-2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7495/indicacao_no_110-2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7496/indicacao_no_111-2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7497/indicacao_no_112-2018.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7498/indicacao_113_2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7499/indicacao_no_114-2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7500/indicacao_no_115-2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7501/indicacao_no_116-2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7683/indicacao_no_117-2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7684/indicacao_no_118-2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7685/indicacao_119_2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7686/indicacao_no_120-2018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7687/indicacao_no_121-2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7688/indicacao_122_2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7689/indicacao_no_123-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7690/indicacao_no_124-2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7691/indicacao_no_125-2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7692/indicacao_no_126-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7693/indicacao_no_127-2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7694/indicacao_no_128-2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7695/indicacao_no_129-2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7696/indicacao_no_130-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7697/indicacao_no_131-2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7698/indicacao_no_132-2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7699/indicacao_no_133-2018.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7700/indicacao_no_134-2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7701/indicacao_no_135-2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7702/indicacao_no_136-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7703/indicacao_no_137-2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7704/indicacao_no_138-2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7705/indicacao_139_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/10297/plc_2018_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/10298/plc_2018_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/10299/plc_2018_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/673/ple-01-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/674/ple-02-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/677/ple-03-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/678/ple-04-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/680/brn3c2af4e2196e_0000059899.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/681/ple-06-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/682/ple-07-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/683/ple-08-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/684/ple-09-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/685/ple-10-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/691/ple-12-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/693/ple-13-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/694/brn3c2af4e2196e_0000059989.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/697/ple-16-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/734/ple_18_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/735/ple_19_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/740/ple-20-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/742/ple-22-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/743/ple-23-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/744/ple-24-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/747/ple-25-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/750/ple-26-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/751/ple-27-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/757/ple-28-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/758/ple-29-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/760/ple-30-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/762/ple-31-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/767/ple-32-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/768/ple-33-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/770/ple-34-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/771/ple-35-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/772/ple-36-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/774/ple-37-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/776/ple-38-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/778/ple-39-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/780/ple-40-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/787/ple-41-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/788/ple-42-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/789/ple-43-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/790/ple-44-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/792/ple-45-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/796/ple-46-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/797/ple-47-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/798/ple_49_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/799/ple-50-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/800/ple-51-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/801/ple-52-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/802/ple-53-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/803/ple-54-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/804/ple-56-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/805/ple-59-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/806/ple-60-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/807/ple-61-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/808/ple-62-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/810/ple-63-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/811/ple-64-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/812/ple-65-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/814/ple-66-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/816/ple-68-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/817/ple-70-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/818/ple-71-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/819/ple-72-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/821/ple-73-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/822/ple-74-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/823/ple-75-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/825/ple-76-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/826/ple-77-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/828/ple-78-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/829/ple-79-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/830/ple-80-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/832/ple-81-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/839/ple-82-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/840/ple-83-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/842/ple-84-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/843/ple-85-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/844/ple-86-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/845/ple-88-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/846/ple-90-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/847/ple-91-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/848/ple-92-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/849/ple-93-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/850/ple-94-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/851/ple-95-2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/852/ple-96-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/853/ple-97-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/854/ple-98-2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/855/ple-99-2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/856/ple-100-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/857/ple-101-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/858/ple-102-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/859/ple-103-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/860/ple-104-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/861/ple-105-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/862/ple-106-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/863/ple-107-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/864/ple-108-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/865/ple-109-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/869/ple-110-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/871/ple-111-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/876/ple-112-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/877/ple-113-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/879/ple-115-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/880/ple-116-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/881/ple-117-2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/882/ple-118-2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/883/ple-119-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/884/ple-120-2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/885/ple-121-2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/887/ple-123-2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/888/ple-125-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/889/ple-126-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/890/ple-127-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/891/ple-128-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/892/ple-129-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/893/ple-130-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/894/ple-131-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/895/ple-132-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/896/ple-133-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/901/ple-135-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/903/ple-136-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/905/ple-137-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/906/ple-138-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/907/ple-139-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/909/ple-140-2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/911/ple-141-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/912/ple-143-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/913/ple-144-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/915/ple-145-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/925/ple-146-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/929/ple-147-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/931/ple-148-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/933/ple-149-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/934/ple-150-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/935/ple-151-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/936/ple-152-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/937/ple-153-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/938/ple-154-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/939/ple-155-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/940/ple-156-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/941/ple-157-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/942/ple-158-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/943/ple-159-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/945/ple-161-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/947/ple-162-2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/948/ple-163-2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/953/ple-164-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/955/ple-165-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/957/ple-166-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/958/ple-167-2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/960/ple-168-2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/961/ple-169-2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/962/ple-171-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/964/ple-172-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/972/ple-173-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/973/ple-174-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/975/ple-175-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/977/ple-176-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/978/ple-179-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/980/ple-180-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/983/ple-181-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/984/ple-182-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/985/ple-183-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/986/ple-184-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/987/ple-185-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/989/ple-186-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/990/ple-187-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/991/ple-188-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/992/ple-189-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/993/ple-190-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/994/ple_191_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/995/ple-192-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/996/ple-193-2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/997/ple-194-2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/998/ple-195-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/999/ple-196-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6082/pll-01-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6083/pll-02-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6084/pll-03-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6085/pll-04-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6086/pll-05-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6087/pll-06-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6088/pll-07-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6089/pll-08-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6090/pll-09-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6091/pll-10-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6092/pll-11-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6093/pll-12-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6094/pll-13-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7997/projeto_de_decreto_01-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7996/projeto_de_decreto_02-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7995/projeto_de_decreto_04-2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7994/projeto_de_decreto_05-2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7993/projeto_de_decreto_06-2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7992/projeto_de_decreto_07-2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7991/projeto_de_decreto_08-2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7990/projeto_de_decreto_09-2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7989/projeto_de_decreto_10-2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7988/projeto_de_decreto_11-2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7985/projeto_de_decreto_12-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7984/projeto_de_decreto_13-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7983/projeto_de_decreto_14-2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7982/projeto_de_decreto_15-2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7981/projeto_de_decreto_16-2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/3973/pr_1_2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/3974/pr_2_2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/3975/pr_3_2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6923/indicacao_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6961/indicacao_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6962/indicacao_no_03-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6964/indicacao_no_04-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6967/indicacao_no_05-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6969/indicacao_no_06-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6972/indicacao_no_07-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6973/indicacao_no_08-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6975/indicacao_no_09-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6976/indicacao_no_10-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6978/indicacao_no_11-2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6982/indicacao_no_12-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6984/indicacao_no_13-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6987/indicacao_no_14-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6988/indicacao_no_15-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6990/indicacao_no_16-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/6996/indicacao_no_17-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7001/indicacao_no_18-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7002/indicacao_no_19-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7003/indicacao_no_20-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7004/indicacao_no_21-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7005/indicacao_no_22-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7006/indicacao_no_23-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7009/indicacao_no_24-2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7016/indicacao_no_25-2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7019/indicacao_no_26-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7032/indicacao_no_27-2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7033/indicacao_no_28-2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7035/indicacao_no_29-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7036/indicacao_no_30-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7038/indicacao_no_31-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7047/indicacao_no_32-2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7050/indicacao_no_33-2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7051/indicacao_no_34-2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7053/indicacao_no_35-2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7056/indicacao_no_36-2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7059/indicacao_no_37-2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7061/indicacao_no_38-2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7062/indicacao_no_39-2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7063/indicacao_no_40-2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7064/indicacao_no_41-2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7065/indicacao_no_42-2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7066/indicacao_no_43-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7067/indicacao_no_44-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7068/indicacao_no_45-2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7070/indicacao_no_46-2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7069/indicacao_no_47-2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7071/indicacao_no_48-2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7072/indicacao_no_49-2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7073/indicacao_50_2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7074/indicacao_no_51-2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7075/indicacao_no_52-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7088/indicacao_no_53-2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7089/indicacao_no_54-2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7090/indicacao_no_55-2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7091/indicacao_no_56-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7092/indicacao_no_57-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7093/indicacao_no_58-2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7094/indicacao_no_59-2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7095/indicacao_no_60-2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7096/indicacao_no_61-2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7097/indicacao_no_62-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7098/indicacao_no_63-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7171/indicacao_no_64-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7172/indicacao_65_2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7173/indicacao_no_66-2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7174/indicacao_no_67-2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7175/indicacao_no_68-2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7176/indicacao_no_69-2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7177/indicacao_no_70-2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7211/indicacao_no_71-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7215/indicacao_no_72-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7221/indicacao_no_73-2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7224/indicacao_no_74-2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7225/indicacao_no_75-2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7227/indicacao_no_76-2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7235/indicacao_no_77-2018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7237/indicacao_no_78-2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7239/indicacao_no_79-2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7241/indicacao_no_80-2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7245/indicacao_no_81-2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7246/indicacao_no_82-2018.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7247/indicacao_no_83-2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7248/indicacao_no_84-2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7250/indicacao_no_85-2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7251/indicacao_no_86-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7252/indicacao_no_87-2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7253/indicacao_no_88-2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7254/indicacao_no_89-2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7255/indicacao_no_90-2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7256/indicacao_no_91-2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7264/indicacao_no_92-2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7266/indicacao_no_93-2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7268/indicacao_no_94-2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7269/indicacao_no_95-2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7271/indicacao_no_96-2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7280/indicacao_no_97-2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7281/indicacao_no_98-2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7282/indicacao_no_99-2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7283/indicacao_no_100-2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7487/indicacao_no_101-2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7488/indicacao_no_102-2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7489/indicacao_no_103-2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7490/indicacao_no_104-2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7491/indicacao_no_105-2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7492/indicacao_no_106-2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7493/indicacao_no_107-2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7494/indicacao_no_108-2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7495/indicacao_no_110-2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7496/indicacao_no_111-2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7497/indicacao_no_112-2018.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7498/indicacao_113_2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7499/indicacao_no_114-2018.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7500/indicacao_no_115-2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7501/indicacao_no_116-2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7683/indicacao_no_117-2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7684/indicacao_no_118-2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7685/indicacao_119_2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7686/indicacao_no_120-2018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7687/indicacao_no_121-2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7688/indicacao_122_2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7689/indicacao_no_123-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7690/indicacao_no_124-2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7691/indicacao_no_125-2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7692/indicacao_no_126-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7693/indicacao_no_127-2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7694/indicacao_no_128-2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7695/indicacao_no_129-2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7696/indicacao_no_130-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7697/indicacao_no_131-2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7698/indicacao_no_132-2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7699/indicacao_no_133-2018.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7700/indicacao_no_134-2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7701/indicacao_no_135-2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7702/indicacao_no_136-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7703/indicacao_no_137-2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7704/indicacao_no_138-2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2018/7705/indicacao_139_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H351"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="116.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>