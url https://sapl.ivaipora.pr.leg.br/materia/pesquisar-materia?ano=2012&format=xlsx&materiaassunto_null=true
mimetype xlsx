--- v0 (2025-12-06)
+++ v1 (2026-05-02)
@@ -54,2428 +54,2428 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Cyro Fernandes Correâ Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2134/ple-01-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2134/ple-01-2012.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Lei Municipal n° 2.088/2011, de 23/12/2011, que autoriza o Executivo Municipal a reajustar os salários e vencimentos dos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2135/ple-02-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2135/ple-02-2012.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Lei Municipal n° 1.585/2008, de 26/11/2008, que dispõe sobre a Estrutura Administrativa da Prefeitura do Municipio de Ivaiporã e dá outras providências.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2137/ple-03-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2137/ple-03-2012.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2138/ple-04-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2138/ple-04-2012.pdf</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2139/ple-05-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2139/ple-05-2012.pdf</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2140/ple-06-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2140/ple-06-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber em doação terreno para o prolongamento de rua/rodovia e dá outras providências.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2141/ple-08-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2141/ple-08-2012.pdf</t>
   </si>
   <si>
     <t>Amplia o número de vagas do cargo de NUTRICIONISTA constante no Quadro de Cargos do Pessoal Efetivo do Município de Ivaiporã, Estado do Paraná.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2142/ple-09-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2142/ple-09-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de terreno à SECRETARIA DE ESTADO DA EDUCAÇÃO DO PARANÁ e dá outras providências.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2145/ple-10-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2145/ple-10-2012.pdf</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2147/ple-11-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2147/ple-11-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a incluir as dívidas relativas aos valores de contribuições previdenciárias da Associação de Proteção a Maternidade e à Infância de Ivaiporã – APMI no estoque de dívidas do Município de Ivaiporã existentes junto ao Instituto Nacional de Seguridade Social – INSS e dá outras providências.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2148/ple-12-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2148/ple-12-2012.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2150/ple-13-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2150/ple-13-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar convênio com CONSÓRCIO INTERGESTORES PARANÁ SAÚDE e dá outras providências.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2151/ple-14-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2151/ple-14-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a subvencionar o RECANTO DOS VELHINHOS DO LAR SANTO ANTÔNIO, mediante Transferência Voluntária de Valores e dá outras providências.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2154/ple-15-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2154/ple-15-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a subvencionar o ALBERGUE BOM SAMARITANO DE IVAIPORÃ, mediante Transferência Voluntária de Valores e dá outras providências.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2155/ple-16-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2155/ple-16-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a locação e posterior concessão de uso de imóvel, em caráter excepcional, mediante locação de prédio e/ou barracão, conforme dispõe o art. 41, da Lei Municipal n° 1.940, de 19/04/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2156/ple-17-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2156/ple-17-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a subvencionar o GRÊMIO BENEFICENTE ESPORTIVO DE IVAIPORÃ, mediante Transferência Voluntária de Valores e dá outras providências.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2157/ple-18-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2157/ple-18-2012.pdf</t>
   </si>
   <si>
     <t>Estabelece normas e procedimentos relativos a cargos, estruturação, provimento, vencimentos e números de vagas para o Emprego Público na Administração Direta, cria cargos e amplia o número de vagas dos cargos existentes, em conformidade com o disposto em Lei Municipal n° 1.410, de 10 de maio de 2007 e dá outras providências.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2159/ple-19-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2159/ple-19-2012.pdf</t>
   </si>
   <si>
     <t>Institui o “PROGRAMA CIDADE DIGITAL” no âmbito do Município de Ivaiporã e dá outras providências.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2163/ple-21-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2163/ple-21-2012.pdf</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2168/ple-22-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2168/ple-22-2012.pdf</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2176/ple-23-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2176/ple-23-2012.pdf</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2179/ple-24-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2179/ple-24-2012.pdf</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2181/ple-25-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2181/ple-25-2012.pdf</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2192/ple-27-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2192/ple-27-2012.pdf</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2193/ple-28-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2193/ple-28-2012.pdf</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2196/ple-29-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2196/ple-29-2012.pdf</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2197/ple-30-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2197/ple-30-2012.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Lei Municipal n° 1.585/2008, de 26/11/2008, que dispõe sobre a Estrutura Administrativa da Prefeitura do Município de Ivaiporã e dá outras providências.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2199/ple-31-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2199/ple-31-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a subvencionar a sociedade protetora dos animais de Ivaiporã, mediante Transferência Voluntária de Valores e dá outras providências.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2200/ple32-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2200/ple32-2012.pdf</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2203/ple-33-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2203/ple-33-2012.pdf</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2205/ple-34-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2205/ple-34-2012.pdf</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2207/ple-35-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2207/ple-35-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a permutar imóvel por execução de serviços e dá outras providências.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2209/ple-36-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2209/ple-36-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o parcelamento do Imposto Predial e Territorial Urbano – IPTU constituídos até 31 de dezembro de 2011.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2211/ple-37-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2211/ple-37-2012.pdf</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2213/ple-38-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2213/ple-38-2012.pdf</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2215/ple-39-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2215/ple-39-2012.pdf</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2218/ple-40-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2218/ple-40-2012.pdf</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2220/ple-41-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2220/ple-41-2012.pdf</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2222/ple-42-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2222/ple-42-2012.pdf</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2225/ple-43-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2225/ple-43-2012.pdf</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2226/ple-44-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2226/ple-44-2012.pdf</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2228/ple-45-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2228/ple-45-2012.pdf</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2229/ple-46-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2229/ple-46-2012.pdf</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2230/ple-47-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2230/ple-47-2012.pdf</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2231/ple-48-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2231/ple-48-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária do Município de Ivaiporã, Estado do Paraná, para o exercício financeiro de 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2232/ple-49-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2232/ple-49-2012.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Suplementar Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2233/ple-50-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2233/ple-50-2012.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de carga horária de cargos constantes na Lei Municipal n° 1.269/2005, de 16/5/2005, Lei Municipal n° 1.457/2007, de 8/11/2007 e Lei Municipal n° 1.585/2008, de 26/11/2008 e dá outras providências.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2235/ple-52-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2235/ple-52-2012.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Especial Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2236/ple-53-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2236/ple-53-2012.pdf</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2237/ple-55-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2237/ple-55-2012.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao art. 1º da Lei Municipal nº 1.880, de 7 de dezembro de 2010.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2238/ple-57-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2238/ple-57-2012.pdf</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2239/ple-58-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2239/ple-58-2012.pdf</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2240/ple-59-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2240/ple-59-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a locação e posterior concessão de uso de imóvel, em caráter excepcional, mediante locação de prédio e/ou barracão, conforme dispõe o art. 41, da Lei Municipal n° 1.940, de 19/04/2011, ainda, de encontro com a Política Agrícola estabelecida na Lei Orgância do Município de Ivaiporã/PR e dá outras providências.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2241/ple-60-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2241/ple-60-2012.pdf</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2242/ple-61-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2242/ple-61-2012.pdf</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2243/ple-62-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2243/ple-62-2012.pdf</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2244/ple-63-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2244/ple-63-2012.pdf</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2245/ple-64-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2245/ple-64-2012.pdf</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2246/ple-65-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2246/ple-65-2012.pdf</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2247/ple-66-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2247/ple-66-2012.pdf</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2248/ple-67-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2248/ple-67-2012.pdf</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2249/ple-68-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2249/ple-68-2012.pdf</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2250/ple-69-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2250/ple-69-2012.pdf</t>
   </si>
   <si>
     <t>Reformula e altera a redação da Lei Municipal n° 2.138, de 23/4/2012, extingue cargos em confiança e introduz alterações na Lei Municipal n° 1.585, de 26/11/2008, que dispõe sobre a Estrutura Administrativa da Prefeitura do Município de Ivaiporã, e dá outras providências.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2251/ple-70-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2251/ple-70-2012.pdf</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2252/ple-71-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2252/ple-71-2012.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar        e dá outras providências.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2253/ple-72-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2253/ple-72-2012.pdf</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2255/ple-73-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2255/ple-73-2012.pdf</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2256/ple-74-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2256/ple-74-2012.pdf</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2257/ple-75-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2257/ple-75-2012.pdf</t>
   </si>
   <si>
     <t>Amplia o número de vagas do cargo de MERENDEIRA, constante no Quadro de Cargos do Pessoal Efetivo do Município de Ivaiporã, Estado do Paraná.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2259/ple-76-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2259/ple-76-2012.pdf</t>
   </si>
   <si>
     <t>Reformula a redação da Lei Municipal nº 2.096, de 19 de dezembro de 2011.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2260/ple-77-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2260/ple-77-2012.pdf</t>
   </si>
   <si>
     <t>Altera os salários dos ocupantes dos cargos de Auxiliar de Enfermagem e Agente Comunitário de Saúde, constantes do quadro de pessoal celetista.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2261/ple-78-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2261/ple-78-2012.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Saúde do Adolescente no âmbito do Município de Ivaiporã - Estado do Paraná.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Dispõe sobre a locação e posterior concessão do uso de imóvel, em caráter excepcional, mediante locação de prédio e/ou barracão, conforme dispõe o art. 41, da Lei Municipal nº 1.940, de 19/04/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2263/ple-80-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2263/ple-80-2012.pdf</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2264/ple-81-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2264/ple-81-2012.pdf</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2265/ple-82-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2265/ple-82-2012.pdf</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2266/ple-83-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2266/ple-83-2012.pdf</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2267/ple-84-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2267/ple-84-2012.pdf</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2268/ple-85-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2268/ple-85-2012.pdf</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2269/ple-86-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2269/ple-86-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Cessão de Direito de Uso de Imóvel que especifica à empresa M. NUNES MARINHO – PNEUS, mediante observância a Lei Municipal n° 1.940, de 19/4/2011, e dá outras providências.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2274/ple-89-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2274/ple-89-2012.pdf</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2276/ple-90-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2276/ple-90-2012.pdf</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2277/ple-91-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2277/ple-91-2012.pdf</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2280/ple-92-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2280/ple-92-2012.pdf</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2285/ple-93-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2285/ple-93-2012.pdf</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2286/ple-94-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2286/ple-94-2012.pdf</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2290/ple-95-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2290/ple-95-2012.pdf</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2296/ple-96-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2296/ple-96-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a fazer contribuição financeira ao CONSÓRCIO PÚBLICO INTERMUNICIPAL REGIONAL PARA DESENVOLVIMENTO RURAL E URBANO SUSTENTÁVEL DO VALE DO IVAÍ, e dá outras providências.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2300/ple-97-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2300/ple-97-2012.pdf</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2303/ple-98-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2303/ple-98-2012.pdf</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2306/ple-99-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2306/ple-99-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a subvencionar a ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE IVAIPORÃ – APAE.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2309/ple-100-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2309/ple-100-2012.pdf</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2316/ple-101-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2316/ple-101-2012.pdf</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2319/ple-102-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2319/ple-102-2012.pdf</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2320/ple-103-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2320/ple-103-2012.pdf</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2324/ple-104-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2324/ple-104-2012.pdf</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2327/ple-105-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2327/ple-105-2012.pdf</t>
   </si>
   <si>
     <t>Institui o programa de incentivo ao estágio no âmbito da administração pública municipal em consonância com a Lei Federal n° 11.788, de 25/9/2008, e dá outras providências.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2355/ple-106-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2355/ple-106-2012.pdf</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2360/ple-107-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2360/ple-107-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Direito Real de Uso de Imóvel que específica ao SR. GIVALDO JOÃO DA SILVA, mediante observância a Lei Municipal n° 1.940, de 19/4/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2363/ple-108-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2363/ple-108-2012.pdf</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2365/ple-109-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2365/ple-109-2012.pdf</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2366/ple-110-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2366/ple-110-2012.pdf</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2367/ple-111-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2367/ple-111-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Direito Real de Uso de Imóvel que especifica à empresa MARMORARIA ALTO PORÃ LTDA - ME, mediante observância a Lei Municipal n° 1.940, de 19/4/2011, e dá outras providências.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2369/ple-112-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2369/ple-112-2012.pdf</t>
   </si>
   <si>
     <t>Cria Rua que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Ivaiporã, para o exercício de 2013.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2372/ple-115-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2372/ple-115-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Créditos Adicionais   Suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2374/ple-116-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2374/ple-116-2012.pdf</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Luiz Antônio Duarte</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2380/ple-117-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2380/ple-117-2012.pdf</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2378/ple-118-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2378/ple-118-2012.pdf</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2383/ple-119-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2383/ple-119-2012.pdf</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2385/ple-120-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2385/ple-120-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a subvencionar o CONSEG – CONSELHO COMUNITÁRIO DE SEGURANÇA DE IVAIPORÃ, mediante Transferência Voluntária de Valores e dá outras providências.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2386/ple-121-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2386/ple-121-2012.pdf</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Cria o Cargo de Assistente Técnico Administrativo  e reenquadra o cargo de Auxiliar Administrativo e Assistente em Administração para Assistente Técnico Administrativo, e dá outras providências.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2389/ple-123-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2389/ple-123-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de utensílios domésticos de cozinha e eletrodomésticos à PARÓQUIA EVANGÉLICA DE CONFISSÃO LUTERANA DE IVAIPORÃ e dá outras providências.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2390/ple-124-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2390/ple-124-2012.pdf</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2392/ple-125-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2392/ple-125-2012.pdf</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2394/ple-126-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2394/ple-126-2012.pdf</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2396/ple-127-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2396/ple-127-2012.pdf</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2397/ple-128-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2397/ple-128-2012.pdf</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2401/ple-129-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2401/ple-129-2012.pdf</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2404/ple-131-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2404/ple-131-2012.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar e  dá outras providências.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2406/ple-132-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2406/ple-132-2012.pdf</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2412/ple-133-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2412/ple-133-2012.pdf</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2413/ple-134-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2413/ple-134-2012.pdf</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2414/ple-135-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2414/ple-135-2012.pdf</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2415/ple-136-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2415/ple-136-2012.pdf</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2417/ple-138-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2417/ple-138-2012.pdf</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Introduz alterações na Lei Municipal n° 2.108/2012, de 24/1/2012, que autoriza o Executivo Municipal a reajustar os salários e vencimentos dos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2420/ple-141-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2420/ple-141-2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber em doação terreno para o prolongamento de rua e dá outras providências.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2422/ple-142-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2422/ple-142-2012.pdf</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2423/ple-143-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2423/ple-143-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Cessão de Direito de Uso de Imóvel que especifica e posterior doação à SOCIEDADE PROTETORA DOS ANIMAIS, e dá outras providências.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2424/ple-144-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2424/ple-144-2012.pdf</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2425/ple-145-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2425/ple-145-2012.pdf</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2427/ple-146-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2427/ple-146-2012.pdf</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2428/ple-147-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2428/ple-147-2012.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Lei 1.641/2009, que institui o Conselho Municipal de Turismo em apoio ao desenvolvimento do turismo de serviços no Município de Ivaiporã.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2429/ple-148-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2429/ple-148-2012.pdf</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2430/ple-149-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2430/ple-149-2012.pdf</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2432/ple-151-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2432/ple-151-2012.pdf</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2434/ple-152-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2434/ple-152-2012.pdf</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2435/ple-153-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2435/ple-153-2012.pdf</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2509/ple-154-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2509/ple-154-2012.pdf</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2510/ple-155-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2510/ple-155-2012.pdf</t>
   </si>
   <si>
     <t>Desafeta do domínio público o imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Dispõe sobre a Cessão de Direito de Uso de Imóvel que especifica e posterior doação à empresa VALTEC COMERCIAL TECNOLOGIA SERVIÇOS  LTDA – ME,  mediante observância a Lei Municipal n° 1.940, de 19/4/2011, e dá outras providências.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Dispõe sobre a Cessão de Direito de Uso de Imóvel que especifica e posterior doação à empresa SABINO E SABINO LTDA, mediante observância a Lei Municipal n° 1.940, de 19/4/2011, e dá outras providências.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2090/ple-158-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2090/ple-158-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Cessão de Direito de Uso de Imóvel que especifica e posterior doação à empresa CHOCOLATES NORTE DO PARANÁ LTDA – ME,  mediante observância a Lei Municipal n° 1.940, de 19/4/2011, e dá outras providências.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2091/ple-159-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2091/ple-159-2012.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Trânsito, Transportes e Mobilidade do Município de Ivaiporã/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2093/ple-160-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2093/ple-160-2012.pdf</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2094/ple-161-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2094/ple-161-2012.pdf</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2095/ple-162-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2095/ple-162-2012.pdf</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2097/ple-163-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2097/ple-163-2012.pdf</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2098/ple-164-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2098/ple-164-2012.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Especial e dá outras providências</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2099/ple-165-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2099/ple-165-2012.pdf</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2100/ple-166-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2100/ple-166-2012.pdf</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2101/ple-167-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2101/ple-167-2012.pdf</t>
   </si>
   <si>
     <t>Declara como prolongamento das ruas Paulista e Visconde do Rio Branco a área que especifica.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2102/ple-168-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2102/ple-168-2012.pdf</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2103/ple-169-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2103/ple-169-2012.pdf</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2104/ple-171-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2104/ple-171-2012.pdf</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2105/ple-171-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2105/ple-171-2012.pdf</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2106/ple-172-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2106/ple-172-2012.pdf</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2110/ple-173-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2110/ple-173-2012.pdf</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2112/ple-174-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2112/ple-174-2012.pdf</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2115/ple-175-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2115/ple-175-2012.pdf</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Sabão - Edivaldo Montanheri</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3361/01-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3361/01-2012.pdf</t>
   </si>
   <si>
     <t>Fixa o valor da diária do Presidente da Câmara, Vereadores e Servidores do poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>Torão</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3362/02-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3362/02-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a responsabilidade da destinação de resíduos de óleos e gorduras de origem vegetal ou animal de uso culinário, domésticos, comercial e industrial e institui o Programa da Coleta, Armazenamento e Destinação Final, no Município de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>Gustavo Chaves</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3363/03-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3363/03-2012.pdf</t>
   </si>
   <si>
     <t>Assegura matricula para o aluno portador de deficiência locomotora na escola municipal mais próxima de suas residências, no Município de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3364/04-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3364/04-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de placas ou painéis informativos nas lixeiras municipais das vias publicas do município de Ivaiporã.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>Bunitinho</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3366/05-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3366/05-2012.pdf</t>
   </si>
   <si>
     <t>Cria o balanço social e ambiental para as empresas estabelecidas no Município de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3367/06-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3367/06-2012.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Praça Leovigildo Barbosa Ferraz, para ''PRAÇA MANOEL MARQUES PEREIRA'', localizada entre as Avenidas Brasil, Paraná e Souza Naves e dá outras providências.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3369/07-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3369/07-2012.pdf</t>
   </si>
   <si>
     <t>Disciplina as nomeações para os cargos em comissão e funções gratificadas no âmbito dos órgãos do Poder Executivo e Legislativo Municipal  e dá outras providências.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3370/08-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3370/08-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicidade ao ar livre, no Município de Ivaiporã, Estado do Paraná, e dá outras providencias.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>Luciano da Gráfica</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3371/09-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3371/09-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre agendamento telefônico de consultas médicas para pacientes idosos e/ou portadores de deficiência, previamente cadastrados nas Unidades de Saúde no Município de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3372/10-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3372/10-2012.pdf</t>
   </si>
   <si>
     <t>Estabelece no âmbito do município de Ivaiporã, sanções e penalidade administrativas para aqueles que praticarem maus-tratos aos animais e dá outras providências.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>Jaffer Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3373/11-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3373/11-2012.pdf</t>
   </si>
   <si>
     <t>institui no calendário de comemorações oficiais do Município de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3375/12-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3375/12-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do ''PROGRAMA IDOSO CIDADÃO'' e dá outras providências.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>Mário Hort, Torão, Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3376/13-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3376/13-2012.pdf</t>
   </si>
   <si>
     <t>Denomina a Estrada '' Avenida do Trabalhador'', que liga o Laticínio Ubá a PR-466, nesta cidade de Ivaiporã, Estado do Paraná de ''Vereador Pedro Goedert'',  e dá outras providências.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3377/14-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3377/14-2012.pdf</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3378/15-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3378/15-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a entrega domiciliar de medicamentos nos casos que especifica.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3379/16-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3379/16-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicidade ao ar livre, no Município de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3381/17-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3381/17-2012.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário de comemorações oficiais do Município de Ivaiporã, Estado do Paraná, o Dia da Marcha para Jesus e dá outras providencias.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3382/18-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3382/18-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção dos passeios públicos no Município de Ivaiporã, Estado do Paraná, e dá outras providencias.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3383/19-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3383/19-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a irradicação e replantio de árvores nos passeios públicos no Município de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3384/20-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3384/20-2012.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário de comemorações oficiais do Município de Ivaiporã, Estado do Paraná, o Dia e a Semana Municipal do Ciclismo e dá outras providencias.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3385/21-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3385/21-2012.pdf</t>
   </si>
   <si>
     <t>Cria o feriado Municipal da Dia da Consciência Negra a ser comemorado no dia 20 de Novembro e inclui essa data no calendário de comemorações oficiais do Município de Ivaiporã, e dá outras providencias._x000D_
 RETIRADO</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3387/22-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3387/22-2012.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública e Municipal a ASSOCIAÇÃO DE PRODUTORES RURAIS DE SANTA TEREZINHA, e dá outras providências.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>Mário Hort</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3388/23-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3388/23-2012.pdf</t>
   </si>
   <si>
     <t>Denomina o Viveiro Municipal de Café, nesta cidade de Ivaiporã, Estado do Paraná, de ''INÁCIO MONTANHERI'', e dá outras providências.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto da Lei</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3365/veto_04-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3365/veto_04-2012.pdf</t>
   </si>
   <si>
     <t>veto no projeto de lei 04/2012</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3380/veto_16-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3380/veto_16-2012.pdf</t>
   </si>
   <si>
     <t>VETO DA PROJETO 16/2012</t>
   </si>
   <si>
     <t>8390</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8390/projeto_de_decreto_01-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8390/projeto_de_decreto_01-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a doação de equipamentos de informática pertencentes ao patrimônio da Câmara Municipal de Ivaiporã, Estado do Paraná, ao Conselho das Associações de Moradores de Ivaiporã - CAMI.</t>
   </si>
   <si>
     <t>8389</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8389/projeto_de_decreto_02-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8389/projeto_de_decreto_02-2012.pdf</t>
   </si>
   <si>
     <t>Referenda autorização ao Município de Ivaiporã, Estado do Paraná, a firmar Convênio com o Município de Arapuã, com objetivos de construir uma ponte de concreto sobre o Rio da Bulha, localizado no trecho da Estrada da Palmeirinha - Alto São Luiz.</t>
   </si>
   <si>
     <t>8388</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8388/projeto_de_decreto_03-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8388/projeto_de_decreto_03-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã. Estado do Paraná, para a Universidade Estadual de Londrina e dá outras providências.</t>
   </si>
   <si>
     <t>8387</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8387/projeto_de_decreto_04-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8387/projeto_de_decreto_04-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, para a Igreja Adventista do Sétimo Dia e dá outras providências.</t>
   </si>
   <si>
     <t>8386</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8386/projeto_de_decreto_05-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8386/projeto_de_decreto_05-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, para o VF Futebol Clube de Ivaiporã e dá outras providências.</t>
   </si>
   <si>
     <t>8385</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8385/projeto_de_decreto_06-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8385/projeto_de_decreto_06-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, para a Igreja Evangélica Avivamento Bíblico e dá outras providências.</t>
   </si>
   <si>
     <t>8384</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8384/projeto_de_decreto_07-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8384/projeto_de_decreto_07-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, ao Colégio Estadual Idália Rocha e dá outras providências.</t>
   </si>
   <si>
     <t>8383</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8383/projeto_de_decreto_09-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8383/projeto_de_decreto_09-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, ao Clube de Bocha e de Malha de Ivaiporã, e dá outras providências.</t>
   </si>
   <si>
     <t>8382</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8382/projeto_de_decreto_10-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8382/projeto_de_decreto_10-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, ao VS Futebol Club e Escolinha de Futebol Santa Maria, e dá outras providências.</t>
   </si>
   <si>
     <t>8381</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8381/projeto_de_decreto_11-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8381/projeto_de_decreto_11-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, a APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE IVAIPORÃ e dá outras providências,</t>
   </si>
   <si>
     <t>8380</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8380/projeto_de_decreto_12-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8380/projeto_de_decreto_12-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, a Universidade Estadual de Maringá - Campus Regional do Vale do Ivaí - Departamento de Educação Física, e dá outras providências.</t>
   </si>
   <si>
     <t>8379</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8379/projeto_de_decreto_13-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8379/projeto_de_decreto_13-2012.pdf</t>
   </si>
   <si>
     <t>8378</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8378/projeto_de_decreto_14-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8378/projeto_de_decreto_14-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, a Universidade Estadual e Maringá - Campus Regional do Vale do Ivaí - Departamento de Educação Física, e dá outras providências.</t>
   </si>
   <si>
     <t>8377</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8377/proejto_de_decreto_16-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8377/proejto_de_decreto_16-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, a Igreja Congregação Cristã do Brasil, da Comunidade da Vila Nova Porã, e dá outras providências.</t>
   </si>
   <si>
     <t>8376</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8376/projeto_de_decreto_17-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8376/projeto_de_decreto_17-2012.pdf</t>
   </si>
   <si>
     <t>Referenda autorização ao Município de Ivaiporã, Estado do Paraná, a cessão de uso de bem público, à ASSOCIAÇÃO DA AGRICULTURA DO JACUTINGA, e dá outras providências.</t>
   </si>
   <si>
     <t>8375</t>
   </si>
   <si>
     <t>Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8375/projeto_de_decreto_18-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8375/projeto_de_decreto_18-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, a Igreja Evangélica Assembleia de Deus na Vila João XXVIII e dá outras providências.</t>
   </si>
   <si>
     <t>8374</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8374/projeto_de_decreto_19-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8374/projeto_de_decreto_19-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, a Igreja Pentecostal Jesus Cristo é o Salvador e dá outras providências.</t>
   </si>
   <si>
     <t>8373</t>
   </si>
   <si>
     <t>Ademar</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8373/projeto_de_decreto_20-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8373/projeto_de_decreto_20-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a concessão de isenção de taxa de alvará  de funcionamento provisório para Pedreiro Autônomo e dá outras providências.</t>
   </si>
   <si>
     <t>8366</t>
   </si>
   <si>
     <t>Dispõe sobre o afastamento provisório e remunerado dos ocupantes dos cargos de Prefeito e Vice- Prefeito, do Município de Ivaiporã, Estado do Paraná.</t>
   </si>
   <si>
     <t>8365</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8365/projeto_de_decreto_22-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8365/projeto_de_decreto_22-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, à Igreja Evangélica Assembléia de Deus da Vila João XXVIII e dá outras providências.</t>
   </si>
   <si>
     <t>8364</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8364/projeto_de_decreto_23-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8364/projeto_de_decreto_23-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, a Igreja Avivamento Bíblico, Vila Monte Castelo, e dá outras providências.</t>
   </si>
   <si>
     <t>8363</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8363/projeto_de_decreto_25-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8363/projeto_de_decreto_25-2012.pdf</t>
   </si>
   <si>
     <t>Referenda autorização ao Município de Ivaiporã, Estado do Paraná, a cessão de uso de bem público ao Senhor Roque Romagnole e dá outras providências.</t>
   </si>
   <si>
     <t>8362</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8362/projeto_de_decreto_26-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8362/projeto_de_decreto_26-2012.pdf</t>
   </si>
   <si>
     <t>Referenda autorização ao Município de Ivaiporã, Estado do Paraná, a cessão de uso de bem público a empresa SENAC - Serviço Nacional de Aprendizagem e dá outras providências.</t>
   </si>
   <si>
     <t>8361</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8361/projeto_de_decreto_27-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8361/projeto_de_decreto_27-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Prestações de Contas do Poder Executivo do Município de Ivaiporã, Estado do Paraná, referente ao exercício financeiro do ano de 2010.</t>
   </si>
   <si>
     <t>8360</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8360/projeto_de_decreto_28-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8360/projeto_de_decreto_28-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, à Escola Cristã Caminho de Vida e dá outras providências.</t>
   </si>
   <si>
     <t>8359</t>
   </si>
   <si>
     <t>Sabão - Edivaldo Montanheri, Ademar, Luciano da Gráfica, Mário Hort</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8359/projeto_de_decreto_29-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8359/projeto_de_decreto_29-2012.pdf</t>
   </si>
   <si>
     <t>Referenda ao Município de Ivaiporã, Estado do Paraná, à doação de madeiras de barração desativado e dá outras providências.</t>
   </si>
   <si>
     <t>8357</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8357/projeto_de_decreto_30-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8357/projeto_de_decreto_30-2012.pdf</t>
   </si>
   <si>
     <t>Referenda autorização ao Município de Ivaiporã, Estado do Paraná, a doação de madeiras da Escola Municipal desativada do Bando de Areia à ASSNTERE e dá outras providência.</t>
   </si>
   <si>
     <t>8358</t>
   </si>
   <si>
     <t>Referenda autorização ao Colégio Estadual Barbosa Ferraz, par o uso da parte traseira de ônibus da frota municipal do Município de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>8356</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8356/projeto_de_decreto_32-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8356/projeto_de_decreto_32-2012.pdf</t>
   </si>
   <si>
     <t>Referenda autorização ao Município de Ivaiporã, juntamente com o Ministério das Comunicações, executar a retransmissão da programação básica da Televisão e dá outras providências.</t>
   </si>
   <si>
     <t>8353</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, ao Pólo de Apoio Presencial UAB de Ivaiporã e dá outras providências.</t>
   </si>
   <si>
     <t>8349</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8349/projeto_de_decreto_34-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8349/projeto_de_decreto_34-2012.pdf</t>
   </si>
   <si>
     <t>Refenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, a Igreja Nossa Senhora Aparecida - Distrito de Alto Porã, e dá outras providências.</t>
   </si>
   <si>
     <t>8346</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8346/projeto_de_decreto_35-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8346/projeto_de_decreto_35-2012.pdf</t>
   </si>
   <si>
     <t>Refenda a cessão de uso de dois ônibus do Município de Ivaiporã, Estado do Paraná, ao Colégio Estadual Idália Rocha, e dá outras providências.</t>
   </si>
   <si>
     <t>8329</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8329/projeto_de_decreto_36-2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8329/projeto_de_decreto_36-2012.pdf</t>
   </si>
   <si>
     <t>Referenda a doação de equipamento de informática e um armário de aço inservíveis ao serviço público, pertencentes ao patrimônio da Câmara Municipal de Ivaiporã, Estado do Paraná, a Associação  dos Aposentados, Pensionistas e Idosos de Ivaiporã.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Ademar, Bunitinho, Luciano da Gráfica, Mário Hort, Torão, Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3968/pr_1_2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3968/pr_1_2012.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos Servidores do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>Ademar, Bunitinho, Gustavo Chaves, Jaffer Ferreira, Luciano da Gráfica, Mário Hort, Sabão - Edivaldo Montanheri, Torão, Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3976/pr_2_2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3976/pr_2_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Instrumento da Programação Financeira e cronograma mensal da despesa para o Legislativo Municipal referente ao exercício financeiro de 2012.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>Ademar, Sabão - Edivaldo Montanheri, Torão</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3977/pr_3_2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3977/pr_3_2012.pdf</t>
   </si>
   <si>
     <t>Cria o Portal da Transparência da_x000D_
 Câmara Municipal de Ivaiporã, Estado do_x000D_
 Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>Ademar, Luciano da Gráfica, Mário Hort, Sabão - Edivaldo Montanheri, Torão, Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3980/pr_4_2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3980/pr_4_2012.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 56 do Regimento Interno da Câmara Municipal de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>Ademar, Mário Hort, Sabão - Edivaldo Montanheri, Torão</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3985/pr_5_2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3985/pr_5_2012.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Capítulo IV, Seção V da Lei 12.527/11, o qual dispõe acerca das restrições  de acesso as informações pessoais, no âmbito da Câmara Municipal de Ivaiporâ, e dá outras providências.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>Ademar, Luciano da Gráfica, Mário Hort, Sabão - Edivaldo Montanheri</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3988/pr_6_2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3988/pr_6_2012.pdf</t>
   </si>
   <si>
     <t>Estabelece regras procedimentais para a gravação audiovisual das reuniões realizadas pelas Comissões Parlamentares de Inquérito e Comissões Processantes instituídas pela Câmara Municipal de Ivaiporã, com fulcro no Artigo 171, Inciso VI do Regimento Interno da Câmara Municipal de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3993/pr_7_2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3993/pr_7_2012.pdf</t>
   </si>
   <si>
     <t>Ementa: Dispõe sobre o Relatório Circunstanciado e Conclusivo da CPI - Comissão Parlamentar de Inquérito, referente à PROVIVA - Ação Social de Ivaiporã, Estado do Paraná e dá outras providências</t>
   </si>
   <si>
     <t>10514</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Bunitinho, Jaffer Ferreira, Torão, Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/10514/pea_1_2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/10514/pea_1_2012.pdf</t>
   </si>
   <si>
     <t>Adiciona alíneas ao Art. 61 inciso XIII da Lei Orgânica do Município de Ivaiporã e dá outras providências.</t>
   </si>
   <si>
     <t>10513</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Ademar, Bunitinho, Jaffer Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/10513/pem_1_2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/10513/pem_1_2012.pdf</t>
   </si>
   <si>
     <t>Modifica o "caput", parágrafos e incisos do Artigo 144, o inciso VII do Artigo 38, inciso X do Artigo 61, inciso III do Artigo 70, a alínea 'g' do inciso I do Artigo 105, o "caput" do Artigo 147 e o inciso IV do Artigo 153, da Lei Orgânica do Município de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>10515</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/10515/pem_2_2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/10515/pem_2_2012.pdf</t>
   </si>
   <si>
     <t>Modifica o Inciso I, do §6º, do Artigo 144 da Lei Orgânica do Município de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>10516</t>
   </si>
   <si>
     <t>Sabão - Edivaldo Montanheri, Bunitinho, Mário Hort</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/10516/em_3_2012.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/10516/em_3_2012.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do Município de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>11016</t>
   </si>
   <si>
     <t>ATOS</t>
   </si>
   <si>
     <t>Mesa Diretiva - MD</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/11016/ato_2012_2.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/11016/ato_2012_2.pdf</t>
   </si>
   <si>
     <t>1) Abre um Crédito Adicional Suplementar e dá outras providências. (Valor de R$ 107.000,00)._x000D_
 2) Ficam os Senhores Presidente, Vereadores e Funcionários deste Poder Legislativo com direito a receberem diárias constantes da Lei nº 2114/2012 a partir do dia 14 de fevereiro a 31 de dezembro de 2012.</t>
   </si>
   <si>
     <t>11017</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/11017/ato_2012_3.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/11017/ato_2012_3.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar e dá outras providências. (Valor de R$ 200,00)</t>
   </si>
   <si>
     <t>11018</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/11018/ato_2012_4.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/11018/ato_2012_4.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar e dá outras providências. (Valor de R$ 50.000,00)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2782,68 +2782,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2134/ple-01-2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2135/ple-02-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2137/ple-03-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2138/ple-04-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2139/ple-05-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2140/ple-06-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2141/ple-08-2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2142/ple-09-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2145/ple-10-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2147/ple-11-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2148/ple-12-2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2150/ple-13-2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2151/ple-14-2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2154/ple-15-2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2155/ple-16-2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2156/ple-17-2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2157/ple-18-2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2159/ple-19-2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2163/ple-21-2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2168/ple-22-2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2176/ple-23-2012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2179/ple-24-2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2181/ple-25-2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2192/ple-27-2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2193/ple-28-2012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2196/ple-29-2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2197/ple-30-2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2199/ple-31-2012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2200/ple32-2012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2203/ple-33-2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2205/ple-34-2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2207/ple-35-2012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2209/ple-36-2012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2211/ple-37-2012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2213/ple-38-2012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2215/ple-39-2012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2218/ple-40-2012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2220/ple-41-2012.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2222/ple-42-2012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2225/ple-43-2012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2226/ple-44-2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2228/ple-45-2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2229/ple-46-2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2230/ple-47-2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2231/ple-48-2012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2232/ple-49-2012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2233/ple-50-2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2235/ple-52-2012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2236/ple-53-2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2237/ple-55-2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2238/ple-57-2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2239/ple-58-2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2240/ple-59-2012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2241/ple-60-2012.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2242/ple-61-2012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2243/ple-62-2012.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2244/ple-63-2012.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2245/ple-64-2012.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2246/ple-65-2012.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2247/ple-66-2012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2248/ple-67-2012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2249/ple-68-2012.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2250/ple-69-2012.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2251/ple-70-2012.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2252/ple-71-2012.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2253/ple-72-2012.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2255/ple-73-2012.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2256/ple-74-2012.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2257/ple-75-2012.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2259/ple-76-2012.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2260/ple-77-2012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2261/ple-78-2012.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2263/ple-80-2012.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2264/ple-81-2012.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2265/ple-82-2012.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2266/ple-83-2012.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2267/ple-84-2012.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2268/ple-85-2012.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2269/ple-86-2012.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2274/ple-89-2012.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2276/ple-90-2012.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2277/ple-91-2012.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2280/ple-92-2012.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2285/ple-93-2012.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2286/ple-94-2012.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2290/ple-95-2012.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2296/ple-96-2012.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2300/ple-97-2012.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2303/ple-98-2012.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2306/ple-99-2012.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2309/ple-100-2012.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2316/ple-101-2012.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2319/ple-102-2012.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2320/ple-103-2012.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2324/ple-104-2012.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2327/ple-105-2012.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2355/ple-106-2012.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2360/ple-107-2012.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2363/ple-108-2012.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2365/ple-109-2012.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2366/ple-110-2012.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2367/ple-111-2012.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2369/ple-112-2012.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2372/ple-115-2012.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2374/ple-116-2012.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2380/ple-117-2012.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2378/ple-118-2012.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2383/ple-119-2012.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2385/ple-120-2012.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2386/ple-121-2012.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2389/ple-123-2012.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2390/ple-124-2012.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2392/ple-125-2012.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2394/ple-126-2012.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2396/ple-127-2012.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2397/ple-128-2012.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2401/ple-129-2012.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2404/ple-131-2012.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2406/ple-132-2012.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2412/ple-133-2012.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2413/ple-134-2012.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2414/ple-135-2012.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2415/ple-136-2012.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2417/ple-138-2012.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2420/ple-141-2012.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2422/ple-142-2012.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2423/ple-143-2012.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2424/ple-144-2012.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2425/ple-145-2012.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2427/ple-146-2012.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2428/ple-147-2012.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2429/ple-148-2012.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2430/ple-149-2012.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2432/ple-151-2012.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2434/ple-152-2012.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2435/ple-153-2012.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2509/ple-154-2012.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2510/ple-155-2012.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2090/ple-158-2012.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2091/ple-159-2012.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2093/ple-160-2012.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2094/ple-161-2012.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2095/ple-162-2012.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2097/ple-163-2012.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2098/ple-164-2012.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2099/ple-165-2012.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2100/ple-166-2012.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2101/ple-167-2012.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2102/ple-168-2012.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2103/ple-169-2012.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2104/ple-171-2012.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2105/ple-171-2012.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2106/ple-172-2012.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2110/ple-173-2012.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2112/ple-174-2012.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2115/ple-175-2012.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3361/01-2012.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3362/02-2012.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3363/03-2012.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3364/04-2012.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3366/05-2012.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3367/06-2012.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3369/07-2012.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3370/08-2012.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3371/09-2012.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3372/10-2012.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3373/11-2012.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3375/12-2012.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3376/13-2012.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3377/14-2012.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3378/15-2012.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3379/16-2012.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3381/17-2012.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3382/18-2012.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3383/19-2012.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3384/20-2012.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3385/21-2012.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3387/22-2012.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3388/23-2012.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3365/veto_04-2012.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3380/veto_16-2012.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8390/projeto_de_decreto_01-2012.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8389/projeto_de_decreto_02-2012.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8388/projeto_de_decreto_03-2012.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8387/projeto_de_decreto_04-2012.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8386/projeto_de_decreto_05-2012.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8385/projeto_de_decreto_06-2012.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8384/projeto_de_decreto_07-2012.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8383/projeto_de_decreto_09-2012.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8382/projeto_de_decreto_10-2012.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8381/projeto_de_decreto_11-2012.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8380/projeto_de_decreto_12-2012.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8379/projeto_de_decreto_13-2012.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8378/projeto_de_decreto_14-2012.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8377/proejto_de_decreto_16-2012.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8376/projeto_de_decreto_17-2012.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8375/projeto_de_decreto_18-2012.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8374/projeto_de_decreto_19-2012.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8373/projeto_de_decreto_20-2012.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8365/projeto_de_decreto_22-2012.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8364/projeto_de_decreto_23-2012.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8363/projeto_de_decreto_25-2012.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8362/projeto_de_decreto_26-2012.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8361/projeto_de_decreto_27-2012.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8360/projeto_de_decreto_28-2012.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8359/projeto_de_decreto_29-2012.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8357/projeto_de_decreto_30-2012.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8356/projeto_de_decreto_32-2012.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8349/projeto_de_decreto_34-2012.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8346/projeto_de_decreto_35-2012.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8329/projeto_de_decreto_36-2012.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3968/pr_1_2012.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3976/pr_2_2012.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3977/pr_3_2012.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3980/pr_4_2012.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3985/pr_5_2012.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3988/pr_6_2012.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3993/pr_7_2012.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/10514/pea_1_2012.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/10513/pem_1_2012.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/10515/pem_2_2012.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/10516/em_3_2012.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/11016/ato_2012_2.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/11017/ato_2012_3.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/11018/ato_2012_4.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2134/ple-01-2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2135/ple-02-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2137/ple-03-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2138/ple-04-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2139/ple-05-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2140/ple-06-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2141/ple-08-2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2142/ple-09-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2145/ple-10-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2147/ple-11-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2148/ple-12-2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2150/ple-13-2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2151/ple-14-2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2154/ple-15-2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2155/ple-16-2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2156/ple-17-2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2157/ple-18-2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2159/ple-19-2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2163/ple-21-2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2168/ple-22-2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2176/ple-23-2012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2179/ple-24-2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2181/ple-25-2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2192/ple-27-2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2193/ple-28-2012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2196/ple-29-2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2197/ple-30-2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2199/ple-31-2012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2200/ple32-2012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2203/ple-33-2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2205/ple-34-2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2207/ple-35-2012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2209/ple-36-2012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2211/ple-37-2012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2213/ple-38-2012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2215/ple-39-2012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2218/ple-40-2012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2220/ple-41-2012.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2222/ple-42-2012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2225/ple-43-2012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2226/ple-44-2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2228/ple-45-2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2229/ple-46-2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2230/ple-47-2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2231/ple-48-2012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2232/ple-49-2012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2233/ple-50-2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2235/ple-52-2012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2236/ple-53-2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2237/ple-55-2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2238/ple-57-2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2239/ple-58-2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2240/ple-59-2012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2241/ple-60-2012.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2242/ple-61-2012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2243/ple-62-2012.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2244/ple-63-2012.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2245/ple-64-2012.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2246/ple-65-2012.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2247/ple-66-2012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2248/ple-67-2012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2249/ple-68-2012.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2250/ple-69-2012.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2251/ple-70-2012.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2252/ple-71-2012.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2253/ple-72-2012.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2255/ple-73-2012.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2256/ple-74-2012.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2257/ple-75-2012.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2259/ple-76-2012.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2260/ple-77-2012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2261/ple-78-2012.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2263/ple-80-2012.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2264/ple-81-2012.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2265/ple-82-2012.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2266/ple-83-2012.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2267/ple-84-2012.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2268/ple-85-2012.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2269/ple-86-2012.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2274/ple-89-2012.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2276/ple-90-2012.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2277/ple-91-2012.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2280/ple-92-2012.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2285/ple-93-2012.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2286/ple-94-2012.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2290/ple-95-2012.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2296/ple-96-2012.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2300/ple-97-2012.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2303/ple-98-2012.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2306/ple-99-2012.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2309/ple-100-2012.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2316/ple-101-2012.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2319/ple-102-2012.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2320/ple-103-2012.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2324/ple-104-2012.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2327/ple-105-2012.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2355/ple-106-2012.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2360/ple-107-2012.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2363/ple-108-2012.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2365/ple-109-2012.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2366/ple-110-2012.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2367/ple-111-2012.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2369/ple-112-2012.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2372/ple-115-2012.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2374/ple-116-2012.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2380/ple-117-2012.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2378/ple-118-2012.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2383/ple-119-2012.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2385/ple-120-2012.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2386/ple-121-2012.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2389/ple-123-2012.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2390/ple-124-2012.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2392/ple-125-2012.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2394/ple-126-2012.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2396/ple-127-2012.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2397/ple-128-2012.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2401/ple-129-2012.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2404/ple-131-2012.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2406/ple-132-2012.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2412/ple-133-2012.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2413/ple-134-2012.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2414/ple-135-2012.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2415/ple-136-2012.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2417/ple-138-2012.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2420/ple-141-2012.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2422/ple-142-2012.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2423/ple-143-2012.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2424/ple-144-2012.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2425/ple-145-2012.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2427/ple-146-2012.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2428/ple-147-2012.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2429/ple-148-2012.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2430/ple-149-2012.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2432/ple-151-2012.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2434/ple-152-2012.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2435/ple-153-2012.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2509/ple-154-2012.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2510/ple-155-2012.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2090/ple-158-2012.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2091/ple-159-2012.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2093/ple-160-2012.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2094/ple-161-2012.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2095/ple-162-2012.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2097/ple-163-2012.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2098/ple-164-2012.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2099/ple-165-2012.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2100/ple-166-2012.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2101/ple-167-2012.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2102/ple-168-2012.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2103/ple-169-2012.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2104/ple-171-2012.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2105/ple-171-2012.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2106/ple-172-2012.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2110/ple-173-2012.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2112/ple-174-2012.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/2115/ple-175-2012.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3361/01-2012.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3362/02-2012.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3363/03-2012.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3364/04-2012.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3366/05-2012.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3367/06-2012.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3369/07-2012.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3370/08-2012.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3371/09-2012.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3372/10-2012.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3373/11-2012.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3375/12-2012.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3376/13-2012.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3377/14-2012.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3378/15-2012.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3379/16-2012.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3381/17-2012.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3382/18-2012.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3383/19-2012.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3384/20-2012.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3385/21-2012.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3387/22-2012.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3388/23-2012.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3365/veto_04-2012.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3380/veto_16-2012.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8390/projeto_de_decreto_01-2012.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8389/projeto_de_decreto_02-2012.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8388/projeto_de_decreto_03-2012.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8387/projeto_de_decreto_04-2012.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8386/projeto_de_decreto_05-2012.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8385/projeto_de_decreto_06-2012.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8384/projeto_de_decreto_07-2012.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8383/projeto_de_decreto_09-2012.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8382/projeto_de_decreto_10-2012.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8381/projeto_de_decreto_11-2012.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8380/projeto_de_decreto_12-2012.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8379/projeto_de_decreto_13-2012.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8378/projeto_de_decreto_14-2012.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8377/proejto_de_decreto_16-2012.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8376/projeto_de_decreto_17-2012.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8375/projeto_de_decreto_18-2012.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8374/projeto_de_decreto_19-2012.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8373/projeto_de_decreto_20-2012.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8365/projeto_de_decreto_22-2012.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8364/projeto_de_decreto_23-2012.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8363/projeto_de_decreto_25-2012.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8362/projeto_de_decreto_26-2012.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8361/projeto_de_decreto_27-2012.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8360/projeto_de_decreto_28-2012.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8359/projeto_de_decreto_29-2012.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8357/projeto_de_decreto_30-2012.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8356/projeto_de_decreto_32-2012.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8349/projeto_de_decreto_34-2012.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8346/projeto_de_decreto_35-2012.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/8329/projeto_de_decreto_36-2012.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3968/pr_1_2012.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3976/pr_2_2012.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3977/pr_3_2012.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3980/pr_4_2012.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3985/pr_5_2012.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3988/pr_6_2012.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/3993/pr_7_2012.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/10514/pea_1_2012.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/10513/pem_1_2012.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/10515/pem_2_2012.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/10516/em_3_2012.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/11016/ato_2012_2.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/11017/ato_2012_3.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2012/11018/ato_2012_4.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="114.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>