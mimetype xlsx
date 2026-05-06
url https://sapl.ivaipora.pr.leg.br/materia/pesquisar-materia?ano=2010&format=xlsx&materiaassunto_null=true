--- v0 (2025-12-06)
+++ v1 (2026-05-06)
@@ -54,2310 +54,2310 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11427</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Cyro Fernandes Correâ Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11427/projeto_de_lei_complementar_n_125-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11427/projeto_de_lei_complementar_n_125-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Tributário do Município e dá outras providências.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3006/ple-01-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3006/ple-01-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o parcelamento de débitos tributários.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3004/ple-02-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3004/ple-02-2010.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3003/ple-03-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3003/ple-03-2010.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3001/ple-04-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3001/ple-04-2010.pdf</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2999/ple-05-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2999/ple-05-2010.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual e dá outras providências.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2983/ple-06-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2983/ple-06-2010.pdf</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2982/ple-07-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2982/ple-07-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir terreno para construção de Quadra de Esportes.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2981/ple-08-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2981/ple-08-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar Termo de Contrato com o IFPR – Instituto Federal do Paraná.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2831/ple-09-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2831/ple-09-2010.pdf</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2833/ple-10-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2833/ple-10-2010.pdf</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2834/ple-11-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2834/ple-11-2010.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Especial e dá outras providências</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2835/ple-12-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2835/ple-12-2010.pdf</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2845/ple-13-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2845/ple-13-2010.pdf</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2846/ple-14-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2846/ple-14-2010.pdf</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2852/ple-16-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2852/ple-16-2010.pdf</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2853/ple-17-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2853/ple-17-2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 762/91, que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente e cria o Conselho Municipal, Fundo Municipal e Conselho Tutelar dos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2854/ple-18-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2854/ple-18-2010.pdf</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2855/ple-19-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2855/ple-19-2010.pdf</t>
   </si>
   <si>
     <t>Abre  um Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2856/ple-20-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2856/ple-20-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a estabelecer convênio com a Associação de Proteção a Maternidade e à Infância de Ivaiporã – AMPI e dá outras providências.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2857/ple-21-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2857/ple-21-2010.pdf</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2858/ple-22-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2858/ple-22-2010.pdf</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2860/ple-23-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2860/ple-23-2010.pdf</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2861/ple-24-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2861/ple-24-2010.pdf</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2863/ple-25-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2863/ple-25-2010.pdf</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2868/ple-26-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2868/ple-26-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a subvencionar a Associação de Pais e Amigos dos Excepcionais de Ivaiporã - APAE</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2869/ple-27-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2869/ple-27-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a reajustar os salários e vencimentos dos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2870/ple_28_2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2870/ple_28_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta dos imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2877/ple-30-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2877/ple-30-2010.pdf</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2878/ple-31-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2878/ple-31-2010.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar e dá outras providências</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2879/ple-32-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2879/ple-32-2010.pdf</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2880/ple-33-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2880/ple-33-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar Convênio com a Fundação Grêmio Beneficente Esportivo de Ivaiporã.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2881/ple34-2010.doc</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2881/ple34-2010.doc</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2883/ple-35-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2883/ple-35-2010.pdf</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2884/ple-36-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2884/ple-36-2010.pdf</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2885/ple-37-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2885/ple-37-2010.pdf</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2889/ple-38-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2889/ple-38-2010.pdf</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2891/ple-39-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2891/ple-39-2010.pdf</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2892/ple-40-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2892/ple-40-2010.pdf</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2894/ple-41-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2894/ple-41-2010.pdf</t>
   </si>
   <si>
     <t>Desafeta do domínio público o imóvel que especifica.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2895/ple-42-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2895/ple-42-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de terreno ao ESTADO DO PARANÁ e dá outras providências</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2898/ple43-2010.doc</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2898/ple43-2010.doc</t>
   </si>
   <si>
     <t>Autoriza a doação de terreno ao ESTADO DO PARANÁ - para construção através da Secretaria de Estado da Segurança Pública - Construção de um novo Presídio dá outras providências.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2900/ple-44-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2900/ple-44-2010.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Especial e dá outras  providências.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2901/ple-45-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2901/ple-45-2010.pdf</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2903/ple-46-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2903/ple-46-2010.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação ao terreno desafetado através da Lei Municipal n° 1.779, de 13-05-2010, e dá outras providencias.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2904/ple-47-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2904/ple-47-2010.pdf</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2905/ple-48-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2905/ple-48-2010.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Meio Ambiente e dá outras providências</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2906/ple-49-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2906/ple-49-2010.pdf</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2907/ple-50-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2907/ple-50-2010.pdf</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2908/ple-51-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2908/ple-51-2010.pdf</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2909/ple-52-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2909/ple-52-2010.pdf</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2910/ple-53-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2910/ple-53-2010.pdf</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2911/ple-54-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2911/ple-54-2010.pdf</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2912/ple-55-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2912/ple-55-2010.pdf</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2913/ple-56-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2913/ple-56-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a subvencionar a SOCIEDADE RURAL IPIRANGA – SORIP.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2914/ple-57-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2914/ple-57-2010.pdf</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2915/ple-58-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2915/ple-58-2010.pdf</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2916/ple-59-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2916/ple-59-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o desconto em folha de pagamento e da outras providências.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2917/ple-60-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2917/ple-60-2010.pdf</t>
   </si>
   <si>
     <t>Institui o CONSELHO e o FUNDO MUNICIPAL DE CULTURA em apoio ao desenvolvimento da Cultura do Município de Ivaiporã.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2918/ple-61-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2918/ple-61-2010.pdf</t>
   </si>
   <si>
     <t>Cria RUAS que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2919/ple-62-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2919/ple-62-2010.pdf</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2920/ple-63-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2920/ple-63-2010.pdf</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2921/ple-64-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2921/ple-64-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a subvencionar a Associação de  _x000D_
                  Pais e Amigos dos Excepcionais de Ivaiporã – APAE.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2922/ple-65-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2922/ple-65-2010.pdf</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2923/ple-66-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2923/ple-66-2010.pdf</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2924/ple_67_2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2924/ple_67_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal Antidrogas do Município de Ivaiporã e dá outras providências.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2925/ple68-2010.doc</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2925/ple68-2010.doc</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2830/ple-70-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2830/ple-70-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta de imóvel com a Associação de Moradores do Jardim Europa.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2829/ple-71-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2829/ple-71-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a subvencionar a A.T.I. ASSOCIAÇÃO DOS TRILHEIROS DE IVAIPORÃ.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2828/ple-72-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2828/ple-72-2010.pdf</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2827/ple-73-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2827/ple-73-2010.pdf</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2826/ple-74-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2826/ple-74-2010.pdf</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2825/ple-75-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2825/ple-75-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de uma área do Parque Industrial à empresa MARMORIAL MARMORARIA LTDA e dá outras providências.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2824/ple-76-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2824/ple-76-2010.pdf</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2823/ple-77-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2823/ple-77-2010.pdf</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2822/ple-78-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2822/ple-78-2010.pdf</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2821/ple-79-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2821/ple-79-2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS LIMITES DOS PERÍMETROS URBANOS DO MUNICÍPIO DE IVAIPORÃ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2820/ple-80-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2820/ple-80-2010.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Lei nº 1.134/2001, que dispõe sobre o estabelecimento de normas para o processo de escolha dos membros do Conselho Tutelar e dá outras providências.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2819/ple-81-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2819/ple-81-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação do Imóvel sob matricula 36.515 a UEM – Universidade Estadual de Maringá e dá outras providências.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2818/ple-83-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2818/ple-83-2010.pdf</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2817/ple-84-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2817/ple-84-2010.pdf</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2816/ple-85-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2816/ple-85-2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2814/ple-86-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2814/ple-86-2010.pdf</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2813/ple-87-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2813/ple-87-2010.pdf</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2812/ple-88-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2812/ple-88-2010.pdf</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2811/ple-89-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2811/ple-89-2010.pdf</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Ivaiporã, para o exercício de 2011.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2809/ple-91-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2809/ple-91-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão no PPA – Plano Plurianual, de acordo com as alterações da Portaria n° 163/01, de nova classificação de Projetos e Atividades, para a adequação orçamentária dos programas voltados às Crianças e Adolescentes:</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2808/ple-92-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2808/ple-92-2010.pdf</t>
   </si>
   <si>
     <t>Cria RUA que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2807/ple-93-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2807/ple-93-2010.pdf</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2806/ple-94-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2806/ple-94-2010.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o CONSÓRCIO PUBLICO INTERMUNICIPAL PARA O DESENVOLVIMENTO RURAL E URBANO DA REGIÃO DO VALE DO IVAÍ DO ESTADO DO PARANÁ e dá outras providências.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2805/ple-95-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2805/ple-95-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação do Imóvel a UEM – Universidade Estadual de Maringá e dá outras providências</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2804/ple-96-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2804/ple-96-2010.pdf</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2803/ple-97-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2803/ple-97-2010.pdf</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2802/ple-99-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2802/ple-99-2010.pdf</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2801/ple-100-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2801/ple-100-2010.pdf</t>
   </si>
   <si>
     <t>Amplia o número de vagas do cargo de Fiscal de Tributos constante no Quadro de Cargos do Pessoal Efetivo do Município de Ivaiporã.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2800/ple-101-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2800/ple-101-2010.pdf</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2799/ple-102-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2799/ple-102-2010.pdf</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2798/ple-104-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2798/ple-104-2010.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Lei nº 1.209/2003, que institui as Comissões Internas de Prevenção de Acidentes – CIPA’S, no âmbito da administração municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2797/ple-106-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2797/ple-106-2010.pdf</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2796/ple-107-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2796/ple-107-2010.pdf</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2795/ple-108-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2795/ple-108-2010.pdf</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2794/ple-109-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2794/ple-109-2010.pdf</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2793/ple-110-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2793/ple-110-2010.pdf</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2792/ple-111-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2792/ple-111-2010.pdf</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2791/ple-112-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2791/ple-112-2010.pdf</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2790/ple-113-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2790/ple-113-2010.pdf</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2789/ple-114-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2789/ple-114-2010.pdf</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2788/ple-115-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2788/ple-115-2010.pdf</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2787/ple-116-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2787/ple-116-2010.pdf</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2786/ple-117-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2786/ple-117-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a reajustar os salários e vencimentos dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2785/ple-118-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2785/ple-118-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a isentar Instituições de Cunho Assistencial da Taxa de Licença para Localização e Funcionamento.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2784/ple-119-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2784/ple-119-2010.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Lei n° 1.521/2008, que dispõe sobre os requisitos técnicos para edificações e obras a serem construídas no município de Ivaiporã e dá outras providências.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2783/ple-120-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2783/ple-120-2010.pdf</t>
   </si>
   <si>
     <t>Cria o Departamento de Imprensa Oficial, vinculado aos Órgãos de Assessoramento da Prefeitura do Município de Ivaiporã.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2782/ple-121-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2782/ple-121-2010.pdf</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2781/ple-122-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2781/ple-122-2010.pdf</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2780/ple-123-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2780/ple-123-2010.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Lei n° 1.476/2007, que autoriza  a permuta dos imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2778/ple-124-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2778/ple-124-2010.pdf</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Tributário do Município e dá outras providências. _x000D_
 A CÂMARA MUNICIPAL DE IVAIPORÃ, ESTADO DO PARANÁ, aprovou e eu, PREFEITO MUNICIPAL, sanciono a seguinte:</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2774/ple-127-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2774/ple-127-2010.pdf</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2772/ple-128-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2772/ple-128-2010.pdf</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2770/ple-129-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2770/ple-129-2010.pdf</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2769/ple-130-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2769/ple-130-2010.pdf</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2765/ple-131-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2765/ple-131-2010.pdf</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2764/ple-132-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2764/ple-132-2010.pdf</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2763/ple-133-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2763/ple-133-2010.pdf</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2762/ple-134-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2762/ple-134-2010.pdf</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2760/ple-135-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2760/ple-135-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Créditos Adicionais Suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2759/ple-136-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2759/ple-136-2010.pdf</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2757/ple-138-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2757/ple-138-2010.pdf</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2756/ple-141-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2756/ple-141-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a participar do sistema de Registro de Preços (PE) do Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Jaffer Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3527/01-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3527/01-2010.pdf</t>
   </si>
   <si>
     <t>Institui a desinsetização periódica em veículos do Transporte Coletivo Gratuito e Escolar e dá outras providências.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>Sadi Marcondes</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3528/02-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3528/02-2010.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua Emilio de Menezes para Rua ONOFRE DARÚ DOS SANTOS, nesta cidade de Ivaiporã-PR., e dá outras providências.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>Ademar, Gustavo Chaves, Jaffer Ferreira, Luciano da Gráfica, Torão</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3529/03-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3529/03-2010.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a ASSOCIAÇÃO DISTRITAL DOS MORADORES DE ALTO PORÃ, e dá outras providências.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>Torão</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3530/04-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3530/04-2010.pdf</t>
   </si>
   <si>
     <t>Altera o nome da rua  B para ''Rua Valentin Talarico'',nesta cidade de Ivaiporã-Pr., e dá outras providências.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>Ademar</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3531/pll-_05-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3531/pll-_05-2010.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a FUNDAÇÃO GRÊMIO BENEFICENTE ESPORTIVO DE IVAIPORÃ, e dá outras providências.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3532/06-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3532/06-2010.pdf</t>
   </si>
   <si>
     <t>Institui a semana Municipal da Água e dá outras providências.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3533/07-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3533/07-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Semana Municipal de Nutrição  para Pessoas da Terceira Idade no Município de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3407/08-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3407/08-2010.pdf</t>
   </si>
   <si>
     <t>Disciplina o serviço de Moto-Taxi no Município de Ivaiporã e dá outras providências.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3408/09-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3408/09-2010.pdf</t>
   </si>
   <si>
     <t>Proíbe a venda de pulseiras, conhecida como pulseiras do sexo, em estabelecimentos comerciais e de uso nos Estabelecimentos de Ensino no Município de Ivaiporã, como especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3409/10-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3409/10-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a erradicação da Planta Murraya Paniculada (Murta) no Município de Ivaiporã-Pr.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3411/11-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3411/11-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de se colocar o numero do telefone do Disque Denúncia nos veículos do transporte público do Município de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3412/12-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3412/12-2010.pdf</t>
   </si>
   <si>
     <t>Institui no calendário de comemorações do Município de Ivaiporã, Estado do Paraná, o dia da Lei Maria da Penha, a ser comemorado anualmente no dia 22 de setembro, e dá outras providências.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3413/13-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3413/13-2010.pdf</t>
   </si>
   <si>
     <t>Denomina a Estrada  que liga o Laticínio Ubá a PR-466 de '' Avenida do Trabalhador '' e dá outras providências.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3414/14-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3414/14-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de Herbicidas Hormonais denominados 2.4-D no Município de Ivaiporã e dá outras providências.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3416/15-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3416/15-2010.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação da Agricultura Familiar do Distrito de Jacutinga, nesta cidade de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3417/16-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3417/16-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de Caçambas Estáticas Coletoras de Entulho no Município de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>Bunitinho</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3418/17-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3418/17-2010.pdf</t>
   </si>
   <si>
     <t>Institui no calendário de comemorações oficiais do Município de Ivaiporã, Estado do Paraná, o Dia da Agricultura Familiar, a ser comemorado anualmente no dia 24 de julho, e dá outras providências.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>Ademar, Bunitinho, Gustavo Chaves, Jaffer Ferreira, Luciano da Gráfica, Mário Hort, Sabão - Edivaldo Montanheri, Sadi Marcondes, Torão</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3419/18-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3419/18-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do Quadro de Pessoal Efetivo e Comissionado, atribuições e vencimentos dos servidores públicos da Câmara Municipal de Ivaiporã.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>Ademar, Jaffer Ferreira, Mário Hort, Sabão - Edivaldo Montanheri</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3420/19-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3420/19-2010.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 21 da Lei n º 1.828.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3421/20-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3421/20-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de colocação de Tarjas Sinalizadoras em vitrines e assemelhados, no Município de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3423/21-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3423/21-2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ivaiporã, Estado do Paraná, a Instituir o '' IPTU VERDE ''  e dá outras providências.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3424/22-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3424/22-2010.pdf</t>
   </si>
   <si>
     <t>Institui a Semana da Cultura no âmbito do Município de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3425/23-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3425/23-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de papel reciclado pelos órgãos da Administração  Municipal Direta, Indireta, Autarquia e Funcional dos Poderes Executivo e Legislativo de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>Sabão - Edivaldo Montanheri</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3427/24-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3427/24-2010.pdf</t>
   </si>
   <si>
     <t>Denomina a Praça Independência  nesta cidade de Ivaiporã, Estado do Paraná, de Praça '' Milton Pirolo '' e dá outras providências.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3428/25-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3428/25-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de reserva de vagas para idosos nos estacionamentos públicos e privado no Município de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3429/26-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3429/26-2010.pdf</t>
   </si>
   <si>
     <t>Institui concessão, á pessoa física ou jurídica mediante  concorrência publica, de uso e exploração e veiculação de publicidade comercial de espaços públicos de qualquer natureza.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3430/27-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3430/27-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para Criação da Guarda Municipal de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3431/28-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3431/28-2010.pdf</t>
   </si>
   <si>
     <t>Cria o balanço social e ambiental para empresas estabelecidas no Município de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3432/29-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3432/29-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de medidas de conscientização, prevenção, diagnose e combate ao ''bullying'' escolar no projeto pedagógico, elaborado pelas escolas públicas e privadas de educação básica do Município de Ivaiporã, Estado do Paraná e dá outra providências.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3433/30-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3433/30-2010.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Ivaiporã, a Semana da Consciência Negra,  e dá outras providências.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>Jaffer Ferreira, Sabão - Edivaldo Montanheri, Mário Hort</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3434/31-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3434/31-2010.pdf</t>
   </si>
   <si>
     <t>Denomina o Centro da Juventude nesta cidade de Ivaiporã, Estado do Paraná, de ''ANTONIO RAIZER'' e dá outras providências.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3436/32-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3436/32-2010.pdf</t>
   </si>
   <si>
     <t>Denomina o Mini Ginásio Municipal, localizado nas confluências das Avenidas Castelo Branco e Pedro Koltun, nesta cidade de Ivaiporã, Estado do Paraná de ''ALCEBÍADES ALVES (BIDÃO)'' e dá outras providências.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>Mário Hort</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3437/33-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3437/33-2010.pdf</t>
   </si>
   <si>
     <t>Denomina o Largo Carlos Gomes nesta cidade de Ivaiporã, Estado do Paraná, de '' LARGO TENENTE AIRES DA SILVA '' e dá outras providências.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3438/34-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3438/34-2010.pdf</t>
   </si>
   <si>
     <t>Denomina a Av. Maranhão, nesta cidade de Ivaiporã, Estado do Paraná, de '' ESTEVÃO MARCIANO DOS SANTOS '' e dá outras providências.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>Sabão - Edivaldo Montanheri, Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3439/35-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3439/35-2010.pdf</t>
   </si>
   <si>
     <t>Institui a '' SEMANA ANTIDROGAS '' nas Escolas Públicas e Privadas situadas no Município de Ivaiporã e dá outras providências.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>Ademar, Mário Hort, Sabão - Edivaldo Montanheri</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3440/36-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3440/36-2010.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade de Saúde para Atenção Integral à Mulher  e á Criança, nesta cidade de Ivaiporã, de ''IDALINA PINESE PESSUT '' e dá outras providências.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto da Lei</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3426/brn3c2af4e2196e_0000071742.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3426/brn3c2af4e2196e_0000071742.pdf</t>
   </si>
   <si>
     <t>veto do projeto de lei 23/2010</t>
   </si>
   <si>
     <t>8652</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ademar, Jaffer Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8652/projeto_de_decreto_01-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8652/projeto_de_decreto_01-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as prestações de contas do Poder Executivo de Ivaiporã, Estado do Paraná, referente ao exercício financeiro de 2004.</t>
   </si>
   <si>
     <t>8650</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8650/projeto_de_decreto_03-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8650/projeto_de_decreto_03-2010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito de Ivaiporã, Estado do Paraná, ao Senhor IVO BRIGHENTI  e dá outras providências.</t>
   </si>
   <si>
     <t>8641</t>
   </si>
   <si>
     <t>Ademar, Bunitinho, Gustavo Chaves, Jaffer Ferreira, Luciano da Gráfica, Mário Hort, Sadi Marcondes, Torão</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8641/projeto_de_decreto_04-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8641/projeto_de_decreto_04-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de máquina Escadeira Hidráulica do Município de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>8639</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8639/projeto_de_decreto_05-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8639/projeto_de_decreto_05-2010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, Estado do Paraná ao Senhor JULIO MAITO FILHO e dá outras providências.</t>
   </si>
   <si>
     <t>8634</t>
   </si>
   <si>
     <t>Gustavo Chaves</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8634/projeto_de_decreto_06-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8634/projeto_de_decreto_06-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município a Igreja Bom Jesus, e dá outras providências.</t>
   </si>
   <si>
     <t>8633</t>
   </si>
   <si>
     <t>Mário Hort, Sabão - Edivaldo Montanheri</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8633/projeto_de_decreto_07-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8633/projeto_de_decreto_07-2010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito de Ivaiporã, Estado do Paraná, ao Senhor CLEVERSON LEONARDO TOZATTE, e dá outras providências.</t>
   </si>
   <si>
     <t>8632</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8632/projeto_de_decreto_08-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8632/projeto_de_decreto_08-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município para as Caminhadas na Natureza e dá outras providências.</t>
   </si>
   <si>
     <t>8631</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8631/projeto_de_decreto_09-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8631/projeto_de_decreto_09-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, para os acadêmicos do Curso de Artes Visuais da UNIASSELVI - Centro Universitário Leonardo da Vinci e dá outras providências.</t>
   </si>
   <si>
     <t>8626</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8626/projeto_de_decreto_10-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8626/projeto_de_decreto_10-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de maquinário de propriedade do Município de Ivaiporã, Estado do Paraná, para a Empresa H.R. Construções e Serviços Ltda e dá outras providências.</t>
   </si>
   <si>
     <t>8624</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8624/projeto_de_decreto_11-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8624/projeto_de_decreto_11-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as prestações de contas do Poder Legislativo do Município de Ivaiporã, Estado do Paraná, referente ao exercício financeiro do ano de 2008.</t>
   </si>
   <si>
     <t>8623</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8623/projeto_de_decreto_12-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8623/projeto_de_decreto_12-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, às Paróquias: Bom Jesus, Espírito Santo e Santíssima Mãe de Deus e dá outras providências.</t>
   </si>
   <si>
     <t>8622</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8622/projeto_de_decreto_13-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8622/projeto_de_decreto_13-2010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, Estado do Paraná, ao Senhor LAERTY DUDAS e dá outras providências.</t>
   </si>
   <si>
     <t>8620</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8620/projeto_de_decreto_14-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8620/projeto_de_decreto_14-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, aos acadêmicos do Curso de Tecnologia em Finanças da UCP - Faculdades de Centro do Paraná, e dá outras providências,</t>
   </si>
   <si>
     <t>8619</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8619/projeto_de_decreto_15-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8619/projeto_de_decreto_15-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, para os acadêmicos do Curso de Educação Física da UEM - Universidade de Maringá, Campus Ivaiporã, e dá outras providências.</t>
   </si>
   <si>
     <t>8618</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8618/projeto_de_decreto_16-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8618/projeto_de_decreto_16-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, ao Grupo de Jovens da Igreja do Distrito de Santa Bárbara, e dá outras providências.</t>
   </si>
   <si>
     <t>8617</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8617/projeto_de_decreto_17-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8617/projeto_de_decreto_17-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, para os acadêmicos do Curso de Tecnologia em Agronegócio II da UCP/FATEC - Faculdade de Tecnologia do Vale do Ivaí de Ivaiporã, e dá outras providências.</t>
   </si>
   <si>
     <t>8616</t>
   </si>
   <si>
     <t>Referenda a troca de veículos, de propriedade do Município de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>8615</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8615/projeto_de_decreto_21-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8615/projeto_de_decreto_21-2010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, Estado do Paraná, ao Senhor ARTAGÃO DE MATTOS LEÃO JÚNIOR, e dá outras providências.</t>
   </si>
   <si>
     <t>8612</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8612/projeto_de_decreto_22-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8612/projeto_de_decreto_22-2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as prestações de contas do Poder Legislativo de Ivaiporã, Estado do Paraná, referente ao exercício financeiro de 2009.</t>
   </si>
   <si>
     <t>8611</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8611/projeto_de_ddecreto_23-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8611/projeto_de_ddecreto_23-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, à Associação de Moradores da Vila Monte Castelo, e dá outras providências.</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8610/projeto_de_decreto_24-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8610/projeto_de_decreto_24-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de máquinas e caminhões do Município de Ivaiporã, Estado do Paraná e dá outras providências,</t>
   </si>
   <si>
     <t>8609</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8609/projeto_de_decreto_25-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8609/projeto_de_decreto_25-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, para alunos da Escola Estadual de Santa Bárbara - Ensino Fundamental, e dá outras providências.</t>
   </si>
   <si>
     <t>8607</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8607/projeto_de_decreto_26-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8607/projeto_de_decreto_26-2010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, Estado do Paraná, ao Professor ALÍPIO SANTOS LEAL NETO.</t>
   </si>
   <si>
     <t>8606</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8606/projeto_de_decreto_27-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8606/projeto_de_decreto_27-2010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, Estado do Paraná, ao Professor RENATO LUIZ DO NASCIMENTO.</t>
   </si>
   <si>
     <t>8605</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8605/projeto_de_decreto_28-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8605/projeto_de_decreto_28-2010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, Estado do Paraná, ao Presidente da Assembléia Legislativa do Estado do Paraná, Deputado NELSON JUSTUS.</t>
   </si>
   <si>
     <t>8603</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8603/projeto_de_decreto_29-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8603/projeto_de_decreto_29-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, para os acadêmicos do Curso de Educação Física da UEM - Universidade Estadual de Maringá, Campus Ivaiporã, e dá outras providências.</t>
   </si>
   <si>
     <t>8601</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8601/projeto_de_decreto_30-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8601/projeto_de_decreto_30-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, à Academia de Karatê Shotokan - Associação Real de Karatê, e dá outras providências.</t>
   </si>
   <si>
     <t>8596</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8596/projeto_de_decreto_31-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8596/projeto_de_decreto_31-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, à Comunidade Enxadrística de Ivaiporã, e dá outras providências.</t>
   </si>
   <si>
     <t>8595</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8595/projeto_de_decreto_32-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8595/projeto_de_decreto_32-2010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, Estado do Paraná, ao Senhor ANDRÉ LUIZ VARGAS ILARIO e dá outras providências.</t>
   </si>
   <si>
     <t>8594</t>
   </si>
   <si>
     <t>Ademar, Sabão - Edivaldo Montanheri</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8594/projeto_de_decreto_33-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8594/projeto_de_decreto_33-2010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de Ivaiporã, Estado do Paraná, à Dra. ADRIANA MARQUES DOS SANTOS.</t>
   </si>
   <si>
     <t>8589</t>
   </si>
   <si>
     <t>Ademar, Jaffer Ferreira, Sabão - Edivaldo Montanheri</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8589/projeto_de_decreto_34-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8589/projeto_de_decreto_34-2010.pdf</t>
   </si>
   <si>
     <t>Referenda autorização ao Município de Ivaiporã para execução de serviços de coleta sanitária do HMI - Hospital e Maternidade Ivaiporã, e dá outras providências.</t>
   </si>
   <si>
     <t>8588</t>
   </si>
   <si>
     <t>Ademar, Mário Hort</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8588/projeto_de_decreto_35-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8588/projeto_de_decreto_35-2010.pdf</t>
   </si>
   <si>
     <t>Referenda autorização ao Município de Ivaiporã, Estado do Paraná, para o pagamento de acordo de Desapropriação e dá outras providências.</t>
   </si>
   <si>
     <t>8587</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8587/projeto_de_decreto_36-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8587/projeto_de_decreto_36-2010.pdf</t>
   </si>
   <si>
     <t>Referenda a cessão de uso de ônibus do Município de Ivaiporã, Estado do Paraná, ao IFPR - Instituto Federal do Paraná - Campus Avançado de Ivaiporã, e dá outras providências.</t>
   </si>
   <si>
     <t>8586</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8586/projeto_de_decreto_37-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8586/projeto_de_decreto_37-2010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, Estado do Paraná, ao Dr. FLÁVIO PEREIRA TEIXEIRA e dá outras providências.</t>
   </si>
   <si>
     <t>8557</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8557/projeto_de_decreto_38-2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8557/projeto_de_decreto_38-2010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Ivaiporã, ao Coronel ANTÔNIO AURÉLIO ALVES CHAVES DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3897/pr_1_2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3897/pr_1_2010.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução n°. 04/2007, de 08 de agosto de 2007, da Câmara Municipal de Ivaiporã - Estado do Paraná e dá outras providências</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3898/pr_2_2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3898/pr_2_2010.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução n'*. 04/2007, de 08 de agosto de 2007, da Câmara Municipal de Ivaiporã - Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3899/pr_3_2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3899/pr_3_2010.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos Servidores do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3900/pr_4_2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3900/pr_4_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Instrumento da Programação Financeira e cronograma mensal da despesa para o Legislativo Municipal referente ao exercício financeiro de 2010.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3901/pr_5_2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3901/pr_5_2010.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Publicidade de Informações na Internet do Uso dos Veículos Oficiais da Câmara Municipal de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3902/pr_6_2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3902/pr_6_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do uso dos veículos do Legislativo Municipal de Ivaiporã.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3903/pr_7_2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3903/pr_7_2010.pdf</t>
   </si>
   <si>
     <t>Cria a estrutura organizacional da Câmara Municipal de Ivaiporã-Pr. e estabelece suas atribuições e competências.</t>
   </si>
   <si>
     <t>10505</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10505/pea_1_2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10505/pea_1_2010.pdf</t>
   </si>
   <si>
     <t>Insere-se a Defesa do Meio Ambiente na Lei Orgânica do Município de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>10504</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10504/pem_1_2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10504/pem_1_2010.pdf</t>
   </si>
   <si>
     <t>Modificam-se os Artigos 245 e 246 da Lei Orgânica do Município de Ivaiporã - Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>10506</t>
   </si>
   <si>
     <t>Gustavo Chaves, Bunitinho, Mário Hort</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10506/pem_2_2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10506/pem_2_2010.pdf</t>
   </si>
   <si>
     <t>Modifica o Parágrafo Único do Art. 40 da Lei Orgânica do Município de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>10507</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10507/pem_3_2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10507/pem_3_2010.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 1º do Regimento Interno da Câmara Municipal de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>10509</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10509/pem_4_2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10509/pem_4_2010.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 6º do Projeto de Lei nº 90/2010 do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>10503</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10503/pes_1_2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10503/pes_1_2010.pdf</t>
   </si>
   <si>
     <t>Suprime dispositivo do § 4º do Art. 187 do Regimento Interno da Câmara Municipal de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>10508</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10508/pes_2_2010.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10508/pes_2_2010.pdf</t>
   </si>
   <si>
     <t>Suprime as letras "s" da palavra "dos", "es" da palavra "Poderes" e "e" e a palavra "Legislativo" do Projeto de Lei nº 23, de 15 de setembro de 2010 do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>11005</t>
   </si>
   <si>
     <t>ATOS</t>
   </si>
   <si>
     <t>Mesa Diretiva - MD</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11005/ato_2010_1.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11005/ato_2010_1.pdf</t>
   </si>
   <si>
     <t>Ficam os Senhores Presidente, Vereadores e Funcionários deste Poder Legislativo com direito a receberem diárias constantes do Decreto Legislativo nº 1/2003, a partir do dia 15 de janeiro a 31 de dezembro de 2010.</t>
   </si>
   <si>
     <t>11006</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11006/ato_2010_2.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11006/ato_2010_2.pdf</t>
   </si>
   <si>
     <t>Nomeia Sérgio Ribeiro da Silva, como Controlador Interno da Câmara Municipal de Ivaiporã, para o período de 01/01/2010 a 31/12/2013, conforme determina o PPA - Plano Plurianual vigente.</t>
   </si>
   <si>
     <t>11007</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11007/ato_2010_3.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11007/ato_2010_3.pdf</t>
   </si>
   <si>
     <t>11008</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11008/ato_2010_4.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11008/ato_2010_4.pdf</t>
   </si>
   <si>
     <t>1) Abre um Crédito Adicional Especial e dá outras providências. (Valor de R$ 65.911,72)_x000D_
 2) Suspender por 03 (três) meses, a partir do dia 01 de julho de 2010, o Vereador Luciano Reginaldo Gonçalves de sua função de Vereador, em virtude do Processo Crime nº 32/2007, com sentença transitada em julgado, de acordo com o que versa o Art. 15, Inciso III, da Constituição Federal.</t>
   </si>
   <si>
     <t>11009</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11009/ato_2010_5.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11009/ato_2010_5.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar e dá outras providências. (Valor de R$ 20.270,00)</t>
   </si>
   <si>
     <t>11010</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11010/ato_2010_6.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11010/ato_2010_6.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar e dá outras providências. (Valor de R$ 95.000,00)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2664,68 +2664,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11427/projeto_de_lei_complementar_n_125-2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3006/ple-01-2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3004/ple-02-2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3003/ple-03-2010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3001/ple-04-2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2999/ple-05-2010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2983/ple-06-2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2982/ple-07-2010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2981/ple-08-2010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2831/ple-09-2010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2833/ple-10-2010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2834/ple-11-2010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2835/ple-12-2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2845/ple-13-2010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2846/ple-14-2010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2852/ple-16-2010.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2853/ple-17-2010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2854/ple-18-2010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2855/ple-19-2010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2856/ple-20-2010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2857/ple-21-2010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2858/ple-22-2010.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2860/ple-23-2010.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2861/ple-24-2010.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2863/ple-25-2010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2868/ple-26-2010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2869/ple-27-2010.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2870/ple_28_2010.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2877/ple-30-2010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2878/ple-31-2010.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2879/ple-32-2010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2880/ple-33-2010.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2881/ple34-2010.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2883/ple-35-2010.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2884/ple-36-2010.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2885/ple-37-2010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2889/ple-38-2010.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2891/ple-39-2010.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2892/ple-40-2010.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2894/ple-41-2010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2895/ple-42-2010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2898/ple43-2010.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2900/ple-44-2010.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2901/ple-45-2010.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2903/ple-46-2010.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2904/ple-47-2010.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2905/ple-48-2010.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2906/ple-49-2010.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2907/ple-50-2010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2908/ple-51-2010.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2909/ple-52-2010.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2910/ple-53-2010.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2911/ple-54-2010.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2912/ple-55-2010.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2913/ple-56-2010.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2914/ple-57-2010.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2915/ple-58-2010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2916/ple-59-2010.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2917/ple-60-2010.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2918/ple-61-2010.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2919/ple-62-2010.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2920/ple-63-2010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2921/ple-64-2010.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2922/ple-65-2010.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2923/ple-66-2010.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2924/ple_67_2010.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2925/ple68-2010.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2830/ple-70-2010.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2829/ple-71-2010.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2828/ple-72-2010.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2827/ple-73-2010.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2826/ple-74-2010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2825/ple-75-2010.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2824/ple-76-2010.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2823/ple-77-2010.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2822/ple-78-2010.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2821/ple-79-2010.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2820/ple-80-2010.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2819/ple-81-2010.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2818/ple-83-2010.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2817/ple-84-2010.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2816/ple-85-2010.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2814/ple-86-2010.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2813/ple-87-2010.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2812/ple-88-2010.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2811/ple-89-2010.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2809/ple-91-2010.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2808/ple-92-2010.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2807/ple-93-2010.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2806/ple-94-2010.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2805/ple-95-2010.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2804/ple-96-2010.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2803/ple-97-2010.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2802/ple-99-2010.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2801/ple-100-2010.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2800/ple-101-2010.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2799/ple-102-2010.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2798/ple-104-2010.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2797/ple-106-2010.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2796/ple-107-2010.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2795/ple-108-2010.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2794/ple-109-2010.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2793/ple-110-2010.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2792/ple-111-2010.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2791/ple-112-2010.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2790/ple-113-2010.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2789/ple-114-2010.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2788/ple-115-2010.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2787/ple-116-2010.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2786/ple-117-2010.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2785/ple-118-2010.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2784/ple-119-2010.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2783/ple-120-2010.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2782/ple-121-2010.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2781/ple-122-2010.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2780/ple-123-2010.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2778/ple-124-2010.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2774/ple-127-2010.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2772/ple-128-2010.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2770/ple-129-2010.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2769/ple-130-2010.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2765/ple-131-2010.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2764/ple-132-2010.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2763/ple-133-2010.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2762/ple-134-2010.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2760/ple-135-2010.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2759/ple-136-2010.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2757/ple-138-2010.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2756/ple-141-2010.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3527/01-2010.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3528/02-2010.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3529/03-2010.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3530/04-2010.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3531/pll-_05-2010.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3532/06-2010.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3533/07-2010.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3407/08-2010.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3408/09-2010.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3409/10-2010.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3411/11-2010.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3412/12-2010.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3413/13-2010.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3414/14-2010.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3416/15-2010.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3417/16-2010.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3418/17-2010.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3419/18-2010.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3420/19-2010.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3421/20-2010.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3423/21-2010.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3424/22-2010.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3425/23-2010.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3427/24-2010.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3428/25-2010.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3429/26-2010.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3430/27-2010.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3431/28-2010.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3432/29-2010.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3433/30-2010.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3434/31-2010.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3436/32-2010.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3437/33-2010.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3438/34-2010.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3439/35-2010.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3440/36-2010.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3426/brn3c2af4e2196e_0000071742.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8652/projeto_de_decreto_01-2010.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8650/projeto_de_decreto_03-2010.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8641/projeto_de_decreto_04-2010.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8639/projeto_de_decreto_05-2010.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8634/projeto_de_decreto_06-2010.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8633/projeto_de_decreto_07-2010.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8632/projeto_de_decreto_08-2010.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8631/projeto_de_decreto_09-2010.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8626/projeto_de_decreto_10-2010.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8624/projeto_de_decreto_11-2010.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8623/projeto_de_decreto_12-2010.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8622/projeto_de_decreto_13-2010.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8620/projeto_de_decreto_14-2010.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8619/projeto_de_decreto_15-2010.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8618/projeto_de_decreto_16-2010.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8617/projeto_de_decreto_17-2010.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8615/projeto_de_decreto_21-2010.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8612/projeto_de_decreto_22-2010.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8611/projeto_de_ddecreto_23-2010.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8610/projeto_de_decreto_24-2010.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8609/projeto_de_decreto_25-2010.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8607/projeto_de_decreto_26-2010.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8606/projeto_de_decreto_27-2010.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8605/projeto_de_decreto_28-2010.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8603/projeto_de_decreto_29-2010.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8601/projeto_de_decreto_30-2010.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8596/projeto_de_decreto_31-2010.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8595/projeto_de_decreto_32-2010.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8594/projeto_de_decreto_33-2010.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8589/projeto_de_decreto_34-2010.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8588/projeto_de_decreto_35-2010.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8587/projeto_de_decreto_36-2010.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8586/projeto_de_decreto_37-2010.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8557/projeto_de_decreto_38-2010.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3897/pr_1_2010.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3898/pr_2_2010.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3899/pr_3_2010.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3900/pr_4_2010.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3901/pr_5_2010.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3902/pr_6_2010.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3903/pr_7_2010.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10505/pea_1_2010.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10504/pem_1_2010.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10506/pem_2_2010.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10507/pem_3_2010.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10509/pem_4_2010.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10503/pes_1_2010.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10508/pes_2_2010.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11005/ato_2010_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11006/ato_2010_2.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11007/ato_2010_3.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11008/ato_2010_4.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11009/ato_2010_5.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11010/ato_2010_6.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11427/projeto_de_lei_complementar_n_125-2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3006/ple-01-2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3004/ple-02-2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3003/ple-03-2010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3001/ple-04-2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2999/ple-05-2010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2983/ple-06-2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2982/ple-07-2010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2981/ple-08-2010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2831/ple-09-2010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2833/ple-10-2010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2834/ple-11-2010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2835/ple-12-2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2845/ple-13-2010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2846/ple-14-2010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2852/ple-16-2010.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2853/ple-17-2010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2854/ple-18-2010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2855/ple-19-2010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2856/ple-20-2010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2857/ple-21-2010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2858/ple-22-2010.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2860/ple-23-2010.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2861/ple-24-2010.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2863/ple-25-2010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2868/ple-26-2010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2869/ple-27-2010.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2870/ple_28_2010.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2877/ple-30-2010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2878/ple-31-2010.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2879/ple-32-2010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2880/ple-33-2010.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2881/ple34-2010.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2883/ple-35-2010.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2884/ple-36-2010.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2885/ple-37-2010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2889/ple-38-2010.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2891/ple-39-2010.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2892/ple-40-2010.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2894/ple-41-2010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2895/ple-42-2010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2898/ple43-2010.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2900/ple-44-2010.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2901/ple-45-2010.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2903/ple-46-2010.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2904/ple-47-2010.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2905/ple-48-2010.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2906/ple-49-2010.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2907/ple-50-2010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2908/ple-51-2010.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2909/ple-52-2010.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2910/ple-53-2010.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2911/ple-54-2010.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2912/ple-55-2010.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2913/ple-56-2010.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2914/ple-57-2010.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2915/ple-58-2010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2916/ple-59-2010.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2917/ple-60-2010.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2918/ple-61-2010.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2919/ple-62-2010.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2920/ple-63-2010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2921/ple-64-2010.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2922/ple-65-2010.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2923/ple-66-2010.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2924/ple_67_2010.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2925/ple68-2010.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2830/ple-70-2010.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2829/ple-71-2010.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2828/ple-72-2010.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2827/ple-73-2010.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2826/ple-74-2010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2825/ple-75-2010.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2824/ple-76-2010.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2823/ple-77-2010.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2822/ple-78-2010.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2821/ple-79-2010.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2820/ple-80-2010.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2819/ple-81-2010.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2818/ple-83-2010.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2817/ple-84-2010.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2816/ple-85-2010.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2814/ple-86-2010.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2813/ple-87-2010.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2812/ple-88-2010.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2811/ple-89-2010.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2809/ple-91-2010.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2808/ple-92-2010.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2807/ple-93-2010.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2806/ple-94-2010.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2805/ple-95-2010.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2804/ple-96-2010.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2803/ple-97-2010.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2802/ple-99-2010.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2801/ple-100-2010.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2800/ple-101-2010.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2799/ple-102-2010.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2798/ple-104-2010.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2797/ple-106-2010.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2796/ple-107-2010.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2795/ple-108-2010.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2794/ple-109-2010.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2793/ple-110-2010.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2792/ple-111-2010.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2791/ple-112-2010.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2790/ple-113-2010.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2789/ple-114-2010.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2788/ple-115-2010.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2787/ple-116-2010.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2786/ple-117-2010.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2785/ple-118-2010.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2784/ple-119-2010.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2783/ple-120-2010.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2782/ple-121-2010.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2781/ple-122-2010.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2780/ple-123-2010.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2778/ple-124-2010.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2774/ple-127-2010.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2772/ple-128-2010.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2770/ple-129-2010.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2769/ple-130-2010.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2765/ple-131-2010.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2764/ple-132-2010.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2763/ple-133-2010.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2762/ple-134-2010.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2760/ple-135-2010.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2759/ple-136-2010.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2757/ple-138-2010.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/2756/ple-141-2010.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3527/01-2010.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3528/02-2010.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3529/03-2010.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3530/04-2010.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3531/pll-_05-2010.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3532/06-2010.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3533/07-2010.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3407/08-2010.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3408/09-2010.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3409/10-2010.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3411/11-2010.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3412/12-2010.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3413/13-2010.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3414/14-2010.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3416/15-2010.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3417/16-2010.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3418/17-2010.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3419/18-2010.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3420/19-2010.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3421/20-2010.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3423/21-2010.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3424/22-2010.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3425/23-2010.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3427/24-2010.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3428/25-2010.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3429/26-2010.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3430/27-2010.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3431/28-2010.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3432/29-2010.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3433/30-2010.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3434/31-2010.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3436/32-2010.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3437/33-2010.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3438/34-2010.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3439/35-2010.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3440/36-2010.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3426/brn3c2af4e2196e_0000071742.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8652/projeto_de_decreto_01-2010.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8650/projeto_de_decreto_03-2010.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8641/projeto_de_decreto_04-2010.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8639/projeto_de_decreto_05-2010.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8634/projeto_de_decreto_06-2010.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8633/projeto_de_decreto_07-2010.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8632/projeto_de_decreto_08-2010.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8631/projeto_de_decreto_09-2010.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8626/projeto_de_decreto_10-2010.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8624/projeto_de_decreto_11-2010.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8623/projeto_de_decreto_12-2010.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8622/projeto_de_decreto_13-2010.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8620/projeto_de_decreto_14-2010.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8619/projeto_de_decreto_15-2010.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8618/projeto_de_decreto_16-2010.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8617/projeto_de_decreto_17-2010.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8615/projeto_de_decreto_21-2010.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8612/projeto_de_decreto_22-2010.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8611/projeto_de_ddecreto_23-2010.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8610/projeto_de_decreto_24-2010.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8609/projeto_de_decreto_25-2010.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8607/projeto_de_decreto_26-2010.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8606/projeto_de_decreto_27-2010.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8605/projeto_de_decreto_28-2010.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8603/projeto_de_decreto_29-2010.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8601/projeto_de_decreto_30-2010.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8596/projeto_de_decreto_31-2010.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8595/projeto_de_decreto_32-2010.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8594/projeto_de_decreto_33-2010.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8589/projeto_de_decreto_34-2010.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8588/projeto_de_decreto_35-2010.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8587/projeto_de_decreto_36-2010.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8586/projeto_de_decreto_37-2010.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/8557/projeto_de_decreto_38-2010.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3897/pr_1_2010.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3898/pr_2_2010.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3899/pr_3_2010.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3900/pr_4_2010.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3901/pr_5_2010.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3902/pr_6_2010.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/3903/pr_7_2010.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10505/pea_1_2010.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10504/pem_1_2010.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10506/pem_2_2010.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10507/pem_3_2010.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10509/pem_4_2010.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10503/pes_1_2010.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/10508/pes_2_2010.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11005/ato_2010_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11006/ato_2010_2.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11007/ato_2010_3.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11008/ato_2010_4.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11009/ato_2010_5.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2010/11010/ato_2010_6.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="121" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>