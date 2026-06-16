--- v1 (2026-03-15)
+++ v2 (2026-06-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1031" uniqueCount="470">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2439" uniqueCount="1099">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1370,50 +1370,1959 @@
     <t>Modifica os artigos 76, 91, 100 e § 1º e incisos I e II da Emenda Modificativa nº 02/2025 de 12/02/2025 - Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>10414</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10414/26_emenda_modificativa_3_2007.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 42, parágrafo único e o art. 50, caput, da Lei Orgânica do Município de Ivaiporã e dá outras providências.</t>
   </si>
   <si>
     <t>10423</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10423/35_emenda_supressiva_1_2007.pdf</t>
   </si>
   <si>
     <t>Suprime os parágrafos 2º e 3º do artigo 100 da Emenda Modificativa nº 02/2005 de 12/02/2005 - Lei Orgânica Municipal.</t>
+  </si>
+  <si>
+    <t>12490</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12490/indicacao_01.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que através do departamento competente, realizem a restauração completa das estradas de acesso para as localidades de Paineirinha do Jacutinga, de Três Ranchinhos e Perobão.</t>
+  </si>
+  <si>
+    <t>12491</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12491/indicacao_02.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que através do departamento competente, realizem a recuperação de pontes localizadas nas proximidades da Água da Mamona e Pedreirinha, devido às fortes chuvas ocorridas nos últimos dias.</t>
+  </si>
+  <si>
+    <t>12493</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12493/indicacao_03.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de pintar a calçada da Escola Municipal Dom João VI no Distrito de Santa Bárbara.</t>
+  </si>
+  <si>
+    <t>12495</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12495/indicacao_04.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de construir uma calçada defronte á Escola Municipal Dom João VI no Distrito de Santa Bárbara.</t>
+  </si>
+  <si>
+    <t>12496</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12496/indicacao_05.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que faça uma esplanada na Mina Secundária no Distrito de Santa Bárbara .</t>
+  </si>
+  <si>
+    <t>12503</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12503/indicacao_06.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente do serviço de recuperação da estrada que liga a localidade do Severiano até a Diaconia São Pedro, Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12504</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12504/indicacao_07.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento competente, a recuperação completa do trecho da estrada entre a localidade do Severiano até a Serrinha, Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12505</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12505/indicacao_08.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que mesmo proceda através do departamento competente, a recuperação completa do trecho da estrada do Formosinho, passando pela localidade, Antônio Bonito até a Limeira.</t>
+  </si>
+  <si>
+    <t>12506</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12506/indicacao_09.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine ao departamento Rodoviário, o cascalhamento da estrada do Severiano até a localidade da Vila Rural Ivainópolis.</t>
+  </si>
+  <si>
+    <t>12507</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12507/indicacao_10.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de cascalhar a estrada que liga a Vila Rural Ivainópolis à Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12508</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12508/indicacao_11.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito, para que o mesmo através do departamento de Obras, realize o calçamento com pedras irregulares em todas as Ruas do Jardim Guanabara II, onde se fizer necessário.</t>
+  </si>
+  <si>
+    <t>12509</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12509/indicacao_12.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que proceda através do departamento competente, o cascalhamento na Avenida Maranhão no trecho compreendido entre a Rua Sertanópolis e a usina velha, passando em frente à Chácara do Sr. Durval Piauí.</t>
+  </si>
+  <si>
+    <t>12510</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12510/indicacao_13.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que solicite o caminhão ao Corpo de Bombeiros de Ivaiporã, para passar veneno nas palmeiras.</t>
+  </si>
+  <si>
+    <t>12511</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12511/indicacao_14.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de uma reforma geral na Rodoviária conforme discriminação abaixo:_x000D_
+1 - Revisão na parte de instalações elétricas;_x000D_
+2 - Revisão na parte hidráulica;_x000D_
+3 - Serviço de pintura;_x000D_
+4 - Restauração completa da praça.</t>
+  </si>
+  <si>
+    <t>12512</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12512/indicacao_15.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Excelentíssimo Senhor Prefeito Municipal, para que dê prioridade a realização de Concurso Público, para o preenchimento de cargos existentes.</t>
+  </si>
+  <si>
+    <t>12513</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12513/indicacao_16.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do competente departamento, seja realizado o serviço de limpeza e reforma no Módulo Policial da Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12514</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12514/indicacao_17.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente que se proceda o retomo do ponto de ônibus defronte à Creche da Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12517</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12517/indicacao_18.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento de Obras, a conclusão do calçamento com pedras irregulares na Rua Guaretá, Vila Nova Porã, onde for necessário.</t>
+  </si>
+  <si>
+    <t>12518</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12518/indicacao_19.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o recapeamento na Rua Ceará defronte ao n° 1870.</t>
+  </si>
+  <si>
+    <t>12519</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12519/indicacao_20.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a intercessão junto ao Ministério de Turismo, para a construção de uma pista para caminhada e passeio no centro dos canteiros das Avenidas Brasil e Souza Naves, colocando-se bancos de assentos distribuídos nas laterais para o lazer.</t>
+  </si>
+  <si>
+    <t>12520</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12520/indicacao_21.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR a Brasil Telecom, a urgente necessidade da instalação de um telefone público (orelhão) na Colônia da Prefeitura próxima à Rua 162.</t>
+  </si>
+  <si>
+    <t>12522</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12522/indicacao_22.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal a necessidade de pintar os redutores de velocidade (quebra-molas) na cidade, inclusive, com urgência, o implantado na Avenida Souza Naves no trecho compreendido entre a Rua Cornélio Procópio e a Rua Francisco Jacob Goedert.</t>
+  </si>
+  <si>
+    <t>12523</t>
+  </si>
+  <si>
+    <t>Ademar, Getúlio da Coletoria, Lourdes Mancia, Sabão - Edivaldo Montanheri</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12523/indicacao_23.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento competente, a abertura lateral do canteiro ou a demarcação de estacionamento em frente a APAE.</t>
+  </si>
+  <si>
+    <t>12524</t>
+  </si>
+  <si>
+    <t>Bertinho</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12524/indicacao_24.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento de Obras, a restauração completa no cemitério do Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12525</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12525/indicacao_25.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que proceda através do Departamento de Obras, a urgente e necessária recuperação das ruas do Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12526</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12526/indicacao_26.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do Departamento Competente proceda a restauração nas margens da Rodovia Nicolau Koltun.</t>
+  </si>
+  <si>
+    <t>12527</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12527/indicacao_27.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR Senhor Prefeito Municipal, a urgente necessidade de uma tampa de boca de Rua Rio Grande do Sul, ao em lobo na Rua Cornélio Procópio esquina com a frente à oficina do Jorge.</t>
+  </si>
+  <si>
+    <t>12528</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12528/indicacao_28.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito, a urgente necessidade de pavimentação asfáltica na rua do Colégio Nilo Peçanha, situado no Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12529</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12529/indicacao_29.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito, a necessidade de pavimentação asfáltica na rua em frente à Igreja Congregação Cristã, situada no Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12530</t>
+  </si>
+  <si>
+    <t>Getúlio da Coletoria</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12530/indicacao_30.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito, o parcelamento para os munícipes do IPTU em dívida ativa e atrasados, até o ano de 2005.</t>
+  </si>
+  <si>
+    <t>12531</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12531/indicacao_31.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento competente, fazer a manutenção das Ruas São Cristovão e Cristo Redentor no Jardim Guanabara II.</t>
+  </si>
+  <si>
+    <t>12532</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12532/indicacao_32.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a urgente necessidade de adequar as calçadas para o livre acesso de deficientes físicos com cadeiras de rodas, preferencialmente no mesmo sentido das faixas de pedestres, bem como, colocar placas de sinalização de "acesso para deficientes físicos" e também de "sujeito a guincho", nos demais acessos já existentes, em virtude da grande dificuldade que essas pessoas vem encontrando para adentrarem ou saírem das calçadas. Pedido este feito pelos deficientes e parentes.</t>
+  </si>
+  <si>
+    <t>12533</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12533/indicacao_33.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento competente ou interceda junto a SANEPAR, para que tampe o buraco de rede de esgoto aberto em frente à residência n°. 745 na Avenida São Paulo esquina com a Avenida Paraíba.</t>
+  </si>
+  <si>
+    <t>12534</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12534/indicacao_34.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal a necessidade urgente de passar veneno ou roçar o mato que está invadindo a Rua Marechal Deodoro no Jardim Luiz XV.</t>
+  </si>
+  <si>
+    <t>12535</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12535/indicacao_35.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, cascalho nas estradas da Localidade de Alto São Luiz.</t>
+  </si>
+  <si>
+    <t>12536</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12536/indicacao_36.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR à COPEL, para que proceda com urgência, o orçamento de um poste e luminária na Rua Guaretá n°. 27, Vila Nova Porá, em frente à residência da Senhora Marta Menegasso de Souza Cruz, pois a falta de iluminação está acarretando transtornos aos moradores desta rua e as pessoas que também precisam circular por esta rua à noite. Segue documento em anexo.</t>
+  </si>
+  <si>
+    <t>12537</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12537/indicacao_37.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o cascalhamento de 1½  km da entrada de acesso ao cemitério do Distrito do Alto Porã.</t>
+  </si>
+  <si>
+    <t>12538</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12538/indicacao_38.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, proceda a poda de árvores na Rua Professora Diva Proença em frente à Distribuidora de Bebidas Zap.</t>
+  </si>
+  <si>
+    <t>12539</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12539/indicacao_39.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que proceda através do departamento competente, a recuperação asfáltica completa da Rua José Bonifácio em frente ao n°. 210, na Vila João XXIII.</t>
+  </si>
+  <si>
+    <t>12540</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12540/indicacao_40.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Excelentíssimo Senhor Prefeito Municipal, para que o mesmo através do departamento competente, proceda a recuperação do trecho da Rua Manoel de Nóbrega, defronte a Oficina Krassouski, no Jardim Belo Horizonte. Tal reivindicação se faz necessária em virtude do referido trecho se encontrar em péssimas condições de tráfego, inclusive causando transtornos aos usuários de veículos que residem naquela comunidade. Este é o apelo daqueles moradores.</t>
+  </si>
+  <si>
+    <t>12541</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12541/indicacao_41.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do departamento Municipal de Agricultura, viabilize a criação de um Viveiro Municipal de Mudas de Café, com o intuito de expandir a cafeicultura em nosso Município.</t>
+  </si>
+  <si>
+    <t>12542</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12542/indicacao_42.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a construção e instalação de um mini Posto de Saúde na Vila Rural Ivainópolis.</t>
+  </si>
+  <si>
+    <t>12543</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12543/indicacao_43.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, proceda urgentemente a restauração completa do trecho da Rua Ceará, entre a Rua Antonina e a Avenida Paraíba.</t>
+  </si>
+  <si>
+    <t>12544</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12544/indicacao_44.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que seja enviado a esta Câmara um Projeto Lei de Direito Real de Uso, do terreno ao lado do Lar Santo Antônio para utilização do próprio asilo.</t>
+  </si>
+  <si>
+    <t>12545</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12545/indicacao_45.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a implantação de cascalho no carreador do sítio de propriedade do Dr. Marcos Gevert, na Agua da Laranjeira, com custas para o proprietário.</t>
+  </si>
+  <si>
+    <t>12546</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12546/indicacao_46.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a urgente necessidade de proceder a abertura da Avenida Maranhão, trecho que dá acesso à Av. Presidente Café Filho, facilitando assim o tráfego entre esses Bairros, onde os moradores já algum tempo solicitam esta benfeitoria.</t>
+  </si>
+  <si>
+    <t>12547</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12547/indicacao_47.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o cascalhamento da Avenida Umuarama, no Jardim Paraná.</t>
+  </si>
+  <si>
+    <t>12552</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12552/indicacao_48.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a reforma completa e iluminação da quadra de esportes da Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12553</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12553/indicacao_49.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, providências quanto à iluminação pública na Rua Guaraniaçu, n°. 65, Quadra 23, Lote 02, no Jardim Paraná, uma vez que o poste já se encontra instalado. Segue documento em anexo.</t>
+  </si>
+  <si>
+    <t>12554</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12554/indicacao_50.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, instalação de um parquinho completo na Creche do Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12555</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12555/indicacao_51.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a instalação de novos brinquedos no parquinho da Escola Municipal João Pessoa do Distrito de Santa Luzia.</t>
+  </si>
+  <si>
+    <t>12556</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12556/indicacao_52.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Excelentíssimo Senhor Prefeito Municipal, para que o mesmo através do departamento competente dispense uma atenção especial as Ruas do Jardim Aeroporto, fazendo as benfeitorias necessárias, como por exemplo, colocar pedras irregulares, etc.</t>
+  </si>
+  <si>
+    <t>12557</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12557/indicacao_53.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, apenas a instalação de luminária no poste em frente à Capela Nossa Senhora de Guadalupe, situada no Jardim_x000D_
+Aeroporto, devido ao fato de vândalos estarem depredando a capela por falta de iluminação da rua.</t>
+  </si>
+  <si>
+    <t>12558</t>
+  </si>
+  <si>
+    <t>Lourdes Mancia, Sabão - Edivaldo Montanheri</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12558/indicacao_54.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal a inclusão no próximo Concurso Público de cinco (5) vagas para áreas específicas do Treinamento Desportivo de atletismo, basquete, futsal, futebol, handebol e voleibol, com carga horária de vinte (20) horas. Segue em anexo o abaixo-assinado e o Projeto dos profissionais de Educação Física.</t>
+  </si>
+  <si>
+    <t>12559</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12559/indicacao_55.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de passar a máquina niveladora (Patrola) na estrada que liga a Vila Nova Porã à Vila Rural Ivainópolis.</t>
+  </si>
+  <si>
+    <t>12560</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12560/indicacao_56.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que seja implantado um redutor de velocidade (quebra-molas) na Rua Jacarezinho defronte a Mercearia Floriano, onde já existia um quebra-molas e foi retirado, necessitando dessa implantação em virtude da alta velocidade que os canos descem nessa rua ocasionando acidentes.</t>
+  </si>
+  <si>
+    <t>12561</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12561/indicacao_57.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a determinação ao departamento competente, para que a Rua Romário Martins, situada no Bairro Jardim Luiz XV, seja asfaltada, devido aos transtornos que vem causando aos moradores. Segue em anexo a solicitação, justificativa e abaixo-assinado das moradoras do citado bairro.</t>
+  </si>
+  <si>
+    <t>12562</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12562/indicacao_58.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR a Brasil Telecom, a instalação de um telefone público (orelhão) na Rua Edgar Carneiro de Junqueira, n° 99, antiga Rua Social, defronte à Sede da Associação dos aposentados. Pensionistas e Idosos de Ivaiporã, conforme cópia de solicitação em anexo.</t>
+  </si>
+  <si>
+    <t>12563</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12563/indicacao_59.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do competente departamento, realize o serviço de pintura nos meios-fios da área central da_x000D_
+nossa cidade.</t>
+  </si>
+  <si>
+    <t>12564</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12564/indicacao_60.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de implantar um redutor de velocidade(quebra-molas) na Rua Ederaldo Zurlo, defronte a residência do Sr. Leandro (Gesseiro), no Conjunto Habitacional Waldomiro Bleis Guergoleti, Vila Nova Porã. Tendo em vista o fluxo de crianças que brincam na mencionada Rua.</t>
+  </si>
+  <si>
+    <t>12565</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12565/indicacao_61.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, autorize a pintura da creche e do Módulo Policial da Vila Nova Porã, nas suas respectivas cores.</t>
+  </si>
+  <si>
+    <t>12566</t>
+  </si>
+  <si>
+    <t>Ademar, Bertinho, Edison José de Brito, Geovane Pedroso, Getúlio da Coletoria, Gustavo Chaves, Lourdes Mancia, Mário Hort, Sabão - Edivaldo Montanheri</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12566/indicacao_62.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Excelentíssimo Senhor Prefeito Municipal, Célio Pereira, para que coloque à disposição do Departamento Municipal de Saúde, o ônibus doado à este Município, pela Receita Federal.</t>
+  </si>
+  <si>
+    <t>12567</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12567/indicacao_63.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Excelentíssimo Senhor Prefeito Municipal, Célio Pereira, para que o mesmo determine ao Departamento Municipal de Saúde, um atendimento Odontológico completo através do sistema de consórcio.</t>
+  </si>
+  <si>
+    <t>12568</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12568/indicacao_64.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine através do departamento competente, providências quanto a iluminação pública na entrada do Lago das Flores.</t>
+  </si>
+  <si>
+    <t>12569</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12569/indicacao_65.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, quem tem direito ao decênio, que seja incorporado nos salários dos funcionários efetivos.</t>
+  </si>
+  <si>
+    <t>12570</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12570/indicacao_66.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que seja concedido reajuste salarial a todos os funcionários da municipalidade.</t>
+  </si>
+  <si>
+    <t>12571</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12571/indicacao_67.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que transforme em via de mão única a Rua Santa Catarina, no trecho compreendido entre a Avenida Aparício Cardoso Bittencourt e a Rua Ribeirão Preto.</t>
+  </si>
+  <si>
+    <t>12572</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12572/indicacao_68.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que transforme em via de mão única a Rua Ribeirão Preto, no trecho compreendido entre a Avenida Paraná e a Rua Santa Catarina.</t>
+  </si>
+  <si>
+    <t>12573</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12573/indicacao_69.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que através de Projeto de Lei, seja feito a concessão de direito real de uso do imóvel residencial cedido através de_x000D_
+contrato à Associação Religiosa, Cultural e Beneficente Santa Casa Maria dos Anjos, conforme solicitação em anexo da entidade.</t>
+  </si>
+  <si>
+    <t>12574</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12574/indicacao_70.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o cascalhamento da estrada que liga a Rodovia Celso Fumio Makita passando pela localidade de Cinco Encruzo e a propriedade do Senhor Antônio Raizer até a Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12575</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12575/indicacao_71.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao órgão competente o calçamento com pedras irregulares defronte o Bar do Zé Baiá, na Vila Xurupita.</t>
+  </si>
+  <si>
+    <t>12577</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12577/indicacao_72.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que através do departamento competente, realize a restauração asfáltica da Rua Francisco Jacob Goedert, próximo ao n°. 06, devido a condição precária em que esta se encontra.</t>
+  </si>
+  <si>
+    <t>12578</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12578/indicacao_73.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de um gari na Rua Arapongas.</t>
+  </si>
+  <si>
+    <t>12579</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12579/indicacao_74.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a implantação de um redutor de velocidade (quebra mola), na Rua Dorvalina Dias de Jesus, defronte a entrada para a Escola Municipal Bento Viana na Vila Nova Porã, reiterando o pedido feito através da Indicação n°. 182/2006.</t>
+  </si>
+  <si>
+    <t>12580</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12580/indicacao_75.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine ao departamento de Obras, o recapeamento asfáltico, na Rua Principal na Vila_x000D_
+Nova Porã.</t>
+  </si>
+  <si>
+    <t>12581</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12581/indicacao_76.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito, para que o mesmo através do departamento de Obras, realize o calçamento com pedras irregulares nas Ruas do Jardim Luiz XV, onde se fizer necessário.</t>
+  </si>
+  <si>
+    <t>12582</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12582/indicacao_77.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de reformar a Escola Municipal Carlos Lacerda, ampliando cozinha, cantina, sala de informática, etc.</t>
+  </si>
+  <si>
+    <t>12587</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12587/indicacao_78.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o cascalhamento das ruas do Jardim Paraná.</t>
+  </si>
+  <si>
+    <t>12588</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12588/indicacao_79.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine ao Departamento competente, gramar o campo de futebol suíço do Jardim Luiz XV.</t>
+  </si>
+  <si>
+    <t>12589</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12589/indicacao_80.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento de Obras, a urgente necessidade de se fazer a restauração completa do trecho da Rua felicita Rother, entre a Av. Tancredo Neves e a Av. Maranhão, trecho que se encontra em péssimas condições de tráfego.</t>
+  </si>
+  <si>
+    <t>12591</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12591/indicacao_81.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine com urgência ao departamento competente, passar a máquina (patrola) nas Ruas da Vila Operária, onde se fizer necessário.</t>
+  </si>
+  <si>
+    <t>12594</t>
+  </si>
+  <si>
+    <t>Geovane Pedroso, Getúlio da Coletoria, Sabão - Edivaldo Montanheri</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12594/indicacao_82.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito, a urgente necessidade de colocar tubulação para captação de águas pluviais, na esquina da Rua Felicita Rother com a Avenida Maranhão.</t>
+  </si>
+  <si>
+    <t>12597</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12597/indicacao_83.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de fazer o acostamento e uma via para ciclistas na rua principal de acesso a Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12598</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12598/indicacao_84.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, proceda cascalhamento na Rua da Igreja Católica até a Escola José de Mattos Leão, no Distrito de Alto Porã.</t>
+  </si>
+  <si>
+    <t>12599</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12599/indicacao_85.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, proceda cascalhamento na Rua do Posto de Saúde do Distrito do Alto Porã.</t>
+  </si>
+  <si>
+    <t>12600</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12600/indicacao_86.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, proceda a instalação de um Parque Infantil, no Centro de Educação Infantil na Vila Santa Terezinha).</t>
+  </si>
+  <si>
+    <t>12601</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12601/indicacao_87.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o recapeamento asfáltico na Rua Ceará, defronte ao n°. 4680.</t>
+  </si>
+  <si>
+    <t>12602</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12602/indicacao_88.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine ao Departamento de Obras, o recapeamento asfáltico na Avenida Castelo Branco, defronte ao n°. 1570.</t>
+  </si>
+  <si>
+    <t>12603</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12603/indicacao_89.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, seja constando uma quadra de malha, no Conjunto Habitacional João de Barro, na Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12606</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12606/indicacao_90.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de pintar com urgência os estacionamentos para motos na Avenida Brasil.</t>
+  </si>
+  <si>
+    <t>12607</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12607/indicacao_91.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que através do departamento competente, realize a restauração asfáltica na Rua Diva Proença defronte ao n°. 2665.</t>
+  </si>
+  <si>
+    <t>12608</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12608/indicacao_92.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do Departamento competente, faça um carreador no sítio de propriedade do Senhor Antônio Martins, na estrada do Alecrim, localidade da Água da Laranjeira.</t>
+  </si>
+  <si>
+    <t>12609</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12609/indicacao_93.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, realize o serviço de limpeza, nas bocas de lobo da Rua Tinguis, na Vila Alto da Glória.</t>
+  </si>
+  <si>
+    <t>12610</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12610/indicacao_94.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que através do departamento competente, coloque tambores com tampas, para que sirvam de lixeiras nas ruas da Vila Alto da Glória.</t>
+  </si>
+  <si>
+    <t>12613</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12613/indicacao_95.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento de Obras, faça o acostamento na Rodovia Celso Fumio Makita, trecho que liga_x000D_
+a Vila Santa Maria ao trevo de acesso secundário (saída para Jardim Alegre).</t>
+  </si>
+  <si>
+    <t>12614</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12614/indicacao_96.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Ilustríssimo Senhor Comandante da 2a Cia da Polícia Militar, Capitão José Francisco Xavier, para que oriente às pessoas, a não estacionarem seus veículos, no ponto de ônibus do Transporte Coletivo Gratuito.</t>
+  </si>
+  <si>
+    <t>12615</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12615/indicacao_97.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a implantação de um redutor de velocidade (quebra mola), na Rua Jacarezinho, defronte o n°. 1105, residência da Srª Neiva Apª. Oliveira Quelat, próximo à ponte.</t>
+  </si>
+  <si>
+    <t>12616</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12616/indicacao_98.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a implantação de um redutor de velocidade (quebra mola), na Avenida Castelo Branco, defronte n°. 1.140.</t>
+  </si>
+  <si>
+    <t>12617</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12617/indicacao_99.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a implantação de um redutor de velocidade (quebra mola), no contorno da Praça Ives Gueguen, defronte à Churrascaria Zillio.</t>
+  </si>
+  <si>
+    <t>12618</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12618/indicacao_100.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, determine a recuperação das estradas rurais mestres, próximas ao Posto de Combustíveis da localidade de Ouro Verde, bem como, todos os carreadores onde se fizerem necessário, devido as péssimas condições de tráfego, principalmente de veículos pequenos.</t>
+  </si>
+  <si>
+    <t>12619</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12619/indicacao_104.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que determine ao departamento competente, passar a máquina (patrola) nos carreadores próximos a ponte do Sr. João Luís.</t>
+  </si>
+  <si>
+    <t>12620</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12620/indicacao_105.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o serviço de limpeza em todas as bocas de lobo, no Jardim Itaipu, bem como, colocar 15 (quinze) manilhas até o rio, para concluir o serviço de tubulação.</t>
+  </si>
+  <si>
+    <t>12621</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12621/indicacao_106.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a viabilidade de conceder aos membros da Comissão de Licitação da Prefeitura, gratificação em seus vencimentos, pelo tempo que durar a Comissão.</t>
+  </si>
+  <si>
+    <t>12622</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12622/indicacao_107.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que através do departamento competente, realize a restauração asfáltica completa na Rua Ceará n°. 1870, em frente à residência do Senhor Sidney Guergoletti.</t>
+  </si>
+  <si>
+    <t>12623</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12623/indicacao_108.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do Departamento competente, crie  um Projeto de Alíquotas Progressivas no IPTU dos proprietários de terrenos baldios.</t>
+  </si>
+  <si>
+    <t>12631</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12631/indicacao_109.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a construção de dois redutores de velocidade na Avenida Tancredo Neves, esquina com a Rua Francisco Jacob_x000D_
+ Goedeit, sendo nas duas mãos, anteriores à esquina, conforme a mão.</t>
+  </si>
+  <si>
+    <t>12632</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12632/indicacao_111.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que seja elaborado pelo Poder Executivo um Projeto de Lei disciplinando as operações de carga e descarga de mercadorias e outras prestações de serviços no Município, segue cópia em anexo do projeto.</t>
+  </si>
+  <si>
+    <t>12633</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12633/indicacao_112.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a urgente necessidade da construção de um abrigo no ponto de ônibus da Avenida Marechal Cordeiro de Farias, próximo à Oficina Mecânica Krassouski. Tal pedido se faz necessário para que os munícipes que utilizam esse ponto de ônibus, possam se abrigar da chuva e de sol muito quente.</t>
+  </si>
+  <si>
+    <t>12634</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12634/indicacao_113.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que seja colocado cascalho na Rua Princesa Isabel, que dá acesso a Associação dos Empregados no Comércio de Ivaiporã, a qual é regularmente frequentada pelos associados, sendo difícil o acesso nos dias chuvosos.</t>
+  </si>
+  <si>
+    <t>12635</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12635/indicacao_114.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR a Brasil Telecom, a instalação de um telefone público na Rua Princesa Isabel n°350, defronte a Associação dos Empregados no Comércio de Ivaiporã, em virtude da longa distância de um orelhão mais próximo, e por ser esta Associação frequentada por muitos associados, necessitando desta_x000D_
+disponibilidade.</t>
+  </si>
+  <si>
+    <t>12636</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12636/indicacao_115.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito, pavimentação asfáltica na Rua Guaretá, na Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12637</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12637/indicacao_116.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de fazer regularmente a coleta de lixo na Rua Princesa Isabel, que dá acesso a Associação dos Empregados no Comércio de Ivaiporã, principalmente nesta entidade que o lixo acumulado acaba ocasionando transtornos.</t>
+  </si>
+  <si>
+    <t>12638</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>Ademar, Getúlio da Coletoria</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12638/indicacao_118.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de proceder o serviço de tapa-buracos na Rodovia Antônio Frederico Kürten, até a divisa do Município de Arapuã, onde o tráfego nesse trecho é péssimo necessitando então de restauração.</t>
+  </si>
+  <si>
+    <t>12639</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12639/indicacao_119.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que providencie iluminação pública na Rua Rio Grande do Norte, defronte a Escola Municipal Ivaiporã, recentemente construída.</t>
+  </si>
+  <si>
+    <t>12640</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12640/indicacao_120.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a urgente necessidade de puxar água da caixa d’água até o cemitério, no Distrito do Alto Porã.</t>
+  </si>
+  <si>
+    <t>12641</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12641/indicacao_122.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que proceda através do departamento competente, a restauração asfáltica na Rua Ceará entre a Rua João Stresser até as proximidades do Colégio Mater Consolatrix.</t>
+  </si>
+  <si>
+    <t>12642</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12642/indicacao_123.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que proceda através do departamento competente, a continuação da obra asfáltica Rua Duque de Caxias até a Avenida Aparício Cardoso Bittencourt.</t>
+  </si>
+  <si>
+    <t>12643</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12643/indicacao_124.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que proceda através do departamento competente, o recapeamento asfáltico na Rua Cornélio Procópio, descendo a APAE, em frente ao Bar do Baixinho.</t>
+  </si>
+  <si>
+    <t>12644</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12644/indicacao_125.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, determine a recuperação da estrada da Usina Velha, passando pela Igrejinha São José, pela Chácara do Sr. Mineiro e do Sr. Roberto Mazon até a antiga Chácara do Aloizio Bilk.</t>
+  </si>
+  <si>
+    <t>12645</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12645/indicacao_129.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o recapeamento asfáltico na Rua Principal, na Vila Nova Porã, reiterando o pedido já feito, através da Indicação n°.75, de maio de 2007.</t>
+  </si>
+  <si>
+    <t>12646</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12646/indicacao_130.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a reforma completa e instalação de iluminação na quadra de esportes da Vila Nova Porã, reforçando o pedido feito através da Indicação n°. 48, de março de 2007.</t>
+  </si>
+  <si>
+    <t>12648</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12648/indicacao_131.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o retomo do ponto de ônibus defronte à Creche da Vila Nova Porã, reforçando o pedido feito através da Indicação n°. 17, de março de 2007.</t>
+  </si>
+  <si>
+    <t>12675</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12675/indicacao_132.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a reforma completa e pintura no ponto de ônibus da Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12676</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>Geovane Pedroso, Getúlio da Coletoria</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12676/indicacao_133.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de passar a máquina (patrola) na Rua Sebastião Fagá, Colônia da Prefeitura, bem como na Rua Principal da mencionada localidade, e que posteriormente sejam cascalhadas as determinadas Ruas.</t>
+  </si>
+  <si>
+    <t>12677</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12677/indicacao_134.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR à Brasil Telecom, a instalação de um telefone público (orelhão), na Rua Sebastião Fagá, defronte a residência da Dona Dita, na Colônia da Prefeitura.</t>
+  </si>
+  <si>
+    <t>12678</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12678/indicacao_135.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do departamento de Obras, proceda a implantação de boca de lobo na Rua Guareta, enfrente a Residência do Sr. João Camilo, Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12679</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12679/indicacao_136.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento de Obras, o calçamento com pedras irregulares Rua Sebastião Fagá, ligando até o Conjunto João de Barro, bem como, na Rua Principal da Colônia da na Prefeitura.</t>
+  </si>
+  <si>
+    <t>12680</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12680/indicacao_137.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Municipal, que providencie com a máxima urgência, tampa para todas as bocas de lobo que se encontram destampadas na Vila Nova Porã e onde se fizer necessário.</t>
+  </si>
+  <si>
+    <t>12681</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12681/indicacao_138.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que proceda através do departamento competente, o recapeamento asfáltico completo na Rua Professora Diva Proença na altura do n°. 2625.</t>
+  </si>
+  <si>
+    <t>12682</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12682/indicacao_139.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de implantar um redutor de velocidade (quebra mola), na Avenida Maranhão, defronte ao n° 3015, esquina com a Rua Francisco Jacob Goedert.</t>
+  </si>
+  <si>
+    <t>12683</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12683/indicacao_140.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que seja mudado o sentido do trânsito da Rua Arnold Schimidt, passando para mão única no sentido: da Av. Souza Naves descendo até a Rua Mato Grosso.</t>
+  </si>
+  <si>
+    <t>12684</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>Emir Matias, Geovane Pedroso, Sabão - Edivaldo Montanheri</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12684/indicacao_141.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, cascalho na estrada que liga a Rodovia PR466 ao Pesque e Pague do Charanga, pois o proprietário fez investimentos como piscina e campo de futebol e onde acontecerá a próxima Copa do Boi.</t>
+  </si>
+  <si>
+    <t>12685</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>Gustavo Chaves, Sabão - Edivaldo Montanheri</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12685/indicacao_142.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade da reforma completa, bem como, cobertura, pintura e iluminação da quadra esportiva de Santa Bárbara.</t>
+  </si>
+  <si>
+    <t>12686</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12686/indicacao_143.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine ao Departamento competente, nivelar e gramar o campo de futebol de Santa Bárbara.</t>
+  </si>
+  <si>
+    <t>12687</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12687/indicacao_144.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine com urgência ao departamento competente, passar a máquina (patrola) nas Ruas de Santa Bárbara.</t>
+  </si>
+  <si>
+    <t>12688</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12688/indicacao_145.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a construção de um ponto de ônibus com cobertura no Jardim Iporã, defronte ao Bar do “Diva”</t>
+  </si>
+  <si>
+    <t>12690</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12690/indicacao_146.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que seja feito um quebra-molas na Rua Joaquim Bonifácio entre a Rua Ceará e a Avenida Maranhão, nas proximidades da residência do Sr. Maurício Portelinha.</t>
+  </si>
+  <si>
+    <t>12691</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12691/indicacao_147.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de tomar providências quanto a água que se acumula, por causa de defeito na escoação,_x000D_
+nas imediações entre o Hospital e Maternidade Ivaiporã e a Rua Francisco Jacob Goedert, onde tem diversos comércios, inclusive de alimentação,_x000D_
+prejudicados pelo mau cheiro principalmente da água procedente de limpeza do Hospital.</t>
+  </si>
+  <si>
+    <t>12692</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12692/indicacao_151.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que sejam tomadas as devidas providências quanto à iluminação pública no Jardim Alvorada, conforme as_x000D_
+ruas discriminadas abaixo:_x000D_
+1 - Rua Realeza;_x000D_
+2 - Rua Mambore;_x000D_
+3 - Rua Palotina;_x000D_
+4 - Rua Bulha, defronte ao N°. 2504, residência da Senhora Ordália de Arruda.</t>
+  </si>
+  <si>
+    <t>12693</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12693/indicacao_152.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito, para que o mesmo através do departamento de Obras realize o calçamento com pedras irregulares nas Ruas do Jardim Alvorada, onde se fizer necessário.</t>
+  </si>
+  <si>
+    <t>12694</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12694/indicacao_153.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a instalação de uma Creche, para dar atendimento aos moradores do Jardim Alvorada.</t>
+  </si>
+  <si>
+    <t>12695</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12695/indicacao_154.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Municipal, a instalação de um Centro Comunitário, para dar assistência aos moradores do Jardim Alvorada.</t>
+  </si>
+  <si>
+    <t>12696</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12696/indicacao_155.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, pavimentação asfáltica na Rua Mauá, no trecho compreendido entre a Rua Cambé e o Colégio Estadual Nilo Peçanha, no Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12697</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12697/indicacao_156.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a continuação da pavimentação asfáltica da Rua Ivaiporã até os Laticínios Kolac, no Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12698</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12698/indicacao_157.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a pavimentação asfáltica Rua São Miguel, no trecho compreendido entre a Rua Cambé até a Rua Ivaiporã, no Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12699</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12699/indicacao_158.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento competente a instalação de um semáforo no cruzamento entre a Avenida Castelo Branco e a Avenida Paraná, devido ao alto grau de periculosidade no citado cruzamento.</t>
+  </si>
+  <si>
+    <t>12700</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12700/indicacao_159.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de pintar com urgência o estacionamento para motos e carros, em frente ao Banco do Brasil.</t>
+  </si>
+  <si>
+    <t>12701</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12701/indicacao_162.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento competente a instalação de uma rotatória e suas devidas sinalizações no cruzamento entre a Avenida Castelo Branco e a Avenida Paraná, para organizar o trânsito neste trecho.</t>
+  </si>
+  <si>
+    <t>12702</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12702/indicacao_163.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de implantar com urgência um redutor de velocidade (quebra molas), na Rodovia Municipal Nicolau Koltun, próximo (50 metros) da Ponte do Rio Pindaúva, tanto no sentido Ivaiporã/Jacutinga, quanto Jacutinga/Ivaiporã._x000D_
+Essa medida faz-se necessária para que sejam evitados novos acidentes no trecho acima citado.</t>
+  </si>
+  <si>
+    <t>12703</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12703/indicacao_164.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, complementando a Indicação n°. 163/2007, que através do Departamento competente, sinalizem a Rodovia Municipal Nicolau Koltun, alertando sobre redutor de velocidade (quebra molas) próximo a Ponte do Rio Pindaúva, tanto no sentido Ivaiporã/Jacutinga, quanto Jacutinga Ivaiporã.</t>
+  </si>
+  <si>
+    <t>12704</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12704/indicacao_165.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a instalação em todas as Escolas Municipais, de lixeiras de coletas seletivas (lixo orgânico, papel, plástico, metal e vidro) para o recolhimento de materiais recicláveis, pois assim, uma parte do lixo poderá ser reaproveitada, deixando de se tornar uma fonte de degradação para o meio ambiente.</t>
+  </si>
+  <si>
+    <t>12705</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12705/indicacao_166.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a urgente necessidade de se implantar um redutor de velocidade (quebra-molas) na Avenida Paraná n°. 770, defronte a Casa de Móveis Bandeirantes.</t>
+  </si>
+  <si>
+    <t>12706</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>Emir Matias</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12706/indicacao_167.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito Municipal, para que o mesmo através do departamento competente, tome providencias quanto à iluminação na praça João Majesk, no Distrito de Alto Porã.</t>
+  </si>
+  <si>
+    <t>12707</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12707/indicacao_168.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito Municipal, a necessidade de passar mata-mato nas ruas que se fizerem necessário, dos Jardins Luis XV, Ouro Preto e Vila João_x000D_
+XXIII..</t>
+  </si>
+  <si>
+    <t>12708</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12708/indicacao_169.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito Municipal, a necessidade de colocar placa de carga e descarga na Av. Brasil próximo à Loja El Cid, de segunda a sexta-feira, das 09:00hs às 11:00hs.</t>
+  </si>
+  <si>
+    <t>12709</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12709/indicacao_170.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito Municipal, a necessidade de colocar placa de carga e descarga na Av. Paraná, próximo à Panificadora Pão de Açúcar, de segunda a sexta-feira, das 09:00hs às 1 l:00hs.</t>
+  </si>
+  <si>
+    <t>12710</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12710/indicacao_171.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito Municipal, que determine com urgência a o Departamento de Obras, reduzir a rotatória localizada na Av. Paraná esquina com a Av. Castelo Branco.</t>
+  </si>
+  <si>
+    <t>12711</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12711/indicacao_172.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito Municipal, que determine junto a Sanepar, a possibilidade de levar água encanada no Distrito de Santa Bárbara.</t>
+  </si>
+  <si>
+    <t>12712</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12712/indicacao_173.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito Municipal, a necessidade de cascalhar todos os carreadores das propriedades rurais no Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12713</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12713/indicacao_174.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito Municipal sinalizem a Rodovia Municipal Nicolau Koltun, bem como, colocar o “guarda rei” na  Ponte do Pindaúva.</t>
+  </si>
+  <si>
+    <t>12714</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12714/indicacao_175.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito Municipal, a necessidade urgente de fazer regularmente a coleta de lixo na Rua Julio Guerra, Jardim Ouro Preto, em virtude do lixo acumulado que acaba ocasionando transtornos.</t>
+  </si>
+  <si>
+    <t>12715</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12715/indicacao_177.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que ao determine departamento competente, para que coloque um “aviso” proibindo expressamente a permanência de pessoas (passageiros), nas cabines/pára-brisa dos ônibus do transporte coletivo gratuito, e do transporte escolar, pois acaba desviando a atenção e a concentração do motorista, colocando em risco a vida de todos.</t>
+  </si>
+  <si>
+    <t>12716</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12716/indicacao_178.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do Departamento Municipal de Educação, coloque uma pessoa para fiscalizar_x000D_
+o comportamento dos alunos dentro do ônibus que faz o transporte escolar na cidade, para a Escola Municipal Carlos Lacerda, devido ao fato de crianças menores que estão sendo agredidas pelas crianças maiores.</t>
+  </si>
+  <si>
+    <t>12717</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12717/indicacao_179.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo providencie com a máxima urgência, (01) um computador e (01) uma impressora à laser, para que sejam instalados no Posto Regional de Identificação, os quais serão de extrema importância para o bom desempenho dos trabalhos realizados por aquele departamento.</t>
+  </si>
+  <si>
+    <t>12718</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12718/indicacao_180.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de levar água da caixa d’água até o cemitério, no Distrito do Alto Porã, reforçando o pedido já feito através da Indicação n°. 120/2007.</t>
+  </si>
+  <si>
+    <t>12719</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12719/indicacao_181.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade da restauração asfáltica completa na Rodovia Municipal Nicolau Koltun.</t>
+  </si>
+  <si>
+    <t>12720</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12720/indicacao_182.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de cascalhar a estrada desde os Laticínios Ubá, passando pela Localidade do Pindauvinha dos Goedert até o Distrito do Alto Porã.</t>
+  </si>
+  <si>
+    <t>12721</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12721/indicacao_183.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do Departamento Municipal de Educação, defina um ponto de parada fixo para os motoristas do transporte escolar da zona rural, evitando indecisão e transtorno aos alunos na hora de irem ao ponto pegar o ônibus.</t>
+  </si>
+  <si>
+    <t>12725</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12725/indicacao_184.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de cascalhar a estrada que dá acesso ao Alto Lageado, no trecho compreendido entre a PR 466 até a divisa do Município de Ivaiporã.</t>
+  </si>
+  <si>
+    <t>12726</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12726/indicacao_185.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que envie a esta Casa de Leis, um Projeto de Emenda à EDO, propondo a instalação do PROCON no Município,_x000D_
+ainda no corrente ano, bem como a alocação de recursos para a sua efetiva instalação e funcionamento.</t>
+  </si>
+  <si>
+    <t>12727</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12727/indicacao_186.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento competente com urgência, para que seja cascalhado o trecho da estrada que liga o Laticínio Kolac à sede do Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12728</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12728/indicacao_187.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, determine detetizar as palmeiras existentes na Praça dos três Poderes, defronte à Prefeitura, em virtude do aparecimento de lagartas nas palmeiras, as quais estão se espalhando, subindo pelas paredes do prédio, e até causando transtorno às pessoas que necessitam ir à Prefeitura, ou que passam por ali.</t>
+  </si>
+  <si>
+    <t>12729</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12729/indicacao_189.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento de Obras, implantar rampa de acesso em frente as Agências Bancárias, facilitando assim o acesso para portadores de deficiência física.</t>
+  </si>
+  <si>
+    <t>12732</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12732/indicacao_190.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine através do Departamento de Obras, a restauração completa da Creche localizada na Vila Santa Maria.</t>
+  </si>
+  <si>
+    <t>12733</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12733/indicacao_191.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do Departamento Competente, determine a máquina (patrola), para fazer a restauração das ruas do Distrito de Jacutinga, bem como o trecho de estrada que liga a sede do referido Distrito a Santa Terezinha do Formoso.</t>
+  </si>
+  <si>
+    <t>12734</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12734/indicacao_192.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a extensão da rede de energia elétrica, bem como, a instalação de luminárias na Rua Mauá, defronte ao Colégio Nilo Peçanha, no Distrito de Jacutinga.</t>
   </si>
   <si>
     <t>10991</t>
   </si>
   <si>
     <t>ATOS</t>
   </si>
   <si>
     <t>Mesa Diretiva - MD</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10991/ato_2007_1.pdf</t>
   </si>
   <si>
     <t>Ficam os Senhores Presidente, Vereadores e Funcionários deste Poder Legislativo com direito a receberem diárias constantes do Decreto Legislativo nº 1/2003, enunciado a partir de 1º de janeiro a 31 de dezembro de 2007.</t>
   </si>
   <si>
     <t>10992</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10992/ato_2007_2.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão de Recebimento de Bens do Exercício.</t>
   </si>
@@ -1768,67 +3677,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3721/ple-01-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3722/ple-02-2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3724/ple-03-2008.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3725/ple-04-2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3726/ple_06-2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3727/ple-07-2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3728/ple-08-2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3729/ple-09-2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3735/ple-10-2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3742/ple-11-2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3743/ple-12-2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3744/ple-13-2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3746/ple-14-2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3749/ple-15-2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3751/ple-16-2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3769/ple-17-2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3770/ple-18-2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3868/ple-19-2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3875/ple-20-2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3877/ple-21-2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3878/ple-22-2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3881/ple-23-2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3895/ple-24-2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3904/ple-25-2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3905/ple-26-2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3907/ple-27-2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3909/ple-28-2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3913/ple-29-2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3914/ple-30-2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3915/ple-31-2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3916/ple-32-2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3919/ple-33-2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3923/ple-34-2007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3925/ple-35-2007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3934/ple-36-2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3946/ple-37-2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3947/ple-38-2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3949/ple-39-2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3950/ple-40-2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3952/ple-41-2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3954/ple-42-2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3956/ple-43-2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3957/ple-44-2007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3959/ple-45-2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3961/ple-46-2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3962/ple-47-2007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3981/ple-48-2007.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3983/ple-49--2007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3986/ple-50-2007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3989/ple-52-2007.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3990/ple-53-2007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3991/ple-54-2007.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3992/ple-55-2007.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3994/ple-56-2007.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3995/ple-57-2007.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3996/ple-58-2007.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3998/ple-59-2007.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4000/ple-60-2007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4001/ple-61-2007.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4002/ple-62-2007.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4006/ple-63-2007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4009/ple-64-2007.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4010/ple-65-2007.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4011/ple-66-2007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4012/ple-67-2007.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4014/ple-69-2007.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4015/ple-70-2007.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4016/ple-71-2007.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4017/ple-72-2007.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4018/ple-73-2007.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4019/ple-74-2007.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4020/ple-75-2007.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4021/ple-76-2007.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4022/ple-77-2007.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4023/ple-78-2007.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4024/ple-79-2007.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4025/ple-80-2007.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4026/ple-81-2007.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4027/ple-82-2007.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4028/ple-83-2007.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4029/ple-84-2007.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4030/ple-85-2007.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4031/ple-86-2007.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4032/ple-87-2007.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4033/ple-88-2007.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4034/ple-89-2007.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3638/01-2007.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3639/02-2007.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3640/03-2007.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3641/04-2007.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3643/05-2007.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3644/06-2007.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3645/07-2007.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3646/08-2007.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3647/09-2007.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3648/10-2007.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3649/11-2007.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3650/12-2007.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3651/13-2007.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3652/14-2007.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3654/15-2007.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3656/16-2007.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8257/projeto_de_decreto_01-2007.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8256/projeto_de_decreto_02-2007.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8255/proejto_de_decreto_03-2007.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8254/projeto_de_decreto_04-2007.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8253/projeto_de_decreto_05-2007.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8246/projeto_de_decreto_06-2007.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8245/projeto_de_decreto_07-2007.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8244/projeto_de_decreto_08-2007.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8243/projeto_de_decreto_09-2007.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8239/projeto_de_decreto_10-2007.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3876/pr_1_2007.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3886/pr_2_2007.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3887/pr_3_2007.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3889/pr_4_2007.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3890/pr_5_2007_3.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3891/pr_6_2007.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10412/24_emenda_modificativa_1_2007.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10413/25_emenda_modificativa_2_2007.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10414/26_emenda_modificativa_3_2007.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10423/35_emenda_supressiva_1_2007.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10991/ato_2007_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10992/ato_2007_2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10993/ato_2007_3.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10994/ato_2007_4.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10995/ato_2007_5.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3721/ple-01-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3722/ple-02-2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3724/ple-03-2008.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3725/ple-04-2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3726/ple_06-2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3727/ple-07-2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3728/ple-08-2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3729/ple-09-2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3735/ple-10-2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3742/ple-11-2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3743/ple-12-2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3744/ple-13-2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3746/ple-14-2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3749/ple-15-2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3751/ple-16-2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3769/ple-17-2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3770/ple-18-2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3868/ple-19-2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3875/ple-20-2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3877/ple-21-2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3878/ple-22-2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3881/ple-23-2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3895/ple-24-2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3904/ple-25-2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3905/ple-26-2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3907/ple-27-2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3909/ple-28-2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3913/ple-29-2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3914/ple-30-2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3915/ple-31-2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3916/ple-32-2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3919/ple-33-2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3923/ple-34-2007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3925/ple-35-2007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3934/ple-36-2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3946/ple-37-2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3947/ple-38-2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3949/ple-39-2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3950/ple-40-2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3952/ple-41-2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3954/ple-42-2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3956/ple-43-2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3957/ple-44-2007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3959/ple-45-2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3961/ple-46-2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3962/ple-47-2007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3981/ple-48-2007.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3983/ple-49--2007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3986/ple-50-2007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3989/ple-52-2007.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3990/ple-53-2007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3991/ple-54-2007.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3992/ple-55-2007.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3994/ple-56-2007.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3995/ple-57-2007.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3996/ple-58-2007.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3998/ple-59-2007.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4000/ple-60-2007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4001/ple-61-2007.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4002/ple-62-2007.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4006/ple-63-2007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4009/ple-64-2007.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4010/ple-65-2007.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4011/ple-66-2007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4012/ple-67-2007.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4014/ple-69-2007.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4015/ple-70-2007.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4016/ple-71-2007.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4017/ple-72-2007.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4018/ple-73-2007.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4019/ple-74-2007.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4020/ple-75-2007.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4021/ple-76-2007.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4022/ple-77-2007.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4023/ple-78-2007.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4024/ple-79-2007.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4025/ple-80-2007.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4026/ple-81-2007.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4027/ple-82-2007.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4028/ple-83-2007.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4029/ple-84-2007.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4030/ple-85-2007.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4031/ple-86-2007.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4032/ple-87-2007.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4033/ple-88-2007.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/4034/ple-89-2007.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3638/01-2007.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3639/02-2007.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3640/03-2007.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3641/04-2007.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3643/05-2007.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3644/06-2007.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3645/07-2007.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3646/08-2007.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3647/09-2007.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3648/10-2007.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3649/11-2007.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3650/12-2007.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3651/13-2007.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3652/14-2007.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3654/15-2007.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3656/16-2007.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8257/projeto_de_decreto_01-2007.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8256/projeto_de_decreto_02-2007.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8255/proejto_de_decreto_03-2007.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8254/projeto_de_decreto_04-2007.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8253/projeto_de_decreto_05-2007.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8246/projeto_de_decreto_06-2007.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8245/projeto_de_decreto_07-2007.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8244/projeto_de_decreto_08-2007.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8243/projeto_de_decreto_09-2007.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/8239/projeto_de_decreto_10-2007.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3876/pr_1_2007.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3886/pr_2_2007.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3887/pr_3_2007.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3889/pr_4_2007.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3890/pr_5_2007_3.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/3891/pr_6_2007.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10412/24_emenda_modificativa_1_2007.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10413/25_emenda_modificativa_2_2007.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10414/26_emenda_modificativa_3_2007.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10423/35_emenda_supressiva_1_2007.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12490/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12491/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12493/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12495/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12496/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12503/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12504/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12505/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12506/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12507/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12508/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12509/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12510/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12511/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12512/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12513/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12514/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12517/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12518/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12519/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12520/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12522/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12523/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12524/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12525/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12526/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12527/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12528/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12529/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12530/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12531/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12532/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12533/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12534/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12535/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12536/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12537/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12538/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12539/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12540/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12541/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12542/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12543/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12544/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12545/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12546/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12547/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12552/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12553/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12554/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12555/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12556/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12557/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12558/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12559/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12560/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12561/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12562/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12563/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12564/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12565/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12566/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12567/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12568/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12569/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12570/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12571/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12572/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12573/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12574/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12575/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12577/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12578/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12579/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12580/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12581/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12582/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12587/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12588/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12589/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12591/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12594/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12597/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12598/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12599/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12600/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12601/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12602/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12603/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12606/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12607/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12608/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12609/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12610/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12613/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12614/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12615/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12616/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12617/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12618/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12619/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12620/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12621/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12622/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12623/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12631/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12632/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12633/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12634/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12635/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12636/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12637/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12638/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12639/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12640/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12641/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12642/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12643/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12644/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12645/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12646/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12648/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12675/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12676/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12677/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12678/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12679/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12680/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12681/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12682/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12683/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12684/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12685/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12686/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12687/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12688/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12690/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12691/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12692/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12693/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12694/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12695/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12696/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12697/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12698/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12699/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12700/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12701/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12702/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12703/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12704/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12705/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12706/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12707/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12708/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12709/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12710/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12711/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12712/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12713/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12714/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12715/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12716/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12717/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12718/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12719/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12720/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12721/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12725/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12726/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12727/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12728/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12729/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12732/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12733/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/12734/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10991/ato_2007_1.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10992/ato_2007_2.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10993/ato_2007_3.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10994/ato_2007_4.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2007/10995/ato_2007_5.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H129"/>
+  <dimension ref="A1:H305"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="126.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="137.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -5024,164 +6933,4740 @@
       </c>
       <c r="F124" t="s">
         <v>329</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>451</v>
       </c>
       <c r="H124" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>453</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>10</v>
       </c>
       <c r="D125" t="s">
         <v>454</v>
       </c>
       <c r="E125" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F125" t="s">
-        <v>455</v>
+        <v>399</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>456</v>
       </c>
       <c r="H125" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>458</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>17</v>
       </c>
       <c r="D126" t="s">
         <v>454</v>
       </c>
       <c r="E126" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F126" t="s">
-        <v>455</v>
+        <v>399</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>459</v>
       </c>
       <c r="H126" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>461</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>21</v>
       </c>
       <c r="D127" t="s">
         <v>454</v>
       </c>
       <c r="E127" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F127" t="s">
-        <v>455</v>
+        <v>333</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>462</v>
       </c>
       <c r="H127" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>464</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>25</v>
       </c>
       <c r="D128" t="s">
         <v>454</v>
       </c>
       <c r="E128" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F128" t="s">
-        <v>455</v>
+        <v>333</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>465</v>
       </c>
       <c r="H128" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>467</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>337</v>
       </c>
       <c r="D129" t="s">
         <v>454</v>
       </c>
       <c r="E129" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F129" t="s">
-        <v>455</v>
+        <v>333</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>468</v>
       </c>
       <c r="H129" t="s">
         <v>469</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>470</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>28</v>
+      </c>
+      <c r="D130" t="s">
+        <v>454</v>
+      </c>
+      <c r="E130" t="s">
+        <v>455</v>
+      </c>
+      <c r="F130" t="s">
+        <v>399</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H130" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>473</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>32</v>
+      </c>
+      <c r="D131" t="s">
+        <v>454</v>
+      </c>
+      <c r="E131" t="s">
+        <v>455</v>
+      </c>
+      <c r="F131" t="s">
+        <v>399</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H131" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>476</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>35</v>
+      </c>
+      <c r="D132" t="s">
+        <v>454</v>
+      </c>
+      <c r="E132" t="s">
+        <v>455</v>
+      </c>
+      <c r="F132" t="s">
+        <v>399</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H132" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>479</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133" t="s">
+        <v>454</v>
+      </c>
+      <c r="E133" t="s">
+        <v>455</v>
+      </c>
+      <c r="F133" t="s">
+        <v>356</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H133" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>482</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>41</v>
+      </c>
+      <c r="D134" t="s">
+        <v>454</v>
+      </c>
+      <c r="E134" t="s">
+        <v>455</v>
+      </c>
+      <c r="F134" t="s">
+        <v>356</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H134" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>485</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>44</v>
+      </c>
+      <c r="D135" t="s">
+        <v>454</v>
+      </c>
+      <c r="E135" t="s">
+        <v>455</v>
+      </c>
+      <c r="F135" t="s">
+        <v>356</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H135" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>488</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>47</v>
+      </c>
+      <c r="D136" t="s">
+        <v>454</v>
+      </c>
+      <c r="E136" t="s">
+        <v>455</v>
+      </c>
+      <c r="F136" t="s">
+        <v>352</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H136" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>491</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>51</v>
+      </c>
+      <c r="D137" t="s">
+        <v>454</v>
+      </c>
+      <c r="E137" t="s">
+        <v>455</v>
+      </c>
+      <c r="F137" t="s">
+        <v>345</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H137" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>494</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>54</v>
+      </c>
+      <c r="D138" t="s">
+        <v>454</v>
+      </c>
+      <c r="E138" t="s">
+        <v>455</v>
+      </c>
+      <c r="F138" t="s">
+        <v>399</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H138" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>497</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>58</v>
+      </c>
+      <c r="D139" t="s">
+        <v>454</v>
+      </c>
+      <c r="E139" t="s">
+        <v>455</v>
+      </c>
+      <c r="F139" t="s">
+        <v>352</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H139" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>500</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>62</v>
+      </c>
+      <c r="D140" t="s">
+        <v>454</v>
+      </c>
+      <c r="E140" t="s">
+        <v>455</v>
+      </c>
+      <c r="F140" t="s">
+        <v>356</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H140" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>503</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>66</v>
+      </c>
+      <c r="D141" t="s">
+        <v>454</v>
+      </c>
+      <c r="E141" t="s">
+        <v>455</v>
+      </c>
+      <c r="F141" t="s">
+        <v>356</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H141" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>506</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>70</v>
+      </c>
+      <c r="D142" t="s">
+        <v>454</v>
+      </c>
+      <c r="E142" t="s">
+        <v>455</v>
+      </c>
+      <c r="F142" t="s">
+        <v>356</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H142" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>509</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>73</v>
+      </c>
+      <c r="D143" t="s">
+        <v>454</v>
+      </c>
+      <c r="E143" t="s">
+        <v>455</v>
+      </c>
+      <c r="F143" t="s">
+        <v>345</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H143" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>512</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>77</v>
+      </c>
+      <c r="D144" t="s">
+        <v>454</v>
+      </c>
+      <c r="E144" t="s">
+        <v>455</v>
+      </c>
+      <c r="F144" t="s">
+        <v>345</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H144" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>515</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>80</v>
+      </c>
+      <c r="D145" t="s">
+        <v>454</v>
+      </c>
+      <c r="E145" t="s">
+        <v>455</v>
+      </c>
+      <c r="F145" t="s">
+        <v>345</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H145" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>518</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>84</v>
+      </c>
+      <c r="D146" t="s">
+        <v>454</v>
+      </c>
+      <c r="E146" t="s">
+        <v>455</v>
+      </c>
+      <c r="F146" t="s">
+        <v>345</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H146" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>521</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>88</v>
+      </c>
+      <c r="D147" t="s">
+        <v>454</v>
+      </c>
+      <c r="E147" t="s">
+        <v>455</v>
+      </c>
+      <c r="F147" t="s">
+        <v>522</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H147" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>525</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>92</v>
+      </c>
+      <c r="D148" t="s">
+        <v>454</v>
+      </c>
+      <c r="E148" t="s">
+        <v>455</v>
+      </c>
+      <c r="F148" t="s">
+        <v>526</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H148" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>529</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>95</v>
+      </c>
+      <c r="D149" t="s">
+        <v>454</v>
+      </c>
+      <c r="E149" t="s">
+        <v>455</v>
+      </c>
+      <c r="F149" t="s">
+        <v>526</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H149" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>532</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>98</v>
+      </c>
+      <c r="D150" t="s">
+        <v>454</v>
+      </c>
+      <c r="E150" t="s">
+        <v>455</v>
+      </c>
+      <c r="F150" t="s">
+        <v>526</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H150" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>535</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>102</v>
+      </c>
+      <c r="D151" t="s">
+        <v>454</v>
+      </c>
+      <c r="E151" t="s">
+        <v>455</v>
+      </c>
+      <c r="F151" t="s">
+        <v>356</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H151" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>538</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>106</v>
+      </c>
+      <c r="D152" t="s">
+        <v>454</v>
+      </c>
+      <c r="E152" t="s">
+        <v>455</v>
+      </c>
+      <c r="F152" t="s">
+        <v>526</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H152" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>541</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>110</v>
+      </c>
+      <c r="D153" t="s">
+        <v>454</v>
+      </c>
+      <c r="E153" t="s">
+        <v>455</v>
+      </c>
+      <c r="F153" t="s">
+        <v>526</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H153" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>544</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>114</v>
+      </c>
+      <c r="D154" t="s">
+        <v>454</v>
+      </c>
+      <c r="E154" t="s">
+        <v>455</v>
+      </c>
+      <c r="F154" t="s">
+        <v>545</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H154" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>548</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>118</v>
+      </c>
+      <c r="D155" t="s">
+        <v>454</v>
+      </c>
+      <c r="E155" t="s">
+        <v>455</v>
+      </c>
+      <c r="F155" t="s">
+        <v>338</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H155" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>551</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>121</v>
+      </c>
+      <c r="D156" t="s">
+        <v>454</v>
+      </c>
+      <c r="E156" t="s">
+        <v>455</v>
+      </c>
+      <c r="F156" t="s">
+        <v>338</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H156" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>554</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>125</v>
+      </c>
+      <c r="D157" t="s">
+        <v>454</v>
+      </c>
+      <c r="E157" t="s">
+        <v>455</v>
+      </c>
+      <c r="F157" t="s">
+        <v>356</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H157" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>557</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>129</v>
+      </c>
+      <c r="D158" t="s">
+        <v>454</v>
+      </c>
+      <c r="E158" t="s">
+        <v>455</v>
+      </c>
+      <c r="F158" t="s">
+        <v>345</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H158" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>560</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>133</v>
+      </c>
+      <c r="D159" t="s">
+        <v>454</v>
+      </c>
+      <c r="E159" t="s">
+        <v>455</v>
+      </c>
+      <c r="F159" t="s">
+        <v>345</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H159" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>563</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>137</v>
+      </c>
+      <c r="D160" t="s">
+        <v>454</v>
+      </c>
+      <c r="E160" t="s">
+        <v>455</v>
+      </c>
+      <c r="F160" t="s">
+        <v>356</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H160" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>566</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>141</v>
+      </c>
+      <c r="D161" t="s">
+        <v>454</v>
+      </c>
+      <c r="E161" t="s">
+        <v>455</v>
+      </c>
+      <c r="F161" t="s">
+        <v>356</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H161" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>569</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>144</v>
+      </c>
+      <c r="D162" t="s">
+        <v>454</v>
+      </c>
+      <c r="E162" t="s">
+        <v>455</v>
+      </c>
+      <c r="F162" t="s">
+        <v>333</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H162" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>572</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>147</v>
+      </c>
+      <c r="D163" t="s">
+        <v>454</v>
+      </c>
+      <c r="E163" t="s">
+        <v>455</v>
+      </c>
+      <c r="F163" t="s">
+        <v>356</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H163" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>575</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>151</v>
+      </c>
+      <c r="D164" t="s">
+        <v>454</v>
+      </c>
+      <c r="E164" t="s">
+        <v>455</v>
+      </c>
+      <c r="F164" t="s">
+        <v>345</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H164" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>578</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>154</v>
+      </c>
+      <c r="D165" t="s">
+        <v>454</v>
+      </c>
+      <c r="E165" t="s">
+        <v>455</v>
+      </c>
+      <c r="F165" t="s">
+        <v>399</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H165" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>581</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>157</v>
+      </c>
+      <c r="D166" t="s">
+        <v>454</v>
+      </c>
+      <c r="E166" t="s">
+        <v>455</v>
+      </c>
+      <c r="F166" t="s">
+        <v>338</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H166" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>584</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>161</v>
+      </c>
+      <c r="D167" t="s">
+        <v>454</v>
+      </c>
+      <c r="E167" t="s">
+        <v>455</v>
+      </c>
+      <c r="F167" t="s">
+        <v>399</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H167" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>587</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>165</v>
+      </c>
+      <c r="D168" t="s">
+        <v>454</v>
+      </c>
+      <c r="E168" t="s">
+        <v>455</v>
+      </c>
+      <c r="F168" t="s">
+        <v>333</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H168" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>590</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>168</v>
+      </c>
+      <c r="D169" t="s">
+        <v>454</v>
+      </c>
+      <c r="E169" t="s">
+        <v>455</v>
+      </c>
+      <c r="F169" t="s">
+        <v>338</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H169" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>593</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>172</v>
+      </c>
+      <c r="D170" t="s">
+        <v>454</v>
+      </c>
+      <c r="E170" t="s">
+        <v>455</v>
+      </c>
+      <c r="F170" t="s">
+        <v>338</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H170" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>596</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>175</v>
+      </c>
+      <c r="D171" t="s">
+        <v>454</v>
+      </c>
+      <c r="E171" t="s">
+        <v>455</v>
+      </c>
+      <c r="F171" t="s">
+        <v>356</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H171" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>599</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>178</v>
+      </c>
+      <c r="D172" t="s">
+        <v>454</v>
+      </c>
+      <c r="E172" t="s">
+        <v>455</v>
+      </c>
+      <c r="F172" t="s">
+        <v>356</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H172" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>602</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>181</v>
+      </c>
+      <c r="D173" t="s">
+        <v>454</v>
+      </c>
+      <c r="E173" t="s">
+        <v>455</v>
+      </c>
+      <c r="F173" t="s">
+        <v>356</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H173" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>605</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>184</v>
+      </c>
+      <c r="D174" t="s">
+        <v>454</v>
+      </c>
+      <c r="E174" t="s">
+        <v>455</v>
+      </c>
+      <c r="F174" t="s">
+        <v>399</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H174" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>608</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>609</v>
+      </c>
+      <c r="D175" t="s">
+        <v>454</v>
+      </c>
+      <c r="E175" t="s">
+        <v>455</v>
+      </c>
+      <c r="F175" t="s">
+        <v>399</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H175" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>612</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>187</v>
+      </c>
+      <c r="D176" t="s">
+        <v>454</v>
+      </c>
+      <c r="E176" t="s">
+        <v>455</v>
+      </c>
+      <c r="F176" t="s">
+        <v>345</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H176" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>615</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>190</v>
+      </c>
+      <c r="D177" t="s">
+        <v>454</v>
+      </c>
+      <c r="E177" t="s">
+        <v>455</v>
+      </c>
+      <c r="F177" t="s">
+        <v>345</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H177" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>618</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>193</v>
+      </c>
+      <c r="D178" t="s">
+        <v>454</v>
+      </c>
+      <c r="E178" t="s">
+        <v>455</v>
+      </c>
+      <c r="F178" t="s">
+        <v>619</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H178" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>622</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>197</v>
+      </c>
+      <c r="D179" t="s">
+        <v>454</v>
+      </c>
+      <c r="E179" t="s">
+        <v>455</v>
+      </c>
+      <c r="F179" t="s">
+        <v>619</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H179" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>625</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>201</v>
+      </c>
+      <c r="D180" t="s">
+        <v>454</v>
+      </c>
+      <c r="E180" t="s">
+        <v>455</v>
+      </c>
+      <c r="F180" t="s">
+        <v>352</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H180" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>628</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>205</v>
+      </c>
+      <c r="D181" t="s">
+        <v>454</v>
+      </c>
+      <c r="E181" t="s">
+        <v>455</v>
+      </c>
+      <c r="F181" t="s">
+        <v>338</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H181" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>631</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>208</v>
+      </c>
+      <c r="D182" t="s">
+        <v>454</v>
+      </c>
+      <c r="E182" t="s">
+        <v>455</v>
+      </c>
+      <c r="F182" t="s">
+        <v>338</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H182" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>634</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>212</v>
+      </c>
+      <c r="D183" t="s">
+        <v>454</v>
+      </c>
+      <c r="E183" t="s">
+        <v>455</v>
+      </c>
+      <c r="F183" t="s">
+        <v>367</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H183" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>637</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>216</v>
+      </c>
+      <c r="D184" t="s">
+        <v>454</v>
+      </c>
+      <c r="E184" t="s">
+        <v>455</v>
+      </c>
+      <c r="F184" t="s">
+        <v>352</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H184" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>640</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>220</v>
+      </c>
+      <c r="D185" t="s">
+        <v>454</v>
+      </c>
+      <c r="E185" t="s">
+        <v>455</v>
+      </c>
+      <c r="F185" t="s">
+        <v>367</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H185" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>643</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>223</v>
+      </c>
+      <c r="D186" t="s">
+        <v>454</v>
+      </c>
+      <c r="E186" t="s">
+        <v>455</v>
+      </c>
+      <c r="F186" t="s">
+        <v>644</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H186" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>647</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>227</v>
+      </c>
+      <c r="D187" t="s">
+        <v>454</v>
+      </c>
+      <c r="E187" t="s">
+        <v>455</v>
+      </c>
+      <c r="F187" t="s">
+        <v>338</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H187" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>650</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>231</v>
+      </c>
+      <c r="D188" t="s">
+        <v>454</v>
+      </c>
+      <c r="E188" t="s">
+        <v>455</v>
+      </c>
+      <c r="F188" t="s">
+        <v>352</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H188" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>653</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>235</v>
+      </c>
+      <c r="D189" t="s">
+        <v>454</v>
+      </c>
+      <c r="E189" t="s">
+        <v>455</v>
+      </c>
+      <c r="F189" t="s">
+        <v>356</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H189" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>656</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>238</v>
+      </c>
+      <c r="D190" t="s">
+        <v>454</v>
+      </c>
+      <c r="E190" t="s">
+        <v>455</v>
+      </c>
+      <c r="F190" t="s">
+        <v>356</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H190" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>659</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>241</v>
+      </c>
+      <c r="D191" t="s">
+        <v>454</v>
+      </c>
+      <c r="E191" t="s">
+        <v>455</v>
+      </c>
+      <c r="F191" t="s">
+        <v>338</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H191" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>662</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>245</v>
+      </c>
+      <c r="D192" t="s">
+        <v>454</v>
+      </c>
+      <c r="E192" t="s">
+        <v>455</v>
+      </c>
+      <c r="F192" t="s">
+        <v>338</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H192" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>665</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>249</v>
+      </c>
+      <c r="D193" t="s">
+        <v>454</v>
+      </c>
+      <c r="E193" t="s">
+        <v>455</v>
+      </c>
+      <c r="F193" t="s">
+        <v>345</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H193" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>668</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>253</v>
+      </c>
+      <c r="D194" t="s">
+        <v>454</v>
+      </c>
+      <c r="E194" t="s">
+        <v>455</v>
+      </c>
+      <c r="F194" t="s">
+        <v>333</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H194" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>671</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>256</v>
+      </c>
+      <c r="D195" t="s">
+        <v>454</v>
+      </c>
+      <c r="E195" t="s">
+        <v>455</v>
+      </c>
+      <c r="F195" t="s">
+        <v>333</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H195" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>674</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>259</v>
+      </c>
+      <c r="D196" t="s">
+        <v>454</v>
+      </c>
+      <c r="E196" t="s">
+        <v>455</v>
+      </c>
+      <c r="F196" t="s">
+        <v>345</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H196" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>677</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>262</v>
+      </c>
+      <c r="D197" t="s">
+        <v>454</v>
+      </c>
+      <c r="E197" t="s">
+        <v>455</v>
+      </c>
+      <c r="F197" t="s">
+        <v>338</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H197" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>680</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>265</v>
+      </c>
+      <c r="D198" t="s">
+        <v>454</v>
+      </c>
+      <c r="E198" t="s">
+        <v>455</v>
+      </c>
+      <c r="F198" t="s">
+        <v>367</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H198" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>683</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>269</v>
+      </c>
+      <c r="D199" t="s">
+        <v>454</v>
+      </c>
+      <c r="E199" t="s">
+        <v>455</v>
+      </c>
+      <c r="F199" t="s">
+        <v>367</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H199" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>686</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>273</v>
+      </c>
+      <c r="D200" t="s">
+        <v>454</v>
+      </c>
+      <c r="E200" t="s">
+        <v>455</v>
+      </c>
+      <c r="F200" t="s">
+        <v>352</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H200" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>689</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>277</v>
+      </c>
+      <c r="D201" t="s">
+        <v>454</v>
+      </c>
+      <c r="E201" t="s">
+        <v>455</v>
+      </c>
+      <c r="F201" t="s">
+        <v>338</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H201" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>692</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>280</v>
+      </c>
+      <c r="D202" t="s">
+        <v>454</v>
+      </c>
+      <c r="E202" t="s">
+        <v>455</v>
+      </c>
+      <c r="F202" t="s">
+        <v>338</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H202" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>695</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>284</v>
+      </c>
+      <c r="D203" t="s">
+        <v>454</v>
+      </c>
+      <c r="E203" t="s">
+        <v>455</v>
+      </c>
+      <c r="F203" t="s">
+        <v>338</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H203" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>698</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>287</v>
+      </c>
+      <c r="D204" t="s">
+        <v>454</v>
+      </c>
+      <c r="E204" t="s">
+        <v>455</v>
+      </c>
+      <c r="F204" t="s">
+        <v>345</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H204" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>701</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>290</v>
+      </c>
+      <c r="D205" t="s">
+        <v>454</v>
+      </c>
+      <c r="E205" t="s">
+        <v>455</v>
+      </c>
+      <c r="F205" t="s">
+        <v>352</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H205" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>704</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>294</v>
+      </c>
+      <c r="D206" t="s">
+        <v>454</v>
+      </c>
+      <c r="E206" t="s">
+        <v>455</v>
+      </c>
+      <c r="F206" t="s">
+        <v>705</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H206" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>708</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>297</v>
+      </c>
+      <c r="D207" t="s">
+        <v>454</v>
+      </c>
+      <c r="E207" t="s">
+        <v>455</v>
+      </c>
+      <c r="F207" t="s">
+        <v>367</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H207" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>711</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>300</v>
+      </c>
+      <c r="D208" t="s">
+        <v>454</v>
+      </c>
+      <c r="E208" t="s">
+        <v>455</v>
+      </c>
+      <c r="F208" t="s">
+        <v>333</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H208" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>714</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>303</v>
+      </c>
+      <c r="D209" t="s">
+        <v>454</v>
+      </c>
+      <c r="E209" t="s">
+        <v>455</v>
+      </c>
+      <c r="F209" t="s">
+        <v>333</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H209" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>717</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>307</v>
+      </c>
+      <c r="D210" t="s">
+        <v>454</v>
+      </c>
+      <c r="E210" t="s">
+        <v>455</v>
+      </c>
+      <c r="F210" t="s">
+        <v>399</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H210" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>720</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>310</v>
+      </c>
+      <c r="D211" t="s">
+        <v>454</v>
+      </c>
+      <c r="E211" t="s">
+        <v>455</v>
+      </c>
+      <c r="F211" t="s">
+        <v>333</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H211" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>723</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>313</v>
+      </c>
+      <c r="D212" t="s">
+        <v>454</v>
+      </c>
+      <c r="E212" t="s">
+        <v>455</v>
+      </c>
+      <c r="F212" t="s">
+        <v>333</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H212" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>726</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>316</v>
+      </c>
+      <c r="D213" t="s">
+        <v>454</v>
+      </c>
+      <c r="E213" t="s">
+        <v>455</v>
+      </c>
+      <c r="F213" t="s">
+        <v>367</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H213" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>729</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>730</v>
+      </c>
+      <c r="D214" t="s">
+        <v>454</v>
+      </c>
+      <c r="E214" t="s">
+        <v>455</v>
+      </c>
+      <c r="F214" t="s">
+        <v>345</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H214" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>733</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>734</v>
+      </c>
+      <c r="D215" t="s">
+        <v>454</v>
+      </c>
+      <c r="E215" t="s">
+        <v>455</v>
+      </c>
+      <c r="F215" t="s">
+        <v>345</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H215" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>737</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>738</v>
+      </c>
+      <c r="D216" t="s">
+        <v>454</v>
+      </c>
+      <c r="E216" t="s">
+        <v>455</v>
+      </c>
+      <c r="F216" t="s">
+        <v>333</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H216" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>741</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>742</v>
+      </c>
+      <c r="D217" t="s">
+        <v>454</v>
+      </c>
+      <c r="E217" t="s">
+        <v>455</v>
+      </c>
+      <c r="F217" t="s">
+        <v>345</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H217" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>745</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>746</v>
+      </c>
+      <c r="D218" t="s">
+        <v>454</v>
+      </c>
+      <c r="E218" t="s">
+        <v>455</v>
+      </c>
+      <c r="F218" t="s">
+        <v>345</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H218" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>749</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>750</v>
+      </c>
+      <c r="D219" t="s">
+        <v>454</v>
+      </c>
+      <c r="E219" t="s">
+        <v>455</v>
+      </c>
+      <c r="F219" t="s">
+        <v>367</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H219" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>753</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>754</v>
+      </c>
+      <c r="D220" t="s">
+        <v>454</v>
+      </c>
+      <c r="E220" t="s">
+        <v>455</v>
+      </c>
+      <c r="F220" t="s">
+        <v>333</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H220" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>757</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>758</v>
+      </c>
+      <c r="D221" t="s">
+        <v>454</v>
+      </c>
+      <c r="E221" t="s">
+        <v>455</v>
+      </c>
+      <c r="F221" t="s">
+        <v>338</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H221" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>761</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>762</v>
+      </c>
+      <c r="D222" t="s">
+        <v>454</v>
+      </c>
+      <c r="E222" t="s">
+        <v>455</v>
+      </c>
+      <c r="F222" t="s">
+        <v>367</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H222" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>765</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>766</v>
+      </c>
+      <c r="D223" t="s">
+        <v>454</v>
+      </c>
+      <c r="E223" t="s">
+        <v>455</v>
+      </c>
+      <c r="F223" t="s">
+        <v>367</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H223" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>769</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>770</v>
+      </c>
+      <c r="D224" t="s">
+        <v>454</v>
+      </c>
+      <c r="E224" t="s">
+        <v>455</v>
+      </c>
+      <c r="F224" t="s">
+        <v>352</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H224" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>773</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>774</v>
+      </c>
+      <c r="D225" t="s">
+        <v>454</v>
+      </c>
+      <c r="E225" t="s">
+        <v>455</v>
+      </c>
+      <c r="F225" t="s">
+        <v>352</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H225" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>777</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>778</v>
+      </c>
+      <c r="D226" t="s">
+        <v>454</v>
+      </c>
+      <c r="E226" t="s">
+        <v>455</v>
+      </c>
+      <c r="F226" t="s">
+        <v>367</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H226" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>781</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>782</v>
+      </c>
+      <c r="D227" t="s">
+        <v>454</v>
+      </c>
+      <c r="E227" t="s">
+        <v>455</v>
+      </c>
+      <c r="F227" t="s">
+        <v>356</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H227" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>785</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>786</v>
+      </c>
+      <c r="D228" t="s">
+        <v>454</v>
+      </c>
+      <c r="E228" t="s">
+        <v>455</v>
+      </c>
+      <c r="F228" t="s">
+        <v>619</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H228" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>789</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>790</v>
+      </c>
+      <c r="D229" t="s">
+        <v>454</v>
+      </c>
+      <c r="E229" t="s">
+        <v>455</v>
+      </c>
+      <c r="F229" t="s">
+        <v>333</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H229" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>793</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>794</v>
+      </c>
+      <c r="D230" t="s">
+        <v>454</v>
+      </c>
+      <c r="E230" t="s">
+        <v>455</v>
+      </c>
+      <c r="F230" t="s">
+        <v>345</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H230" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>797</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>798</v>
+      </c>
+      <c r="D231" t="s">
+        <v>454</v>
+      </c>
+      <c r="E231" t="s">
+        <v>455</v>
+      </c>
+      <c r="F231" t="s">
+        <v>333</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H231" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>801</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>802</v>
+      </c>
+      <c r="D232" t="s">
+        <v>454</v>
+      </c>
+      <c r="E232" t="s">
+        <v>455</v>
+      </c>
+      <c r="F232" t="s">
+        <v>345</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H232" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>805</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>806</v>
+      </c>
+      <c r="D233" t="s">
+        <v>454</v>
+      </c>
+      <c r="E233" t="s">
+        <v>455</v>
+      </c>
+      <c r="F233" t="s">
+        <v>345</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H233" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>809</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>810</v>
+      </c>
+      <c r="D234" t="s">
+        <v>454</v>
+      </c>
+      <c r="E234" t="s">
+        <v>455</v>
+      </c>
+      <c r="F234" t="s">
+        <v>345</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H234" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>813</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>814</v>
+      </c>
+      <c r="D235" t="s">
+        <v>454</v>
+      </c>
+      <c r="E235" t="s">
+        <v>455</v>
+      </c>
+      <c r="F235" t="s">
+        <v>356</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H235" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>817</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>818</v>
+      </c>
+      <c r="D236" t="s">
+        <v>454</v>
+      </c>
+      <c r="E236" t="s">
+        <v>455</v>
+      </c>
+      <c r="F236" t="s">
+        <v>345</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H236" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>821</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>822</v>
+      </c>
+      <c r="D237" t="s">
+        <v>454</v>
+      </c>
+      <c r="E237" t="s">
+        <v>455</v>
+      </c>
+      <c r="F237" t="s">
+        <v>823</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H237" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>826</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>827</v>
+      </c>
+      <c r="D238" t="s">
+        <v>454</v>
+      </c>
+      <c r="E238" t="s">
+        <v>455</v>
+      </c>
+      <c r="F238" t="s">
+        <v>333</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H238" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>830</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>831</v>
+      </c>
+      <c r="D239" t="s">
+        <v>454</v>
+      </c>
+      <c r="E239" t="s">
+        <v>455</v>
+      </c>
+      <c r="F239" t="s">
+        <v>333</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H239" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>834</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>835</v>
+      </c>
+      <c r="D240" t="s">
+        <v>454</v>
+      </c>
+      <c r="E240" t="s">
+        <v>455</v>
+      </c>
+      <c r="F240" t="s">
+        <v>352</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H240" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>838</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>839</v>
+      </c>
+      <c r="D241" t="s">
+        <v>454</v>
+      </c>
+      <c r="E241" t="s">
+        <v>455</v>
+      </c>
+      <c r="F241" t="s">
+        <v>352</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H241" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>842</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>843</v>
+      </c>
+      <c r="D242" t="s">
+        <v>454</v>
+      </c>
+      <c r="E242" t="s">
+        <v>455</v>
+      </c>
+      <c r="F242" t="s">
+        <v>352</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H242" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>846</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>847</v>
+      </c>
+      <c r="D243" t="s">
+        <v>454</v>
+      </c>
+      <c r="E243" t="s">
+        <v>455</v>
+      </c>
+      <c r="F243" t="s">
+        <v>352</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H243" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>850</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>851</v>
+      </c>
+      <c r="D244" t="s">
+        <v>454</v>
+      </c>
+      <c r="E244" t="s">
+        <v>455</v>
+      </c>
+      <c r="F244" t="s">
+        <v>367</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H244" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>854</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>855</v>
+      </c>
+      <c r="D245" t="s">
+        <v>454</v>
+      </c>
+      <c r="E245" t="s">
+        <v>455</v>
+      </c>
+      <c r="F245" t="s">
+        <v>367</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H245" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>858</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>859</v>
+      </c>
+      <c r="D246" t="s">
+        <v>454</v>
+      </c>
+      <c r="E246" t="s">
+        <v>455</v>
+      </c>
+      <c r="F246" t="s">
+        <v>367</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H246" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>862</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>863</v>
+      </c>
+      <c r="D247" t="s">
+        <v>454</v>
+      </c>
+      <c r="E247" t="s">
+        <v>455</v>
+      </c>
+      <c r="F247" t="s">
+        <v>356</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H247" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>866</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>867</v>
+      </c>
+      <c r="D248" t="s">
+        <v>454</v>
+      </c>
+      <c r="E248" t="s">
+        <v>455</v>
+      </c>
+      <c r="F248" t="s">
+        <v>868</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H248" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>871</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>872</v>
+      </c>
+      <c r="D249" t="s">
+        <v>454</v>
+      </c>
+      <c r="E249" t="s">
+        <v>455</v>
+      </c>
+      <c r="F249" t="s">
+        <v>356</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H249" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>875</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>876</v>
+      </c>
+      <c r="D250" t="s">
+        <v>454</v>
+      </c>
+      <c r="E250" t="s">
+        <v>455</v>
+      </c>
+      <c r="F250" t="s">
+        <v>356</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H250" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>879</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>880</v>
+      </c>
+      <c r="D251" t="s">
+        <v>454</v>
+      </c>
+      <c r="E251" t="s">
+        <v>455</v>
+      </c>
+      <c r="F251" t="s">
+        <v>356</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H251" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>883</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>884</v>
+      </c>
+      <c r="D252" t="s">
+        <v>454</v>
+      </c>
+      <c r="E252" t="s">
+        <v>455</v>
+      </c>
+      <c r="F252" t="s">
+        <v>356</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H252" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>887</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>888</v>
+      </c>
+      <c r="D253" t="s">
+        <v>454</v>
+      </c>
+      <c r="E253" t="s">
+        <v>455</v>
+      </c>
+      <c r="F253" t="s">
+        <v>619</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H253" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>891</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>892</v>
+      </c>
+      <c r="D254" t="s">
+        <v>454</v>
+      </c>
+      <c r="E254" t="s">
+        <v>455</v>
+      </c>
+      <c r="F254" t="s">
+        <v>338</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H254" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>895</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>896</v>
+      </c>
+      <c r="D255" t="s">
+        <v>454</v>
+      </c>
+      <c r="E255" t="s">
+        <v>455</v>
+      </c>
+      <c r="F255" t="s">
+        <v>356</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H255" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>899</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>900</v>
+      </c>
+      <c r="D256" t="s">
+        <v>454</v>
+      </c>
+      <c r="E256" t="s">
+        <v>455</v>
+      </c>
+      <c r="F256" t="s">
+        <v>901</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H256" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>904</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>905</v>
+      </c>
+      <c r="D257" t="s">
+        <v>454</v>
+      </c>
+      <c r="E257" t="s">
+        <v>455</v>
+      </c>
+      <c r="F257" t="s">
+        <v>906</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H257" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>909</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>910</v>
+      </c>
+      <c r="D258" t="s">
+        <v>454</v>
+      </c>
+      <c r="E258" t="s">
+        <v>455</v>
+      </c>
+      <c r="F258" t="s">
+        <v>906</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H258" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>913</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>914</v>
+      </c>
+      <c r="D259" t="s">
+        <v>454</v>
+      </c>
+      <c r="E259" t="s">
+        <v>455</v>
+      </c>
+      <c r="F259" t="s">
+        <v>906</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H259" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>917</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>918</v>
+      </c>
+      <c r="D260" t="s">
+        <v>454</v>
+      </c>
+      <c r="E260" t="s">
+        <v>455</v>
+      </c>
+      <c r="F260" t="s">
+        <v>356</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H260" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>921</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>922</v>
+      </c>
+      <c r="D261" t="s">
+        <v>454</v>
+      </c>
+      <c r="E261" t="s">
+        <v>455</v>
+      </c>
+      <c r="F261" t="s">
+        <v>399</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H261" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>925</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>926</v>
+      </c>
+      <c r="D262" t="s">
+        <v>454</v>
+      </c>
+      <c r="E262" t="s">
+        <v>455</v>
+      </c>
+      <c r="F262" t="s">
+        <v>619</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H262" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>929</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>930</v>
+      </c>
+      <c r="D263" t="s">
+        <v>454</v>
+      </c>
+      <c r="E263" t="s">
+        <v>455</v>
+      </c>
+      <c r="F263" t="s">
+        <v>345</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H263" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>933</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>934</v>
+      </c>
+      <c r="D264" t="s">
+        <v>454</v>
+      </c>
+      <c r="E264" t="s">
+        <v>455</v>
+      </c>
+      <c r="F264" t="s">
+        <v>345</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H264" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>937</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>938</v>
+      </c>
+      <c r="D265" t="s">
+        <v>454</v>
+      </c>
+      <c r="E265" t="s">
+        <v>455</v>
+      </c>
+      <c r="F265" t="s">
+        <v>345</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H265" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>941</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>942</v>
+      </c>
+      <c r="D266" t="s">
+        <v>454</v>
+      </c>
+      <c r="E266" t="s">
+        <v>455</v>
+      </c>
+      <c r="F266" t="s">
+        <v>345</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H266" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>945</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>946</v>
+      </c>
+      <c r="D267" t="s">
+        <v>454</v>
+      </c>
+      <c r="E267" t="s">
+        <v>455</v>
+      </c>
+      <c r="F267" t="s">
+        <v>399</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H267" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>949</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>950</v>
+      </c>
+      <c r="D268" t="s">
+        <v>454</v>
+      </c>
+      <c r="E268" t="s">
+        <v>455</v>
+      </c>
+      <c r="F268" t="s">
+        <v>399</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H268" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>953</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>954</v>
+      </c>
+      <c r="D269" t="s">
+        <v>454</v>
+      </c>
+      <c r="E269" t="s">
+        <v>455</v>
+      </c>
+      <c r="F269" t="s">
+        <v>399</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H269" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>957</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>958</v>
+      </c>
+      <c r="D270" t="s">
+        <v>454</v>
+      </c>
+      <c r="E270" t="s">
+        <v>455</v>
+      </c>
+      <c r="F270" t="s">
+        <v>333</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H270" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>961</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>962</v>
+      </c>
+      <c r="D271" t="s">
+        <v>454</v>
+      </c>
+      <c r="E271" t="s">
+        <v>455</v>
+      </c>
+      <c r="F271" t="s">
+        <v>333</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H271" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>965</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>966</v>
+      </c>
+      <c r="D272" t="s">
+        <v>454</v>
+      </c>
+      <c r="E272" t="s">
+        <v>455</v>
+      </c>
+      <c r="F272" t="s">
+        <v>338</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H272" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>969</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>970</v>
+      </c>
+      <c r="D273" t="s">
+        <v>454</v>
+      </c>
+      <c r="E273" t="s">
+        <v>455</v>
+      </c>
+      <c r="F273" t="s">
+        <v>345</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H273" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>973</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>974</v>
+      </c>
+      <c r="D274" t="s">
+        <v>454</v>
+      </c>
+      <c r="E274" t="s">
+        <v>455</v>
+      </c>
+      <c r="F274" t="s">
+        <v>345</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="H274" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>977</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>978</v>
+      </c>
+      <c r="D275" t="s">
+        <v>454</v>
+      </c>
+      <c r="E275" t="s">
+        <v>455</v>
+      </c>
+      <c r="F275" t="s">
+        <v>356</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="H275" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>981</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>982</v>
+      </c>
+      <c r="D276" t="s">
+        <v>454</v>
+      </c>
+      <c r="E276" t="s">
+        <v>455</v>
+      </c>
+      <c r="F276" t="s">
+        <v>356</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H276" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>985</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>986</v>
+      </c>
+      <c r="D277" t="s">
+        <v>454</v>
+      </c>
+      <c r="E277" t="s">
+        <v>455</v>
+      </c>
+      <c r="F277" t="s">
+        <v>987</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="H277" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>990</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>991</v>
+      </c>
+      <c r="D278" t="s">
+        <v>454</v>
+      </c>
+      <c r="E278" t="s">
+        <v>455</v>
+      </c>
+      <c r="F278" t="s">
+        <v>987</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H278" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>994</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>995</v>
+      </c>
+      <c r="D279" t="s">
+        <v>454</v>
+      </c>
+      <c r="E279" t="s">
+        <v>455</v>
+      </c>
+      <c r="F279" t="s">
+        <v>338</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H279" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>998</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>999</v>
+      </c>
+      <c r="D280" t="s">
+        <v>454</v>
+      </c>
+      <c r="E280" t="s">
+        <v>455</v>
+      </c>
+      <c r="F280" t="s">
+        <v>338</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D281" t="s">
+        <v>454</v>
+      </c>
+      <c r="E281" t="s">
+        <v>455</v>
+      </c>
+      <c r="F281" t="s">
+        <v>352</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D282" t="s">
+        <v>454</v>
+      </c>
+      <c r="E282" t="s">
+        <v>455</v>
+      </c>
+      <c r="F282" t="s">
+        <v>526</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D283" t="s">
+        <v>454</v>
+      </c>
+      <c r="E283" t="s">
+        <v>455</v>
+      </c>
+      <c r="F283" t="s">
+        <v>526</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D284" t="s">
+        <v>454</v>
+      </c>
+      <c r="E284" t="s">
+        <v>455</v>
+      </c>
+      <c r="F284" t="s">
+        <v>526</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D285" t="s">
+        <v>454</v>
+      </c>
+      <c r="E285" t="s">
+        <v>455</v>
+      </c>
+      <c r="F285" t="s">
+        <v>338</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D286" t="s">
+        <v>454</v>
+      </c>
+      <c r="E286" t="s">
+        <v>455</v>
+      </c>
+      <c r="F286" t="s">
+        <v>345</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D287" t="s">
+        <v>454</v>
+      </c>
+      <c r="E287" t="s">
+        <v>455</v>
+      </c>
+      <c r="F287" t="s">
+        <v>321</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D288" t="s">
+        <v>454</v>
+      </c>
+      <c r="E288" t="s">
+        <v>455</v>
+      </c>
+      <c r="F288" t="s">
+        <v>352</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D289" t="s">
+        <v>454</v>
+      </c>
+      <c r="E289" t="s">
+        <v>455</v>
+      </c>
+      <c r="F289" t="s">
+        <v>333</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D290" t="s">
+        <v>454</v>
+      </c>
+      <c r="E290" t="s">
+        <v>455</v>
+      </c>
+      <c r="F290" t="s">
+        <v>333</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D291" t="s">
+        <v>454</v>
+      </c>
+      <c r="E291" t="s">
+        <v>455</v>
+      </c>
+      <c r="F291" t="s">
+        <v>333</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D292" t="s">
+        <v>454</v>
+      </c>
+      <c r="E292" t="s">
+        <v>455</v>
+      </c>
+      <c r="F292" t="s">
+        <v>333</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D293" t="s">
+        <v>454</v>
+      </c>
+      <c r="E293" t="s">
+        <v>455</v>
+      </c>
+      <c r="F293" t="s">
+        <v>333</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D294" t="s">
+        <v>454</v>
+      </c>
+      <c r="E294" t="s">
+        <v>455</v>
+      </c>
+      <c r="F294" t="s">
+        <v>868</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D295" t="s">
+        <v>454</v>
+      </c>
+      <c r="E295" t="s">
+        <v>455</v>
+      </c>
+      <c r="F295" t="s">
+        <v>345</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D296" t="s">
+        <v>454</v>
+      </c>
+      <c r="E296" t="s">
+        <v>455</v>
+      </c>
+      <c r="F296" t="s">
+        <v>345</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D297" t="s">
+        <v>454</v>
+      </c>
+      <c r="E297" t="s">
+        <v>455</v>
+      </c>
+      <c r="F297" t="s">
+        <v>338</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D298" t="s">
+        <v>454</v>
+      </c>
+      <c r="E298" t="s">
+        <v>455</v>
+      </c>
+      <c r="F298" t="s">
+        <v>367</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D299" t="s">
+        <v>454</v>
+      </c>
+      <c r="E299" t="s">
+        <v>455</v>
+      </c>
+      <c r="F299" t="s">
+        <v>399</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D300" t="s">
+        <v>454</v>
+      </c>
+      <c r="E300" t="s">
+        <v>455</v>
+      </c>
+      <c r="F300" t="s">
+        <v>399</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>10</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>17</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F302" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>21</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F303" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>25</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F304" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>337</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F305" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1098</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5270,50 +11755,226 @@
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>