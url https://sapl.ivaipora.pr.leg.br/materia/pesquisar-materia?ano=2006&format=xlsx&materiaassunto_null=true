--- v1 (2026-03-13)
+++ v2 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="848" uniqueCount="400">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2208" uniqueCount="1037">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1184,50 +1184,1977 @@
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10384/17_emenda_supressiva_1_2006.pdf</t>
   </si>
   <si>
     <t>Suprime a conjunção aditiva "e" e o pronome demonstrativo "os" do artigo 189 da Lei Orgânica do Município de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>10386</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10386/19_emenda_supressiva_2_2006.pdf</t>
   </si>
   <si>
     <t>Suprime o art. 2º do Projeto de Lei nº 16/2006 do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>10382</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10382/15_emenda_substitutiva_1_2006.pdf</t>
   </si>
   <si>
     <t>Substitui valores constantes no Projeto de Lei nº 4/2006, do Poder Executivo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>12273</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12273/indicacao_01.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito que proceda uma operação tapa buracos nas ruas asfaltadas do Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12274</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12274/indicacao_02.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, as seguintes benfeitorias para o Distrito de Alto Porã:_x000D_
+a) - Recuperação das ruas da sede e estradas rurais._x000D_
+b)- Cobrir o refeitório da Escola Municipal de Alto Porã._x000D_
+c)- A construção de um Parque Infantil no pátio da Escola Municipal de Alto Porã.</t>
+  </si>
+  <si>
+    <t>12278</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12278/indicacao_03.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de realizar uma operação tapa buracos, no trecho de rua que liga a Vila Nova Porã à cidade de Ivaiporã.</t>
+  </si>
+  <si>
+    <t>12279</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12279/indicacao_04.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento competente, que seja efetuado o serviço de mata-mato em todas ruas do Conjunto Habitacional João de Barro, onde se fizer necessário.</t>
+  </si>
+  <si>
+    <t>12285</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12285/indicacao_05.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR Senhor Prefeito Municipal, para que através do departamento competente, realize o serviço de limpeza geral em todas as bocas de lobo de nossa cidade, bem como providenciar tampas para aquelas que necessitarem.</t>
+  </si>
+  <si>
+    <t>12287</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12287/indicacao_06.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo veja a possibilidade de colocar um ônibus do Transporte Coletivo Gratuito, à disposição da população do Distrito de Alto Porã.</t>
+  </si>
+  <si>
+    <t>12288</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12288/indicacao_07.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, as seguintes reivindicações para a Creche localizada no Distrito de Alto Porã:_x000D_
+a) - Reforma total da Creche ._x000D_
+- Ampliar o número de vagas, tendo em vista que_x000D_
+há 30 (trinta) crianças aguardando na fila de_x000D_
+espera._x000D_
+- Aumentar o espaço físico e monitores._x000D_
+- A construção de um parque infantil no pátio da_x000D_
+referida Creche.</t>
+  </si>
+  <si>
+    <t>12289</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento competente, o serviço de mata mato, no trecho de calçamento com pedras irregulares, “Projeto Caminho da Roça”, estrada que liga o Distrito de Santa Bárbara a sede do Município, tendo em vista que até o presente momento não foi concluído nem a metade da referida Obra, e a mesma já se encontra totalmente tomada pelo mato.</t>
+  </si>
+  <si>
+    <t>12290</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12290/indicacao_09.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Excelentíssimo Senhor Prefeito Municipal, para que o mesmo proceda a realização de Concurso Público, para o preenchimento de cargos existentes.</t>
+  </si>
+  <si>
+    <t>12291</t>
+  </si>
+  <si>
+    <t>Bertinho</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12291/indicacao_10.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que interceda junto ao Secretário de Estado de Transportes, para a construção de uma balsa sobre o Rio Ivaí que liga as localidades de lies Ranchinhos e Bela Vista ao Município de Grandes Rios.</t>
+  </si>
+  <si>
+    <t>12292</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12292/indicacao_11.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de construir uma Capela Mortuária no Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12293</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12293/indicacao_12.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento de Obras, a implantação de um redutor de velocidade na Rua Rivadávia Vargas, defronte ao cemitério, esquina com a Av. Presidente Café Filho, Conjunto Habitacional Jardim Espírito Santo.</t>
+  </si>
+  <si>
+    <t>12294</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12294/indicacao_13.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, proceda a troca de luminárias na Rua Pitanga, trecho compreendido entre a Av. Souza Naves e a Av. Presidente Café Filho.</t>
+  </si>
+  <si>
+    <t>12295</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12295/indicacao_14.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de implantar um redutor de velocidade defronte a Escola Municipal Carlos Lacerda, Conjunto Habitacional Jardim Espírito Santo.</t>
+  </si>
+  <si>
+    <t>12296</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12296/indicacao_15.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de realizar o serviço de roçada no leito da estrada que liga o Distrito de Jacutinga à sede do Município.</t>
+  </si>
+  <si>
+    <t>12297</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12297/indicacao_16.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine ao departamento competente, o serviço de cascalhamento em todas as Ruas da Vila Rural Ivainópolis.</t>
+  </si>
+  <si>
+    <t>12298</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12298/indicacao_17.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo proceda o recapeamento asfáltico na Rua Luiz Pasteur, trecho que compreende entre a Igreja Bom Pastor até o Lago das Flores.</t>
+  </si>
+  <si>
+    <t>12299</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12299/indicacao_18.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do competente departamento, proceda a recuperação completa da Praça localizada na Rua Senador Artur Santos, entre a Av. Presidente Café Filho e a Rua Alcir Wielewski, no Conjunto Habitacional Jardim Espírito Santo.</t>
+  </si>
+  <si>
+    <t>12300</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12300/indicacao_19.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que determine ao departamento competente, que proceda a distribuição das placas de sinalizações, que ora estão sendo substituídas, para as Vilas e Bairros, onde se fizer necessário.</t>
+  </si>
+  <si>
+    <t>12301</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12301/indicacao_20.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine ao Departamento Jurídico dessa Municipalidade, a permuta de terrenos de propriedade do Sr. Leonil Garcia e terrenos pertencentes ao Município de Ivaiporã, terrenos este localizados no perímetro urbano, abaixo relacionados;_x000D_
+1- Terrenos do Sr. Leonil Garcia/- 02 ( dois ) lotes localizados na Quadra 17, Lotes 1 e 2, no Jardim Guanabara II, Rua Maracanã, com área de 1.073_x000D_
+2- Terrenos de propriedade do Município- 03 ( três ) lotes localizados na Quadra 4, Lotes n°s l,2jp/3, Jardim Pires, Rua Pires, com 1.109 m2.</t>
+  </si>
+  <si>
+    <t>12303</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12303/indicacao_21.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que se proceda o serviço de roçada nas proximidades da quadra do Jardim Espírito Santo.</t>
+  </si>
+  <si>
+    <t>12304</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12304/indicacao_22.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que se proceda o serviço de recapeamento na Rua Mato Grosso, próximo ao Hospital do Dr. Neto.</t>
+  </si>
+  <si>
+    <t>12305</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12305/indicacao_23.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que seja colocado somente a placa indicativa de quebra-molas na Praça Emílio de Menezes próximo à Unidade do Corpo de Bombeiros.</t>
+  </si>
+  <si>
+    <t>12306</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12306/indicacao_24.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a instalação de um Posto de Saúde e de uma Creche, para dar atendimento ao^ moradores do Jardim Aeroporto,_x000D_
+Jardim Versalhes, Vila Xurupita e metade do Jardim Belo Horizonte, de conformidade com o expediente em anexo da Associação de Moradores do_x000D_
+Jardim Aeroporto.</t>
+  </si>
+  <si>
+    <t>12307</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12307/indicacao_25.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a elaboração de um projeto que venha beneficiar em questão de melhorias as ruas do Jardim Aeroporto, e Jardim Versalhes, conforme expediente recebido da Associação de Moradores do Jardim Aeroporto anexo.</t>
+  </si>
+  <si>
+    <t>12308</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12308/indicacao_26.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de melhorar a iluminação pública nas ruas do Jardim Aeroporto e Jardim Versalhes, conforme expediente recebido da Associação de Moradores do Jardim Aeroporto, cópia em anexo.</t>
+  </si>
+  <si>
+    <t>12309</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12309/indicacao_29.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do competente departamento, veja a possibilidade de colocar mais uma linha de ônibus do Transporte Coletivo Gratuito, à disposição da comunidade da Vila Alto da Glória.</t>
+  </si>
+  <si>
+    <t>12310</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12310/indicacao_30.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que determine ao departamento de Obras, passar o rolo nas ruas de pedras irregulares, onde for necessário, do Conjunto Habitacional João de Barro, Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12311</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12311/indicacao_31.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de gramar o campo de futebol da Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12312</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12312/indicacao_32.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo proceda o cascalhamento da estrada que liga a localidade de Santa Luzia à localidade do Cruzeirinho, Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12313</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12313/indicacao_34.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito para que o mesmo implante pedras irregulares em trecho de estrada compreendido entre o Jardim Iporã nesta cidade até a localidade de Laranjeira neste Município.</t>
+  </si>
+  <si>
+    <t>12314</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12314/indicacao_35.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que proceda através do departamento competente a reativação da Guarda Mirim de Ivaiporã.</t>
+  </si>
+  <si>
+    <t>12315</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12315/indicacao_36.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine ao departamento de Obras, o cascalhamento de todas as ruas do Jardim Paraná.</t>
+  </si>
+  <si>
+    <t>12316</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12316/indicacao_40.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito Municipal para que o mesmo determine ao Diretor Municipal de Saúde que proceda um atendimento diferenciado de local para o atendimento às crianças no Posto Central de Saúde, podendo ser determinado um outro corredor e sala para que os médicos possam prestar tal atendimento.</t>
+  </si>
+  <si>
+    <t>12317</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12317/indicacao_41.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, seja efetuado o serviço de poda de pingos de ouro, no canteiro da Av. Castelo Branco, nas proximidades do Escritório Regional da Copel.</t>
+  </si>
+  <si>
+    <t>12318</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12318/indicacao_44.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do departamento de Obras, proceda a pavimentação asfáltica na Rua Bela Vista (Rua da Escola), na Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12319</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12319/indicacao_45.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento do Meio Ambiente, a realização do serviço de corte de grama no canteiro da Av. Brasil, próximo ao n° 1496, defronte a empresa Agronegócio Zebú.</t>
+  </si>
+  <si>
+    <t>12320</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12320/indicacao_46.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, seja feito uma nova abertura de entrada e saída no Colégio Ivaiporã, para os alunos do CEBJA.</t>
+  </si>
+  <si>
+    <t>12321</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12321/indicacao_47.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Prefeito Municipal, que determine ao departamento de Obras, a realização do serviço de tapa buracos, na Av. Castelo Branco, trecho compreendido entre a Rua Londrina e a Av. Paraná.</t>
+  </si>
+  <si>
+    <t>12322</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12322/indicacao_48.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que proceda a realização do serviço de tapa buracos na Rua Ceará, Trecho que compreende entre a Rua Andirá e a Rua Sertaneja.</t>
+  </si>
+  <si>
+    <t>12323</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12323/indicacao_49.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento de Obras, realize o serviço de tapa buracos na Rua Professora Diva Proença, entre a Rua Pitanga e a Rua Andirá.</t>
+  </si>
+  <si>
+    <t>12324</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12324/indicacao_50.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal a necessidade de se fazer recapeamento na Rua D. Pedro II. Localizada no Jardim Luiz XV.</t>
+  </si>
+  <si>
+    <t>12325</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12325/indicacao_51.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito da necessidade de se fazer recapeamento na Rua Emiliano Perneta, localizada no Jardim Luiz XV.</t>
+  </si>
+  <si>
+    <t>12326</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12326/indicacao_52.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito da necessidade de instalar um banco no ponto de ônibus localizado na Vila Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>12327</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12327/indicacao_53.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal para que o mesmo determine a pulverização com herbicida (matamato) a Rua Joaquim Nabuco (Vila João XXJÍI) nas proximidades do n°. 1345.</t>
+  </si>
+  <si>
+    <t>12328</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12328/indicacao_58.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que proceda o serviço de tapa buracos, na Av. Maranhão, defronte a Casa da Amizade, até a Rua Emilio Ganzert.</t>
+  </si>
+  <si>
+    <t>12329</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12329/indicacao_59.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento competente, o serviço de tapa buracos, na Rua Professora Diva Proença, trecho compreendido entre a Rua Joaquim Bonifácio e a Rua Arapongas.</t>
+  </si>
+  <si>
+    <t>12330</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12330/indicacao_60.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de realizar o serviço de tapa buracos, na Rua Mato Grosso, trecho entre a Rua Joaquim Bonifácio e a Rua Arapongas.</t>
+  </si>
+  <si>
+    <t>12331</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12331/indicacao_61.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do departamento de Obras, determine a implantação de pedras irregulares nas Ruas do Jardim Iporã, onde se fizer necessário.</t>
+  </si>
+  <si>
+    <t>12332</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12332/indicacao_62.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, seja implantado pedras irregulares na Rua da Igreja Católica do Distrito de Alto Porã, trecho, defronte a Igreja, até a Escola João de Mattos Leão.</t>
+  </si>
+  <si>
+    <t>12333</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12333/indicacao_63.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine a implantação com pedras irregulares na Rua do Salão de Festas da Igreja Católica do Distrito de Alto Porã.</t>
+  </si>
+  <si>
+    <t>12334</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12334/indicacao_64.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento de Vigilância Sanitária, a dedetização em todas as bocas de lobo de nossa cidade, eliminando assim as baratas e demais insetos que vem causando transtorno à população.</t>
+  </si>
+  <si>
+    <t>12335</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12335/indicacao_65.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao competente departamento, a melhoria com luminárias, na Praça Ireno Teixeira, e ainda, que seja feito uma quadra de areia na mencionada praça, para a prática de vôlei.</t>
+  </si>
+  <si>
+    <t>12336</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12336/indicacao_66.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de realizar o serviço de tapa buracos na Av. Souza Naves, trecho compreendido entre a Av. Pedro Koltun e a Rua Cornélio Procópio, defronte a APAE.</t>
+  </si>
+  <si>
+    <t>12337</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12337/indicacao_67.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento de Obras, o serviço de tapa buracos, na Rua Cornélio Procópio, trecho compreendido entre a Av. Souza Naves e a Rua Professora Diva Proença.</t>
+  </si>
+  <si>
+    <t>12338</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12338/indicacao_68.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, todas as calçadas onde for necessário, sejam adaptadas facilitando o acesso à portadores de deficiência.</t>
+  </si>
+  <si>
+    <t>12339</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12339/indicacao_69.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do Departamento Municipal de Saúde, seja incluído no sistema uma semana exclusivamente para atendimento à portadores de deficiência.</t>
+  </si>
+  <si>
+    <t>12340</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12340/indicacao_70.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal para que o mesmo determine através do Departamento de Obras a recuperação de uma obra inacabada na Vila Santa Maria a qual deveria abrigar uma creche. Vaie salientar que naquela localidade não existe tal atendimento.</t>
+  </si>
+  <si>
+    <t>12345</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12345/indicacao_71.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito para que o mesmo construa uma pista de skate na Praça Ivens Gueguen ( Praça da Matriz ), haja vista que tal espaço já foi cedido por aquela entidade religiosa ao Poder Público para tal finalidade.</t>
+  </si>
+  <si>
+    <t>12346</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12346/indicacao_72.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal da necessidade de cascalhar trecho de estrada que liga Jardim Iporã a localidade da Água do Milagre.</t>
+  </si>
+  <si>
+    <t>12347</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12347/indicacao_73.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal a implantação de gramado no campo de futebol da Vila Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>12348</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12348/indicacao_74.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito para que o mesmo determine a pavimentação asfáltica no trecho da Av. Curitiba compreendido da Av. Paraná até o Jardim Imperial.</t>
+  </si>
+  <si>
+    <t>12349</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12349/indicacao_75.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito para que o mesmo determine o calhamento de trecho de estrada na localidade de Cruzeirinho do Ouro Verde.</t>
+  </si>
+  <si>
+    <t>12350</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12350/indicacao_76.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através da Vigilância Sanitária, determine a pulverização em todas as mas de nossa cidade, com o caminhão para prevenção contra a Dengue.</t>
+  </si>
+  <si>
+    <t>12351</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12351/indicacao_77.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito para que o mesmo determine a instalação de 03 (três ) luminárias em trecho da Rua Ceará proximidades com a esquina da Rua Sertanópolis.</t>
+  </si>
+  <si>
+    <t>12353</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12353/indicacao_78.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito da necessidade de implantar um poste com luminária no sistema de energia elétrica urbana na Rua Pres. Kennedy esquina com a Rua Mal. Deodoro, Jardim Luiz XV.</t>
+  </si>
+  <si>
+    <t>12358</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12358/indicacao_79.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito que determine a limpeza de um bueiro localizado na Av. Paraná, defronte a Sapataria do Rubão.</t>
+  </si>
+  <si>
+    <t>12359</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12359/indicacao_80.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito da necessidade de cascalhar trecho da Rua Palotina defronte ao n°. 45~Jardim Alvorada, nesta cidade.</t>
+  </si>
+  <si>
+    <t>12360</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12360/indicacao_81.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de realizar o serviço de tapa buracos na Rua Rio Grande do Sul, trecho compreendido entre a Av. Pedro Koltun e a Rua Pitanga.</t>
+  </si>
+  <si>
+    <t>12361</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12361/indicacao_82.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do departamento de Obras, determine o serviço de tapa buracos na Rua Ceará defronte ao n° 800.</t>
+  </si>
+  <si>
+    <t>12362</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12362/indicacao_83.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que determine ao departamento de Obras, a conclusão da Obra, “ Projeto Caminho da Roça”, iniciada na estrada que liga a sede do Município de Ivaiporã ao Distrito de Santa Bárbara.</t>
+  </si>
+  <si>
+    <t>12363</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12363/indicacao_84.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que seja feito o serviço de poda de árvores na Av. Brasil defronte ao n° 1.496.</t>
+  </si>
+  <si>
+    <t>12364</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12364/indicacao_85.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento Municipal de Saúde, veja a possibilidade de contratar um fisioterapeuta.</t>
+  </si>
+  <si>
+    <t>12365</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12365/indicacao_86.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que se cumpra a Lei, que determina aos proprietários de terrenos vazios fazerem a limpeza dos mesmos.</t>
+  </si>
+  <si>
+    <t>12366</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12366/indicacao_87.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento de Obras, a implantação de pedras irregulares trecho da Rua que dá acesso ao antigo IBC, na Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12367</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12367/indicacao_88.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal; a necessidade urgente da construção de uma Ciclovia, no trecho compreendido entre a cidade de Ivaiporã e a Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12368</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12368/indicacao_89.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, realize o serviço de pintura em todos os quebra molas do quadro urbano de nossa cidade.</t>
+  </si>
+  <si>
+    <t>12369</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12369/indicacao_90.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento de Obras, que seja feito o serviço de recapeamento asfáltico na Rua Avanhacavan, onde for necessário, no Jardim Itaipú.</t>
+  </si>
+  <si>
+    <t>12371</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12371/indicacao_91.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a restauração completa da quadra de esportes localizada na Vila Nova Porã, bem como, implantar iluminação na mencionada quadra.</t>
+  </si>
+  <si>
+    <t>12372</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12372/indicacao_92.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a ampliação da casa localizada ao lado da quadra de esportes da Vila Nova Porã, bem como, ver a possibilidade de colocar uma pessoa para morar na referida casa, e que a mesma possa cuidar daquelas benfeitorias.</t>
+  </si>
+  <si>
+    <t>12373</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>Getúlio da Coletoria, Vila Real</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12373/indicacao_93.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o rnesmo Através do departamento de Obras, proceda a fixação de placa “cuidado” bem como, a colocação de placa de estacionamento paia usuário paraplégico na Av. Paraná defronte ao Núcleo Regional de Educação.</t>
+  </si>
+  <si>
+    <t>12374</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12374/indicacao_94.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento de Obras, determine a construção em concreto da ponte localizada na estrada que liga a Coamo à localidade do Bem-te-vi.</t>
+  </si>
+  <si>
+    <t>12375</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12375/indicacao_95.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a pintura de faixas de estacionamento na diagonal do lado do canteiro central, nas duas mãos da Av. Brasil defronte ao Supermercado Paraná.</t>
+  </si>
+  <si>
+    <t>12376</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12376/indicacao_96.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do departamento competente, proceda a implantação de luminária na Rua Uberlândia esquina com a Rua Mandaguari, defronte ao n° 40, Jardim Sabará.</t>
+  </si>
+  <si>
+    <t>12377</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12377/indicacao_97.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de cascalhar o trecho da estrada que liga o Jardim Iporã à localidade da Agua da Laranjeira.</t>
+  </si>
+  <si>
+    <t>12378</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12378/indicacao_98.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que se for possível, molhar com o caminhão pipa a estrada do cemitério que liga até à BR 466.</t>
+  </si>
+  <si>
+    <t>12379</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12379/indicacao_99.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a construção de banheiro público na praça onde fica a viatura da polícia militar, defronte à Loja Grafite.</t>
+  </si>
+  <si>
+    <t>12380</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12380/indicacao_100.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a implantação de um quebra-molas defronte ao depósito da Construtora Consil, na Av. Tancredo Neves.</t>
+  </si>
+  <si>
+    <t>12382</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12382/indicacao_101.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o serviço de tapa-buracos na Av. Tancredo Neves, defronte à Maçonaria.</t>
+  </si>
+  <si>
+    <t>12387</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12387/indicacao_102.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de restaurar a segunda ponte que liga Palmeirinha ao Cruzeirinho (sítio do Sr. Laurindo).</t>
+  </si>
+  <si>
+    <t>12388</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12388/indicacao_103.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR a COPEL, para que se proceda um orçamento de luminárias nas Ruas Sertaneja, Ceará, ligando até a Rua Principal que vai para Jardim Porá.</t>
+  </si>
+  <si>
+    <t>12389</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12389/indicacao_104.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a implantação de um quebra-molas na Rua Sete de Setembro, trecho entre a av. Brasil e Av. Souza Naves, somente no sentido que desce para Av. Souza Naves, necessitando também da implantação de tartarugas para não acontecer o desvio de veículos.</t>
+  </si>
+  <si>
+    <t>12390</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12390/indicacao_105.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que atenda as reivindicações feitas através do abaixo-assinado, cópia em anexo, dos moradores da Avenida Tancredo Neves, quadras 135 e 153, onde os mesmos solicitam a instalação de um redutor de velocidade, devido a alta velocidade desenvolvida pelos veículos que por ali trafegam; destacar um funcionário ( gari ) para realizar a limpeza da avenida, haja vista que sempre há um acúmulo de lixo naquele local bem como a implantação de luminárias em três postes existentes e não há tal benfeitoria, além do que são recolhidas as devidas taxas de iluminação pública.</t>
+  </si>
+  <si>
+    <t>12391</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12391/indicacao_106.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de cascalhar o trecho da estrada que liga a localidade do Perobão até a localidade do Formosinho, no Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12392</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12392/indicacao_107.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR à BRASIL TELECOM, a necessidade de instalar um telefone público (orelhão) na Vila Operária, na Rua Flores, paralela à Av. Maranhão, defronte à residência do Sr. José Coelho, nesta cidade de Ivaiporã-Pr.</t>
+  </si>
+  <si>
+    <t>12393</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12393/indicacao_108.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento de Obras, implante pedras irregulares em todas as ruas do Jardim Guanabara II, onde se fizer necessário.</t>
+  </si>
+  <si>
+    <t>12394</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12394/indicacao_109.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que realize o serviço de tapa buracos na Rua Principal da Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12399</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12399/indicacao_110.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao competente departamento, a implantação de redutor de velocidade na Rua Principal da Vila Nova Porã, próximo ao campo de futebol.</t>
+  </si>
+  <si>
+    <t>12401</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12401/indicacao_111.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine ao departamento de Meio Ambiente, o serviço de poda de árvores e limpeza em geral no cemitério municipal.</t>
+  </si>
+  <si>
+    <t>12408</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12408/indicacao_112.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal para que o mesmo interceda junto a Secretaria de Estado da Segurança Pública, para que a mesma implante um módulo policial na sede do Distrito de Alto Porã, haja vista da necessidade da presença da Policia Militar naquela região.</t>
+  </si>
+  <si>
+    <t>12409</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12409/indicacao_113.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR à COREL, para que se faça um orçamento e que seja enviado à Prefeitura Municipal, para instalação de uma luminária e lâmpada na Rua Três Maria, defronte à residência da Sra. Olesia Sal vete Feliciano, onde está sendo cobrada a taxa de iluminação pública sem a mesma existir. Cópia de fatura de  energia elétrica em anexo.</t>
+  </si>
+  <si>
+    <t>12410</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12410/indicacao_114.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do departamento competente, proceda a restauração completa da Rodoviária Municipal.</t>
+  </si>
+  <si>
+    <t>12411</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12411/indicacao_115.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de implantar um parque infantil no pátio da Escola Municipal Maria Diva Proença, na Vila Santa Maria.</t>
+  </si>
+  <si>
+    <t>12412</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12412/indicacao_116.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do departamento de Obras, proceda a implantação com pedras irregulares na rua Alvorada, Rua Palotina, Jardim Alvorada, em toda a sua extensão, atendendo assim a solicitação do Sr. Manoel José da Silva, residente na mencionada rua n° 455.</t>
+  </si>
+  <si>
+    <t>12413</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12413/indicacao_117.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal a necessidade de cercar o cemitério municipal onde não há muros, protegendo assim os túmulos dos nossos entes queridos, da ação dos vândalos.</t>
+  </si>
+  <si>
+    <t>12414</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12414/indicacao_118.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal da necessidade de implantação de um redutor de velocidade na Av. Mal. Cordeiro de Farias, defronte ao ponto de ônibus, nas imediações do Jardim Belo Horizonte I.</t>
+  </si>
+  <si>
+    <t>12415</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12415/indicacao_119.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo proceda com urgência a reposição salarial a todos os funcionários municipais em vista da defasagem ocorrida, em torno de 5% a 7%.</t>
+  </si>
+  <si>
+    <t>12416</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12416/indicacao_120.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR Senhor Prefeito Municipal, para que o mesmo através do departamento competente, determine a colocação de placas indicativas, de saída para os Distritos e localidades.</t>
+  </si>
+  <si>
+    <t>12417</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12417/indicacao_121.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que urgentemente determine ao departamento competente que seja feito um estacionamento para Motos na Rua José Cantéri, defronte a empresa Bela Lingerie.</t>
+  </si>
+  <si>
+    <t>12418</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12418/indicacao_122.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, providencie o recapeamento asfáltico na Avenida Tancredo Neves, nas proximidades do Colégio Barão do Cerro Azul.</t>
+  </si>
+  <si>
+    <t>12419</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12419/indicacao_123.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que através do departamento competente determine o recapeamento asfáltico da Rua Goiás, nas proximidades da Igreja Ucraniana.</t>
+  </si>
+  <si>
+    <t>12420</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12420/indicacao_124.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do órgão competente, providencie a restauração completa das ruas do Jardim São Pedro, onde se fizer necessário, de acordo com o abaixo assinado em anexo.</t>
+  </si>
+  <si>
+    <t>12421</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12421/indicacao_125.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, implante um redutor de velocidade na Rua Bahia, defronte a Escola Maria Diva Proença, Vila Santa Maria.</t>
+  </si>
+  <si>
+    <t>12422</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12422/indicacao_126.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de cascalhar as Ruas; Campo Grande e Ponta Porã, na Vila Ipiranga.</t>
+  </si>
+  <si>
+    <t>12423</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12423/indicacao_127.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao órgão competente a possibilidade de dar continuidade ao calçamento com pedras irregulares até a localidade de Santa Bárbara , aproveitando o projeto do Governo do Estado do Paraná, “Caminhos da Roça”, uma vez que o referido projeto estende-se da sede do município até a localidade de palmeirinha do Campo Novo.</t>
+  </si>
+  <si>
+    <t>12424</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12424/indicacao_128.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine ao Órgão competente, que se estenda os benefícios do Projeto de Lei N° 40 de 2006 do Poder Executivo, aos funcionários em cargos comissionados.</t>
+  </si>
+  <si>
+    <t>12425</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12425/indicacao_129.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento de Obras, proceda o cascalhamento ou o calçamento com pedras irregulares no trecho da rua que liga o Jardim Europa à PR-466, bem como, providenciar a iluminação pública no referido trecho.</t>
+  </si>
+  <si>
+    <t>12426</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12426/indicacao_130.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Prefeito Municipal, que determine ao Departamento competente uma solução no que se refere ao escoamento de água na Avenida Brasil, trecho compreendido entre as Ruas Orlando Burato e Francisco Jacob Goedert, defronte ao Hospital e Maternidade Ivaiporã, devido a ausência de bocas de lobo no referido trecho, sendo esta uma reivindicação dos Moradores.</t>
+  </si>
+  <si>
+    <t>12427</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12427/indicacao_131.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de implantar um redutor de velocidade na Rua Beija Flor, defronte a Ia quadra descendo, Conjunto Habitacional João de Barro, Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12428</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12428/indicacao_132.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que, através do departamento competente, providencie o recapeamento asfáltico na Rua Rio Grande do Norte, no trecho compreendido entre as Avenidas Brasil e Paraíba.</t>
+  </si>
+  <si>
+    <t>12429</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12429/indicacao_133.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que, através do departamento competente, providencie o recapeamento asfáltico na Avenida São Paulo, no trecho que compreende as Avenidas Brasil e Paraíba.</t>
+  </si>
+  <si>
+    <t>12430</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12430/indicacao_134.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Ilustríssimo Senhor Antônio Mauro de Souza, Gerente Regional da Sanepar, providências com relação à estação de tratamento de esgoto de nosso Município, pois o mau cheiro incomoda os moradores que residem próximo à referida estação.</t>
+  </si>
+  <si>
+    <t>12431</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12431/indicacao_135.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente da restauração completa da Rodovia Fredrico Kurten, trecho compreendido entre o Município de Ivaiporã ao Município de Arapuã.</t>
+  </si>
+  <si>
+    <t>12432</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12432/indicacao_136.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do departamento competente proceda à construção de um Posto de Saúde na Vila Rural Ivainópolis, por ser de suma importância e necessidade aos moradores da citada vila.</t>
+  </si>
+  <si>
+    <t>12433</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12433/indicacao_137.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento competente à urgente repintura das faixas de estacionamento para carros e motos, principalmente na parte central da cidade. Estacionar em local impróprio acarreta multa, porém as faixas de estacionamento estão quase totalmente apagadas, causando assim, transtornos aos cidadãos.</t>
+  </si>
+  <si>
+    <t>12434</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12434/indicacao_138.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR Senhor Prefeito Municipal, a necessidade de colocar lâmpadas na Rua Uberlândia, de fronte a residência do Sr. João Luis Dameto, conforme_x000D_
+documento em anexo, onde está sendo cobrada a taxa de iluminação pública, ao sem a existência da mesma.</t>
+  </si>
+  <si>
+    <t>12435</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12435/indicacao_139.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a troca de lâmpadas defronte à residência da Senhora Maria Natalina Peruzi, situada à Avenida Rubens Pereira Teixeira, n°.2882 esquina com a Rua Orlando Buratto, conforme documento em anexo, por estar sendo cobrada a taxa de iluminação pública, sem a existência da mesma.</t>
+  </si>
+  <si>
+    <t>12436</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12436/indicacao_140.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que através do departamento competente verifiquem junto à Empresa prestadora do serviço de pintura das faixas de pedestres, dos estacionamentos de veículos e dos quebra-molas a qualidade do material utilizado, pois cremos que o mesmo deveria ter uma durabilidade maior.</t>
+  </si>
+  <si>
+    <t>12437</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12437/indicacao_141.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo proceda o cascalhamento do trecho de estrada em frente a Escola João Pessoa, perto da Igrejinha na localidade de Santa Luzia.</t>
+  </si>
+  <si>
+    <t>12438</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>Bertinho, Sabão - Edivaldo Montanheri</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12438/indicacao_142.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR à Brasil Telecom, a necessidade de instalar um telefone público (orelhão), na Vila Rural - Ivainópolis.</t>
+  </si>
+  <si>
+    <t>12439</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12439/indicacao_143.pdf</t>
+  </si>
+  <si>
+    <t>IINDICAR ao Senhor Prefeito Municipal, para que determine ao departamento competente, passar a máquina (patrola) no trecho da Estrada que liga a Vila Nova Porã à Vila Rural- Ivainópolis.</t>
+  </si>
+  <si>
+    <t>12440</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12440/indicacao_144.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, realize o serviço de cascalhamento no trecho da estrada que liga o Município de Ivaiporã Município de Arapuã, entrada secundária, Bairro Palmeirinha do Bulha F, defronte ao Sítio São Domingues.</t>
+  </si>
+  <si>
+    <t>12441</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12441/indicacao_145.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente, de realizar o serviço de limpeza em todas as bocas de lobo, na Vila Nova Porã, bem como, colocar tampa onde se fizer necessário.</t>
+  </si>
+  <si>
+    <t>12442</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12442/indicacao_146.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do competente departamento, determine que seja cascalhado a esquina da Rua Uberlândia com a Rua Mandaguari.</t>
+  </si>
+  <si>
+    <t>12443</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>Geovane Pedroso, Sabão - Edivaldo Montanheri</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12443/indicacao_147.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine ao departamento de Obras, o recapeamento asfáltico, na Rua Duque de Caxias, defronte ao n° 580, Jardim Imperial.</t>
+  </si>
+  <si>
+    <t>12444</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12444/indicacao_148.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento de Obras, seja efetuado o serviço de tapa buracos ou_x000D_
+recapeamento asfáltico, na Rua Professora Diva Proença, defronte ao n° 630.</t>
+  </si>
+  <si>
+    <t>12445</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12445/indicacao_149.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento de Obras, as seguintes reivindicações para o Jardim Luiz XV; Nas ruas onde existir galerias de águas pluviais, que seja implantado meio-fio e pedras irregulares.</t>
+  </si>
+  <si>
+    <t>12446</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12446/indicacao_150.pdf</t>
+  </si>
+  <si>
+    <t>solicitar a remessa desta ao Comandante da 2 Cia da Polícia Militar, tenente José Francisco Xavier, para que se proceda ronda sistemática no Conjunto Habitacional Jardim Espírito Santo, nesta cidade.</t>
+  </si>
+  <si>
+    <t>12447</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12447/indicacao_151.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Comandante da 2a. Cia do 10° Batalhão da Polícia Militar de Ivaiporã, para que interceda junto à autoridade competente, para a implantação de um módulo policial na Avenida Brasil, defronte a Drogaria Onnix - Filial I, ao lado do Banco Itaú, nesta cidade.</t>
+  </si>
+  <si>
+    <t>12448</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12448/indicacao_152.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Senhor Prefeito Municipal, a necessidade urgente de implantar um redutor de velocidade (quebra-mola), na Avenida Marechal Cordeiro de Farias, defronte a empresa Aguardente Sono Tranquilo, de propriedade do Sr. Renato Crozeta, saída para o Trevo Principal.</t>
+  </si>
+  <si>
+    <t>12449</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12449/indicacao_153.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que veja a possibilidade de fazer a troca de empresa fornecedora de passagens rodoviária com destino à Curitiba, evitando assim, transtorno aos usuários no momento de fazer a baldeação em Pitanga, onde ficam aguardando pelo próximo ônibus por mais de 4 (quatro) horas.</t>
+  </si>
+  <si>
+    <t>12450</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12450/indicacao_154.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine ao departamento de Obras, a abertura e o prolongamento da Rua Vasco da Gama, no Jardim Ouro Preto.</t>
+  </si>
+  <si>
+    <t>12451</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12451/indicacao_155.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, realize o serviço de cascalhamento na Avenida Central da Vila Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>12452</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12452/indicacao_156.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, verifiquem e tampem os bueiros que se encontram sem tampa na Rua Juarez Clever.</t>
+  </si>
+  <si>
+    <t>12453</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12453/indicacao_157.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento de Obras, o recapeamento asfáltico na Rua Rio Grande do Norte defronte ao número 464.</t>
+  </si>
+  <si>
+    <t>12454</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12454/indicacao_158.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao competente departamento, a conclusão da obra de pavimentação com pedras irregulares, na Rua Manoel de Nóbrega, Jardim Belo Horizonte. Atendendo assim o pedido de moradores daquela comunidade, que tanto necessitam de tal benfeitoria.</t>
+  </si>
+  <si>
+    <t>12455</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12455/indicacao_159.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Diretor do Departamento Municipal de Obras e Viação, Engenheiro Carlos Ramos, para que se proceda a inclusão no Orçamento de 2007, de meio-fio e asfalto nos Jardins Ouro Preto e Imperial, cujo projeto já foi aprovado e incluído no Plano Plurianual.</t>
+  </si>
+  <si>
+    <t>12456</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12456/indicacao_160.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Excelentíssimo Senhor Prefeito Municipal, Célio Pereira, para que interceda junto ao Prefeito do Município de Jardim Alegre, e que juntos possam encontrar uma solução no que se refere à falta de iluminação pública no Trevo de Acesso Secundário à Jardim Alegre, evitando assim, que pessoas corram risco de serem assaltadas ao fazerem o contorno para Ivaiporã.</t>
+  </si>
+  <si>
+    <t>12457</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12457/indicacao_161.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de pintar a Rodoviária Municipal, ou, pelo menos, proceder uma limpeza geral. Sendo Ivaiporã, cidade polo do Vale do Ivaí, e a rodoviária, ponto de referência, por onde passam e chegam pessoas de diversos lugares, é essencial mantê-la limpa e pintada, preservando sua beleza e zelo pelo patrimônio.</t>
+  </si>
+  <si>
+    <t>12458</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12458/indicacao_162.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que proceda da maneira mais apropriada quanto a iluminação pública na Praça Emílio de Menezes, defronte à residência do Senhor Enio Martins Galves, onde não há lâmpada e a árvore ali existente é muito frondosa deixando o lugar às escuras.</t>
+  </si>
+  <si>
+    <t>12459</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12459/indicacao_167.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Comandante da 2a. Cia. do 10° Batalhão da Polícia Militar de Ivaiporã, para que interceda junto à autoridade competente, para a implantação de um módulo policial na Rodoviária Municipal.</t>
+  </si>
+  <si>
+    <t>12460</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12460/indicacao_168.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR à COREL, a necessidade da instalação de dois postes e luminárias na Rua Rio Grande do Norte próximo ao n°. 464, onde está sendo construída uma escola.</t>
+  </si>
+  <si>
+    <t>12461</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12461/indicacao_169.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, instalem duas lixeiras públicas atrás do Colégio Estadual Idália Rocha, na Rua Rio Grande do Sul.</t>
+  </si>
+  <si>
+    <t>12462</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12462/indicacao_170.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que através do departamento competente, continuem instalando lixeiras públicas nas ruas da nossa cidade.</t>
+  </si>
+  <si>
+    <t>12463</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12463/indicacao_171.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para através do órgão competente, verificar as bocas de lobo desta cidade que se encontram destampadas, tampando-as, pois abertas elas podem causar acidentes.</t>
+  </si>
+  <si>
+    <t>12464</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12464/indicacao_174.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo realize o serviço de cascalhamento ou pedras irregulares, na estrada que liga a sede de Ivaiporã à localidade de Cinco Encruzo.</t>
+  </si>
+  <si>
+    <t>12466</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12466/indicacao_174.pdf</t>
+  </si>
+  <si>
+    <t>12467</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12467/indicacao_175.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine com a máxima urgência ao departamento de Obras, a restauração completa da ponte localizada no Jardim Itaipu, saída para a localidade do Cinco Encruzo.</t>
+  </si>
+  <si>
+    <t>12468</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12468/indicacao_179.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que sejam colocadas placas indicativas de limite de velocidade (40 km/hora) e de travessia de pedestres na Rua Emílio Ganzert, próximo ao número 340, defronte ao ponto de ônibus, imediações da máquina de arroz, devido o local ser de grande movimento de estudantes e munícipes que usam o transporte coletivo.</t>
+  </si>
+  <si>
+    <t>12469</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Edison José de Brito, Sabão - Edivaldo Montanheri</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12469/indicacao_181.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento de Obras, implantar dois redutores de velocidade (quebra mola), na Rua Principal da localidade do Severiano, um na entrada e outro na saída.</t>
+  </si>
+  <si>
+    <t>12470</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12470/indicacao_182.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do departamento de Obras, implante um redutor de velocidade (quebra mola), na Rua que dá acesso à ao Distrito de Jacutinga, defronte a entrada para a Escola Municipal Bento Viana, Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12471</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12471/indicacao_183.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de implantar urgentemente um redutor de velocidade (quebra mola) defronte ao Posto de Saúde do Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12472</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12472/indicacao_184.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que determine ao departamento de Obras, implantar um redutor de velocidade (quebra mola) defronte as Casas Populares do Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12473</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12473/indicacao_185.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que implante através do departamento de Obras, um redutor de velocidade (quebra mola) na Rua Mangueira, trecho que compreende entre as Ruas São Cristóvão e Bom Sucesso, Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12474</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12474/indicacao_186.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do competente departamento, proceda a restauração asfáltica na Rua João Leopoldo Jacomel, esquina com a Rua Brigadeiro Correa de Melo, Conjunto Jardim Espírito Santo. Pois a mesma encontra-se em estado intransitável.</t>
+  </si>
+  <si>
+    <t>12475</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12475/indicacao_187.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de colocar um banco de assento no ponto de ônibus na Avenida Piauí, defronte à Mercearia do Sr. Álvaro, Vila Monte Castelo, próximo ao Depósito de Doces Bom Jesus, onde muitos idosos esperam o  transporte coletivo, ficando algum tempo em pé sem condições físicas.</t>
+  </si>
+  <si>
+    <t>12476</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>Gustavo Chaves, Bertinho, Edison José de Brito</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12476/indicacao_188.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que através do departamento competente, coloque placas indicativas de ponte sobre o Rio Pindaúva, na estrada de acesso ao Distrito de Jacutinga, alertando ser a mesma estreita, podendo trafegar apenas um veículo por vez.</t>
+  </si>
+  <si>
+    <t>12477</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12477/indicacao_189.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do competente departamento, determine que seja cascalhado o trecho da estrada que liga o Distrito de Alto Porã a localidade a Linha Seca.</t>
+  </si>
+  <si>
+    <t>12478</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12478/indicacao_190.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine com a máxima urgência ao departamento de Obras, a colocação de pó de pedra nas pedras irregulares que liga a sede do Município ao distrito de Santa Bárbara.</t>
+  </si>
+  <si>
+    <t>12479</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12479/indicacao_191.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de restaurar o asfalto na Av. Maranhão, trecho próximo a saída para o Município de Ariranha do Ivaí, e Mercado Vidal, pois o recapeamento asfáltico já não mais existe, restando apenas os buracos que dificultam muito a transição de veículos por aquele local.</t>
   </si>
   <si>
     <t>10986</t>
   </si>
   <si>
     <t>ATOS</t>
   </si>
   <si>
     <t>Mesa Diretiva - MD</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10986/ato_2006_1.pdf</t>
   </si>
   <si>
     <t>Ficam os Senhores Presidente, Vereadores e Funcionários deste Poder Legislativo com direito a receberem diárias constantes do Decreto Legislativo acima enunciado a partir de 1º de janeiro de 2006 a 31 de dezembro de 2006.</t>
   </si>
   <si>
     <t>10987</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10987/ato_2006_2.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar e dá outras providências. (Valor de R$ 53.000,00)</t>
   </si>
@@ -1582,69 +3509,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4423/ple-01-2006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4426/ple-02-2006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4436/ple-03-2006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4437/ple-04-2006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4438/ple-05-2006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4439/ple7-2006.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4440/ple9-2006.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4461/ple-09-2006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4462/ple-10-2006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4441/ple-11-2006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4442/ple-12-2006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4443/ple-13-2006.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4444/ple-14-2006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4445/ple-15-2006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4463/ple-16-2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4446/ple-18-2006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4447/ple-20-2006.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4448/ple-21-2006.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4449/ple-22-2006.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4450/ple-23-2006.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4451/ple-24-2006.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4452/ple-25-2006.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4453/ple-26-2006.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4464/ple-27-2006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4454/ple-28-2006.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4455/ple-29-2006.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4456/ple-30-2006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4457/ple-31-2006.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4458/ple-32-2006.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4465/ple-33-2006.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4466/ple-34-2006.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4467/ple-35-2006.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4468/ple-36-2006.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4469/ple-37-2006.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4470/ple-38-2006.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4471/ple-40-2006.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4472/ple-41-2006.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4473/ple-43-2006.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4474/ple-44-2006.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4475/ple-45-2006.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4476/ple-46-2006.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4477/ple-47-2006.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4478/ple-49-2006.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4479/ple-50-2006.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4481/ple-52-2006.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4482/ple-53-2006.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4483/ple-54-2006.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4484/ple-55-2006.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4485/ple-57-2006.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4486/ple-58-2006.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4487/ple-59-2006.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4488/ple-60-2006.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4489/ple-61-2006.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4490/ple-62-2006.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3602/01-2006.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3603/02-2006.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3604/03-2006.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3605/04-2006.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3606/05-2006.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3607/06-2006.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3608/07-2006.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3611/08-2006.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3613/09-2006.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3618/10-2006.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3621/11-2006.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3625/12-2006.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3626/13-2006.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3627/14-2006.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3628/15-2006.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3629/16-2006.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3631/17-2006.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3632/18-2006.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3633/19-2006.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3634/20-2006.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3635/21-2006.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3636/22-2006.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3637/23-2006.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8277/projeto_de_decreto_01-2006.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8276/projeto_de_decreto_02-2006.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8275/projeto_de_decreto_03-2006.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8274/projeto_de_decreto_04-2006.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8273/projeto_de_decreto_05-2006.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8271/projeto_de_decreto_07-2006.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8269/projeto_de_decreto_08-2006.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8266/projeto_de_decreto_09-2006.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8263/projeto_de_decreto_10-2006.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8261/projeto_de_decreto_11-2006.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3872/pr_2_2006.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3873/pr_3_2006.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3874/pr_4_2006.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10383/16_emenda_aditiva_1_2006.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10387/20_emenda_modificativa_1_2006.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10385/21_emenda_modificativa_2_2006.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10411/23_emenda_modificativa_3_2006.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10384/17_emenda_supressiva_1_2006.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10386/19_emenda_supressiva_2_2006.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10382/15_emenda_substitutiva_1_2006.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10986/ato_2006_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10987/ato_2006_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10988/ato_2006_3.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10989/ato_2006_4.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10990/ato_2006_5.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4423/ple-01-2006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4426/ple-02-2006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4436/ple-03-2006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4437/ple-04-2006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4438/ple-05-2006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4439/ple7-2006.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4440/ple9-2006.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4461/ple-09-2006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4462/ple-10-2006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4441/ple-11-2006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4442/ple-12-2006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4443/ple-13-2006.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4444/ple-14-2006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4445/ple-15-2006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4463/ple-16-2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4446/ple-18-2006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4447/ple-20-2006.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4448/ple-21-2006.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4449/ple-22-2006.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4450/ple-23-2006.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4451/ple-24-2006.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4452/ple-25-2006.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4453/ple-26-2006.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4464/ple-27-2006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4454/ple-28-2006.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4455/ple-29-2006.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4456/ple-30-2006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4457/ple-31-2006.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4458/ple-32-2006.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4465/ple-33-2006.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4466/ple-34-2006.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4467/ple-35-2006.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4468/ple-36-2006.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4469/ple-37-2006.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4470/ple-38-2006.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4471/ple-40-2006.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4472/ple-41-2006.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4473/ple-43-2006.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4474/ple-44-2006.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4475/ple-45-2006.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4476/ple-46-2006.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4477/ple-47-2006.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4478/ple-49-2006.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4479/ple-50-2006.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4481/ple-52-2006.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4482/ple-53-2006.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4483/ple-54-2006.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4484/ple-55-2006.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4485/ple-57-2006.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4486/ple-58-2006.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4487/ple-59-2006.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4488/ple-60-2006.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4489/ple-61-2006.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/4490/ple-62-2006.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3602/01-2006.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3603/02-2006.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3604/03-2006.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3605/04-2006.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3606/05-2006.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3607/06-2006.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3608/07-2006.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3611/08-2006.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3613/09-2006.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3618/10-2006.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3621/11-2006.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3625/12-2006.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3626/13-2006.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3627/14-2006.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3628/15-2006.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3629/16-2006.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3631/17-2006.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3632/18-2006.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3633/19-2006.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3634/20-2006.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3635/21-2006.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3636/22-2006.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3637/23-2006.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8277/projeto_de_decreto_01-2006.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8276/projeto_de_decreto_02-2006.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8275/projeto_de_decreto_03-2006.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8274/projeto_de_decreto_04-2006.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8273/projeto_de_decreto_05-2006.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8271/projeto_de_decreto_07-2006.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8269/projeto_de_decreto_08-2006.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8266/projeto_de_decreto_09-2006.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8263/projeto_de_decreto_10-2006.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/8261/projeto_de_decreto_11-2006.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3872/pr_2_2006.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3873/pr_3_2006.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/3874/pr_4_2006.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10383/16_emenda_aditiva_1_2006.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10387/20_emenda_modificativa_1_2006.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10385/21_emenda_modificativa_2_2006.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10411/23_emenda_modificativa_3_2006.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10384/17_emenda_supressiva_1_2006.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10386/19_emenda_supressiva_2_2006.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10382/15_emenda_substitutiva_1_2006.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12273/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12274/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12278/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12279/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12285/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12287/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12288/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12290/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12291/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12292/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12293/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12294/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12295/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12296/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12297/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12298/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12299/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12300/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12301/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12303/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12304/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12305/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12306/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12307/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12308/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12309/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12310/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12311/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12312/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12313/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12314/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12315/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12316/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12317/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12318/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12319/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12320/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12321/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12322/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12323/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12324/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12325/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12326/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12327/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12328/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12329/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12330/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12331/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12332/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12333/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12334/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12335/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12336/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12337/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12338/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12339/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12340/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12345/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12346/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12347/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12348/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12349/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12350/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12351/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12353/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12358/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12359/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12360/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12361/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12362/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12363/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12364/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12365/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12366/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12367/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12368/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12369/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12371/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12372/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12373/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12374/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12375/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12376/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12377/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12378/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12379/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12380/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12382/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12387/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12388/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12389/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12390/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12391/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12392/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12393/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12394/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12399/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12401/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12408/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12409/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12410/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12411/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12412/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12413/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12414/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12415/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12416/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12417/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12418/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12419/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12420/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12421/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12422/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12423/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12424/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12425/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12426/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12427/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12428/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12429/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12430/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12431/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12432/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12433/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12434/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12435/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12436/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12437/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12438/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12439/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12440/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12441/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12442/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12443/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12444/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12445/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12446/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12447/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12448/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12449/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12450/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12451/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12452/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12453/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12454/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12455/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12456/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12457/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12458/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12459/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12460/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12461/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12462/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12463/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12464/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12466/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12467/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12468/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12469/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12470/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12471/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12472/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12473/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12474/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12475/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12476/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12477/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12478/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/12479/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10986/ato_2006_1.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10987/ato_2006_2.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10988/ato_2006_3.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10989/ato_2006_4.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2006/10990/ato_2006_5.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H106"/>
+  <dimension ref="A1:H276"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="135.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="248.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -4243,164 +6170,4584 @@
       </c>
       <c r="F101" t="s">
         <v>314</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>381</v>
       </c>
       <c r="H101" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>383</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>10</v>
       </c>
       <c r="D102" t="s">
         <v>384</v>
       </c>
       <c r="E102" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F102" t="s">
-        <v>385</v>
+        <v>287</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>386</v>
       </c>
       <c r="H102" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>388</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>17</v>
       </c>
       <c r="D103" t="s">
         <v>384</v>
       </c>
       <c r="E103" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F103" t="s">
-        <v>385</v>
+        <v>241</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>389</v>
       </c>
       <c r="H103" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>391</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>21</v>
       </c>
       <c r="D104" t="s">
         <v>384</v>
       </c>
       <c r="E104" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F104" t="s">
-        <v>385</v>
+        <v>227</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>392</v>
       </c>
       <c r="H104" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>394</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>25</v>
       </c>
       <c r="D105" t="s">
         <v>384</v>
       </c>
       <c r="E105" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F105" t="s">
-        <v>385</v>
+        <v>227</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>395</v>
       </c>
       <c r="H105" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>397</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>29</v>
       </c>
       <c r="D106" t="s">
         <v>384</v>
       </c>
       <c r="E106" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F106" t="s">
-        <v>385</v>
+        <v>227</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>398</v>
       </c>
       <c r="H106" t="s">
         <v>399</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>400</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>245</v>
+      </c>
+      <c r="D107" t="s">
+        <v>384</v>
+      </c>
+      <c r="E107" t="s">
+        <v>385</v>
+      </c>
+      <c r="F107" t="s">
+        <v>241</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H107" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>403</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>33</v>
+      </c>
+      <c r="D108" t="s">
+        <v>384</v>
+      </c>
+      <c r="E108" t="s">
+        <v>385</v>
+      </c>
+      <c r="F108" t="s">
+        <v>241</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H108" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>406</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109" t="s">
+        <v>384</v>
+      </c>
+      <c r="E109" t="s">
+        <v>385</v>
+      </c>
+      <c r="F109" t="s">
+        <v>241</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H109" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>408</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>41</v>
+      </c>
+      <c r="D110" t="s">
+        <v>384</v>
+      </c>
+      <c r="E110" t="s">
+        <v>385</v>
+      </c>
+      <c r="F110" t="s">
+        <v>241</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H110" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>411</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>45</v>
+      </c>
+      <c r="D111" t="s">
+        <v>384</v>
+      </c>
+      <c r="E111" t="s">
+        <v>385</v>
+      </c>
+      <c r="F111" t="s">
+        <v>412</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H111" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>415</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>49</v>
+      </c>
+      <c r="D112" t="s">
+        <v>384</v>
+      </c>
+      <c r="E112" t="s">
+        <v>385</v>
+      </c>
+      <c r="F112" t="s">
+        <v>412</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H112" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>418</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>53</v>
+      </c>
+      <c r="D113" t="s">
+        <v>384</v>
+      </c>
+      <c r="E113" t="s">
+        <v>385</v>
+      </c>
+      <c r="F113" t="s">
+        <v>246</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H113" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>421</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>57</v>
+      </c>
+      <c r="D114" t="s">
+        <v>384</v>
+      </c>
+      <c r="E114" t="s">
+        <v>385</v>
+      </c>
+      <c r="F114" t="s">
+        <v>246</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H114" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>424</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>61</v>
+      </c>
+      <c r="D115" t="s">
+        <v>384</v>
+      </c>
+      <c r="E115" t="s">
+        <v>385</v>
+      </c>
+      <c r="F115" t="s">
+        <v>246</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H115" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>427</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>65</v>
+      </c>
+      <c r="D116" t="s">
+        <v>384</v>
+      </c>
+      <c r="E116" t="s">
+        <v>385</v>
+      </c>
+      <c r="F116" t="s">
+        <v>287</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H116" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>430</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>69</v>
+      </c>
+      <c r="D117" t="s">
+        <v>384</v>
+      </c>
+      <c r="E117" t="s">
+        <v>385</v>
+      </c>
+      <c r="F117" t="s">
+        <v>287</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H117" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>433</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>283</v>
+      </c>
+      <c r="D118" t="s">
+        <v>384</v>
+      </c>
+      <c r="E118" t="s">
+        <v>385</v>
+      </c>
+      <c r="F118" t="s">
+        <v>246</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H118" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>436</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>72</v>
+      </c>
+      <c r="D119" t="s">
+        <v>384</v>
+      </c>
+      <c r="E119" t="s">
+        <v>385</v>
+      </c>
+      <c r="F119" t="s">
+        <v>246</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H119" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>439</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>291</v>
+      </c>
+      <c r="D120" t="s">
+        <v>384</v>
+      </c>
+      <c r="E120" t="s">
+        <v>385</v>
+      </c>
+      <c r="F120" t="s">
+        <v>227</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H120" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>442</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>76</v>
+      </c>
+      <c r="D121" t="s">
+        <v>384</v>
+      </c>
+      <c r="E121" t="s">
+        <v>385</v>
+      </c>
+      <c r="F121" t="s">
+        <v>276</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H121" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>445</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>80</v>
+      </c>
+      <c r="D122" t="s">
+        <v>384</v>
+      </c>
+      <c r="E122" t="s">
+        <v>385</v>
+      </c>
+      <c r="F122" t="s">
+        <v>263</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H122" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>448</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>84</v>
+      </c>
+      <c r="D123" t="s">
+        <v>384</v>
+      </c>
+      <c r="E123" t="s">
+        <v>385</v>
+      </c>
+      <c r="F123" t="s">
+        <v>263</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H123" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>451</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>88</v>
+      </c>
+      <c r="D124" t="s">
+        <v>384</v>
+      </c>
+      <c r="E124" t="s">
+        <v>385</v>
+      </c>
+      <c r="F124" t="s">
+        <v>263</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H124" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>454</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>92</v>
+      </c>
+      <c r="D125" t="s">
+        <v>384</v>
+      </c>
+      <c r="E125" t="s">
+        <v>385</v>
+      </c>
+      <c r="F125" t="s">
+        <v>276</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H125" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>457</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>95</v>
+      </c>
+      <c r="D126" t="s">
+        <v>384</v>
+      </c>
+      <c r="E126" t="s">
+        <v>385</v>
+      </c>
+      <c r="F126" t="s">
+        <v>276</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H126" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>460</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>99</v>
+      </c>
+      <c r="D127" t="s">
+        <v>384</v>
+      </c>
+      <c r="E127" t="s">
+        <v>385</v>
+      </c>
+      <c r="F127" t="s">
+        <v>276</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H127" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>463</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>111</v>
+      </c>
+      <c r="D128" t="s">
+        <v>384</v>
+      </c>
+      <c r="E128" t="s">
+        <v>385</v>
+      </c>
+      <c r="F128" t="s">
+        <v>227</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H128" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>466</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>115</v>
+      </c>
+      <c r="D129" t="s">
+        <v>384</v>
+      </c>
+      <c r="E129" t="s">
+        <v>385</v>
+      </c>
+      <c r="F129" t="s">
+        <v>227</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H129" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>469</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>119</v>
+      </c>
+      <c r="D130" t="s">
+        <v>384</v>
+      </c>
+      <c r="E130" t="s">
+        <v>385</v>
+      </c>
+      <c r="F130" t="s">
+        <v>227</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H130" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>472</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>123</v>
+      </c>
+      <c r="D131" t="s">
+        <v>384</v>
+      </c>
+      <c r="E131" t="s">
+        <v>385</v>
+      </c>
+      <c r="F131" t="s">
+        <v>227</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H131" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>475</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>131</v>
+      </c>
+      <c r="D132" t="s">
+        <v>384</v>
+      </c>
+      <c r="E132" t="s">
+        <v>385</v>
+      </c>
+      <c r="F132" t="s">
+        <v>246</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H132" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>478</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>135</v>
+      </c>
+      <c r="D133" t="s">
+        <v>384</v>
+      </c>
+      <c r="E133" t="s">
+        <v>385</v>
+      </c>
+      <c r="F133" t="s">
+        <v>227</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H133" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>481</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>139</v>
+      </c>
+      <c r="D134" t="s">
+        <v>384</v>
+      </c>
+      <c r="E134" t="s">
+        <v>385</v>
+      </c>
+      <c r="F134" t="s">
+        <v>246</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H134" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>484</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>152</v>
+      </c>
+      <c r="D135" t="s">
+        <v>384</v>
+      </c>
+      <c r="E135" t="s">
+        <v>385</v>
+      </c>
+      <c r="F135" t="s">
+        <v>231</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H135" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>487</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>156</v>
+      </c>
+      <c r="D136" t="s">
+        <v>384</v>
+      </c>
+      <c r="E136" t="s">
+        <v>385</v>
+      </c>
+      <c r="F136" t="s">
+        <v>263</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H136" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>490</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>163</v>
+      </c>
+      <c r="D137" t="s">
+        <v>384</v>
+      </c>
+      <c r="E137" t="s">
+        <v>385</v>
+      </c>
+      <c r="F137" t="s">
+        <v>227</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H137" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>493</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>167</v>
+      </c>
+      <c r="D138" t="s">
+        <v>384</v>
+      </c>
+      <c r="E138" t="s">
+        <v>385</v>
+      </c>
+      <c r="F138" t="s">
+        <v>263</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H138" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>496</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>170</v>
+      </c>
+      <c r="D139" t="s">
+        <v>384</v>
+      </c>
+      <c r="E139" t="s">
+        <v>385</v>
+      </c>
+      <c r="F139" t="s">
+        <v>263</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H139" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>499</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>173</v>
+      </c>
+      <c r="D140" t="s">
+        <v>384</v>
+      </c>
+      <c r="E140" t="s">
+        <v>385</v>
+      </c>
+      <c r="F140" t="s">
+        <v>263</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H140" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>502</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>503</v>
+      </c>
+      <c r="D141" t="s">
+        <v>384</v>
+      </c>
+      <c r="E141" t="s">
+        <v>385</v>
+      </c>
+      <c r="F141" t="s">
+        <v>263</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H141" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>506</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>176</v>
+      </c>
+      <c r="D142" t="s">
+        <v>384</v>
+      </c>
+      <c r="E142" t="s">
+        <v>385</v>
+      </c>
+      <c r="F142" t="s">
+        <v>263</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H142" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>509</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>180</v>
+      </c>
+      <c r="D143" t="s">
+        <v>384</v>
+      </c>
+      <c r="E143" t="s">
+        <v>385</v>
+      </c>
+      <c r="F143" t="s">
+        <v>263</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H143" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>512</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>184</v>
+      </c>
+      <c r="D144" t="s">
+        <v>384</v>
+      </c>
+      <c r="E144" t="s">
+        <v>385</v>
+      </c>
+      <c r="F144" t="s">
+        <v>227</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H144" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>515</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>187</v>
+      </c>
+      <c r="D145" t="s">
+        <v>384</v>
+      </c>
+      <c r="E145" t="s">
+        <v>385</v>
+      </c>
+      <c r="F145" t="s">
+        <v>231</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H145" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>518</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>191</v>
+      </c>
+      <c r="D146" t="s">
+        <v>384</v>
+      </c>
+      <c r="E146" t="s">
+        <v>385</v>
+      </c>
+      <c r="F146" t="s">
+        <v>231</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H146" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>521</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>205</v>
+      </c>
+      <c r="D147" t="s">
+        <v>384</v>
+      </c>
+      <c r="E147" t="s">
+        <v>385</v>
+      </c>
+      <c r="F147" t="s">
+        <v>263</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H147" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>524</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>209</v>
+      </c>
+      <c r="D148" t="s">
+        <v>384</v>
+      </c>
+      <c r="E148" t="s">
+        <v>385</v>
+      </c>
+      <c r="F148" t="s">
+        <v>263</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H148" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>527</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>213</v>
+      </c>
+      <c r="D149" t="s">
+        <v>384</v>
+      </c>
+      <c r="E149" t="s">
+        <v>385</v>
+      </c>
+      <c r="F149" t="s">
+        <v>263</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H149" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>530</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>217</v>
+      </c>
+      <c r="D150" t="s">
+        <v>384</v>
+      </c>
+      <c r="E150" t="s">
+        <v>385</v>
+      </c>
+      <c r="F150" t="s">
+        <v>263</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H150" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>533</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>221</v>
+      </c>
+      <c r="D151" t="s">
+        <v>384</v>
+      </c>
+      <c r="E151" t="s">
+        <v>385</v>
+      </c>
+      <c r="F151" t="s">
+        <v>263</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H151" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>536</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>537</v>
+      </c>
+      <c r="D152" t="s">
+        <v>384</v>
+      </c>
+      <c r="E152" t="s">
+        <v>385</v>
+      </c>
+      <c r="F152" t="s">
+        <v>263</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H152" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>540</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>541</v>
+      </c>
+      <c r="D153" t="s">
+        <v>384</v>
+      </c>
+      <c r="E153" t="s">
+        <v>385</v>
+      </c>
+      <c r="F153" t="s">
+        <v>263</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H153" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>544</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>545</v>
+      </c>
+      <c r="D154" t="s">
+        <v>384</v>
+      </c>
+      <c r="E154" t="s">
+        <v>385</v>
+      </c>
+      <c r="F154" t="s">
+        <v>263</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H154" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>548</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>549</v>
+      </c>
+      <c r="D155" t="s">
+        <v>384</v>
+      </c>
+      <c r="E155" t="s">
+        <v>385</v>
+      </c>
+      <c r="F155" t="s">
+        <v>263</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H155" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>552</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>553</v>
+      </c>
+      <c r="D156" t="s">
+        <v>384</v>
+      </c>
+      <c r="E156" t="s">
+        <v>385</v>
+      </c>
+      <c r="F156" t="s">
+        <v>263</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H156" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>556</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>557</v>
+      </c>
+      <c r="D157" t="s">
+        <v>384</v>
+      </c>
+      <c r="E157" t="s">
+        <v>385</v>
+      </c>
+      <c r="F157" t="s">
+        <v>263</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H157" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>560</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>561</v>
+      </c>
+      <c r="D158" t="s">
+        <v>384</v>
+      </c>
+      <c r="E158" t="s">
+        <v>385</v>
+      </c>
+      <c r="F158" t="s">
+        <v>263</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H158" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>564</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>565</v>
+      </c>
+      <c r="D159" t="s">
+        <v>384</v>
+      </c>
+      <c r="E159" t="s">
+        <v>385</v>
+      </c>
+      <c r="F159" t="s">
+        <v>287</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H159" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>568</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>569</v>
+      </c>
+      <c r="D160" t="s">
+        <v>384</v>
+      </c>
+      <c r="E160" t="s">
+        <v>385</v>
+      </c>
+      <c r="F160" t="s">
+        <v>231</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H160" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>572</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>573</v>
+      </c>
+      <c r="D161" t="s">
+        <v>384</v>
+      </c>
+      <c r="E161" t="s">
+        <v>385</v>
+      </c>
+      <c r="F161" t="s">
+        <v>246</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H161" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>576</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>577</v>
+      </c>
+      <c r="D162" t="s">
+        <v>384</v>
+      </c>
+      <c r="E162" t="s">
+        <v>385</v>
+      </c>
+      <c r="F162" t="s">
+        <v>246</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H162" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>580</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>581</v>
+      </c>
+      <c r="D163" t="s">
+        <v>384</v>
+      </c>
+      <c r="E163" t="s">
+        <v>385</v>
+      </c>
+      <c r="F163" t="s">
+        <v>246</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H163" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>584</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>585</v>
+      </c>
+      <c r="D164" t="s">
+        <v>384</v>
+      </c>
+      <c r="E164" t="s">
+        <v>385</v>
+      </c>
+      <c r="F164" t="s">
+        <v>246</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H164" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>588</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>589</v>
+      </c>
+      <c r="D165" t="s">
+        <v>384</v>
+      </c>
+      <c r="E165" t="s">
+        <v>385</v>
+      </c>
+      <c r="F165" t="s">
+        <v>263</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H165" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>592</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>593</v>
+      </c>
+      <c r="D166" t="s">
+        <v>384</v>
+      </c>
+      <c r="E166" t="s">
+        <v>385</v>
+      </c>
+      <c r="F166" t="s">
+        <v>259</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H166" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>596</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>597</v>
+      </c>
+      <c r="D167" t="s">
+        <v>384</v>
+      </c>
+      <c r="E167" t="s">
+        <v>385</v>
+      </c>
+      <c r="F167" t="s">
+        <v>259</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H167" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>600</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>601</v>
+      </c>
+      <c r="D168" t="s">
+        <v>384</v>
+      </c>
+      <c r="E168" t="s">
+        <v>385</v>
+      </c>
+      <c r="F168" t="s">
+        <v>231</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H168" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>604</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>605</v>
+      </c>
+      <c r="D169" t="s">
+        <v>384</v>
+      </c>
+      <c r="E169" t="s">
+        <v>385</v>
+      </c>
+      <c r="F169" t="s">
+        <v>231</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H169" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>608</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>609</v>
+      </c>
+      <c r="D170" t="s">
+        <v>384</v>
+      </c>
+      <c r="E170" t="s">
+        <v>385</v>
+      </c>
+      <c r="F170" t="s">
+        <v>263</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H170" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>612</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>613</v>
+      </c>
+      <c r="D171" t="s">
+        <v>384</v>
+      </c>
+      <c r="E171" t="s">
+        <v>385</v>
+      </c>
+      <c r="F171" t="s">
+        <v>263</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H171" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>616</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>617</v>
+      </c>
+      <c r="D172" t="s">
+        <v>384</v>
+      </c>
+      <c r="E172" t="s">
+        <v>385</v>
+      </c>
+      <c r="F172" t="s">
+        <v>263</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H172" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>620</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>621</v>
+      </c>
+      <c r="D173" t="s">
+        <v>384</v>
+      </c>
+      <c r="E173" t="s">
+        <v>385</v>
+      </c>
+      <c r="F173" t="s">
+        <v>263</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H173" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>624</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>625</v>
+      </c>
+      <c r="D174" t="s">
+        <v>384</v>
+      </c>
+      <c r="E174" t="s">
+        <v>385</v>
+      </c>
+      <c r="F174" t="s">
+        <v>263</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H174" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>628</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>629</v>
+      </c>
+      <c r="D175" t="s">
+        <v>384</v>
+      </c>
+      <c r="E175" t="s">
+        <v>385</v>
+      </c>
+      <c r="F175" t="s">
+        <v>263</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H175" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>632</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>633</v>
+      </c>
+      <c r="D176" t="s">
+        <v>384</v>
+      </c>
+      <c r="E176" t="s">
+        <v>385</v>
+      </c>
+      <c r="F176" t="s">
+        <v>263</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H176" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>636</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>637</v>
+      </c>
+      <c r="D177" t="s">
+        <v>384</v>
+      </c>
+      <c r="E177" t="s">
+        <v>385</v>
+      </c>
+      <c r="F177" t="s">
+        <v>314</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H177" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>640</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>641</v>
+      </c>
+      <c r="D178" t="s">
+        <v>384</v>
+      </c>
+      <c r="E178" t="s">
+        <v>385</v>
+      </c>
+      <c r="F178" t="s">
+        <v>241</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H178" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>644</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>645</v>
+      </c>
+      <c r="D179" t="s">
+        <v>384</v>
+      </c>
+      <c r="E179" t="s">
+        <v>385</v>
+      </c>
+      <c r="F179" t="s">
+        <v>241</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H179" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>648</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>649</v>
+      </c>
+      <c r="D180" t="s">
+        <v>384</v>
+      </c>
+      <c r="E180" t="s">
+        <v>385</v>
+      </c>
+      <c r="F180" t="s">
+        <v>227</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H180" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>652</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>653</v>
+      </c>
+      <c r="D181" t="s">
+        <v>384</v>
+      </c>
+      <c r="E181" t="s">
+        <v>385</v>
+      </c>
+      <c r="F181" t="s">
+        <v>227</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H181" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>656</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>657</v>
+      </c>
+      <c r="D182" t="s">
+        <v>384</v>
+      </c>
+      <c r="E182" t="s">
+        <v>385</v>
+      </c>
+      <c r="F182" t="s">
+        <v>658</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H182" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>661</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>662</v>
+      </c>
+      <c r="D183" t="s">
+        <v>384</v>
+      </c>
+      <c r="E183" t="s">
+        <v>385</v>
+      </c>
+      <c r="F183" t="s">
+        <v>227</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H183" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>665</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>666</v>
+      </c>
+      <c r="D184" t="s">
+        <v>384</v>
+      </c>
+      <c r="E184" t="s">
+        <v>385</v>
+      </c>
+      <c r="F184" t="s">
+        <v>231</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H184" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>669</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>670</v>
+      </c>
+      <c r="D185" t="s">
+        <v>384</v>
+      </c>
+      <c r="E185" t="s">
+        <v>385</v>
+      </c>
+      <c r="F185" t="s">
+        <v>231</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H185" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>673</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>674</v>
+      </c>
+      <c r="D186" t="s">
+        <v>384</v>
+      </c>
+      <c r="E186" t="s">
+        <v>385</v>
+      </c>
+      <c r="F186" t="s">
+        <v>227</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H186" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>677</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>678</v>
+      </c>
+      <c r="D187" t="s">
+        <v>384</v>
+      </c>
+      <c r="E187" t="s">
+        <v>385</v>
+      </c>
+      <c r="F187" t="s">
+        <v>263</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H187" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>681</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>682</v>
+      </c>
+      <c r="D188" t="s">
+        <v>384</v>
+      </c>
+      <c r="E188" t="s">
+        <v>385</v>
+      </c>
+      <c r="F188" t="s">
+        <v>263</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H188" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>685</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>686</v>
+      </c>
+      <c r="D189" t="s">
+        <v>384</v>
+      </c>
+      <c r="E189" t="s">
+        <v>385</v>
+      </c>
+      <c r="F189" t="s">
+        <v>263</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H189" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>689</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>690</v>
+      </c>
+      <c r="D190" t="s">
+        <v>384</v>
+      </c>
+      <c r="E190" t="s">
+        <v>385</v>
+      </c>
+      <c r="F190" t="s">
+        <v>263</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H190" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>693</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>694</v>
+      </c>
+      <c r="D191" t="s">
+        <v>384</v>
+      </c>
+      <c r="E191" t="s">
+        <v>385</v>
+      </c>
+      <c r="F191" t="s">
+        <v>263</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H191" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>697</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>698</v>
+      </c>
+      <c r="D192" t="s">
+        <v>384</v>
+      </c>
+      <c r="E192" t="s">
+        <v>385</v>
+      </c>
+      <c r="F192" t="s">
+        <v>263</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H192" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>701</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>702</v>
+      </c>
+      <c r="D193" t="s">
+        <v>384</v>
+      </c>
+      <c r="E193" t="s">
+        <v>385</v>
+      </c>
+      <c r="F193" t="s">
+        <v>241</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H193" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>705</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>706</v>
+      </c>
+      <c r="D194" t="s">
+        <v>384</v>
+      </c>
+      <c r="E194" t="s">
+        <v>385</v>
+      </c>
+      <c r="F194" t="s">
+        <v>276</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H194" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>709</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>710</v>
+      </c>
+      <c r="D195" t="s">
+        <v>384</v>
+      </c>
+      <c r="E195" t="s">
+        <v>385</v>
+      </c>
+      <c r="F195" t="s">
+        <v>287</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H195" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>713</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>714</v>
+      </c>
+      <c r="D196" t="s">
+        <v>384</v>
+      </c>
+      <c r="E196" t="s">
+        <v>385</v>
+      </c>
+      <c r="F196" t="s">
+        <v>231</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H196" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>717</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>718</v>
+      </c>
+      <c r="D197" t="s">
+        <v>384</v>
+      </c>
+      <c r="E197" t="s">
+        <v>385</v>
+      </c>
+      <c r="F197" t="s">
+        <v>227</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H197" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>721</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>722</v>
+      </c>
+      <c r="D198" t="s">
+        <v>384</v>
+      </c>
+      <c r="E198" t="s">
+        <v>385</v>
+      </c>
+      <c r="F198" t="s">
+        <v>227</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H198" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>725</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>726</v>
+      </c>
+      <c r="D199" t="s">
+        <v>384</v>
+      </c>
+      <c r="E199" t="s">
+        <v>385</v>
+      </c>
+      <c r="F199" t="s">
+        <v>227</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H199" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>729</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>730</v>
+      </c>
+      <c r="D200" t="s">
+        <v>384</v>
+      </c>
+      <c r="E200" t="s">
+        <v>385</v>
+      </c>
+      <c r="F200" t="s">
+        <v>231</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H200" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>733</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>734</v>
+      </c>
+      <c r="D201" t="s">
+        <v>384</v>
+      </c>
+      <c r="E201" t="s">
+        <v>385</v>
+      </c>
+      <c r="F201" t="s">
+        <v>246</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H201" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>737</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>738</v>
+      </c>
+      <c r="D202" t="s">
+        <v>384</v>
+      </c>
+      <c r="E202" t="s">
+        <v>385</v>
+      </c>
+      <c r="F202" t="s">
+        <v>276</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H202" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>741</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>742</v>
+      </c>
+      <c r="D203" t="s">
+        <v>384</v>
+      </c>
+      <c r="E203" t="s">
+        <v>385</v>
+      </c>
+      <c r="F203" t="s">
+        <v>412</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H203" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>745</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>746</v>
+      </c>
+      <c r="D204" t="s">
+        <v>384</v>
+      </c>
+      <c r="E204" t="s">
+        <v>385</v>
+      </c>
+      <c r="F204" t="s">
+        <v>227</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H204" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>749</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>750</v>
+      </c>
+      <c r="D205" t="s">
+        <v>384</v>
+      </c>
+      <c r="E205" t="s">
+        <v>385</v>
+      </c>
+      <c r="F205" t="s">
+        <v>276</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H205" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>753</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>754</v>
+      </c>
+      <c r="D206" t="s">
+        <v>384</v>
+      </c>
+      <c r="E206" t="s">
+        <v>385</v>
+      </c>
+      <c r="F206" t="s">
+        <v>231</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H206" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>757</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>758</v>
+      </c>
+      <c r="D207" t="s">
+        <v>384</v>
+      </c>
+      <c r="E207" t="s">
+        <v>385</v>
+      </c>
+      <c r="F207" t="s">
+        <v>231</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H207" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>761</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>762</v>
+      </c>
+      <c r="D208" t="s">
+        <v>384</v>
+      </c>
+      <c r="E208" t="s">
+        <v>385</v>
+      </c>
+      <c r="F208" t="s">
+        <v>276</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H208" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>765</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>766</v>
+      </c>
+      <c r="D209" t="s">
+        <v>384</v>
+      </c>
+      <c r="E209" t="s">
+        <v>385</v>
+      </c>
+      <c r="F209" t="s">
+        <v>241</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H209" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>769</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>770</v>
+      </c>
+      <c r="D210" t="s">
+        <v>384</v>
+      </c>
+      <c r="E210" t="s">
+        <v>385</v>
+      </c>
+      <c r="F210" t="s">
+        <v>227</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H210" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>773</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>774</v>
+      </c>
+      <c r="D211" t="s">
+        <v>384</v>
+      </c>
+      <c r="E211" t="s">
+        <v>385</v>
+      </c>
+      <c r="F211" t="s">
+        <v>227</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H211" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>777</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>778</v>
+      </c>
+      <c r="D212" t="s">
+        <v>384</v>
+      </c>
+      <c r="E212" t="s">
+        <v>385</v>
+      </c>
+      <c r="F212" t="s">
+        <v>246</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H212" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>781</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>782</v>
+      </c>
+      <c r="D213" t="s">
+        <v>384</v>
+      </c>
+      <c r="E213" t="s">
+        <v>385</v>
+      </c>
+      <c r="F213" t="s">
+        <v>263</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H213" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>785</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>786</v>
+      </c>
+      <c r="D214" t="s">
+        <v>384</v>
+      </c>
+      <c r="E214" t="s">
+        <v>385</v>
+      </c>
+      <c r="F214" t="s">
+        <v>227</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H214" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>789</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>790</v>
+      </c>
+      <c r="D215" t="s">
+        <v>384</v>
+      </c>
+      <c r="E215" t="s">
+        <v>385</v>
+      </c>
+      <c r="F215" t="s">
+        <v>227</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H215" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>793</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>794</v>
+      </c>
+      <c r="D216" t="s">
+        <v>384</v>
+      </c>
+      <c r="E216" t="s">
+        <v>385</v>
+      </c>
+      <c r="F216" t="s">
+        <v>241</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H216" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>797</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>798</v>
+      </c>
+      <c r="D217" t="s">
+        <v>384</v>
+      </c>
+      <c r="E217" t="s">
+        <v>385</v>
+      </c>
+      <c r="F217" t="s">
+        <v>241</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H217" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>801</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>802</v>
+      </c>
+      <c r="D218" t="s">
+        <v>384</v>
+      </c>
+      <c r="E218" t="s">
+        <v>385</v>
+      </c>
+      <c r="F218" t="s">
+        <v>241</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H218" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>805</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>806</v>
+      </c>
+      <c r="D219" t="s">
+        <v>384</v>
+      </c>
+      <c r="E219" t="s">
+        <v>385</v>
+      </c>
+      <c r="F219" t="s">
+        <v>231</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H219" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>809</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>810</v>
+      </c>
+      <c r="D220" t="s">
+        <v>384</v>
+      </c>
+      <c r="E220" t="s">
+        <v>385</v>
+      </c>
+      <c r="F220" t="s">
+        <v>227</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H220" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>813</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>814</v>
+      </c>
+      <c r="D221" t="s">
+        <v>384</v>
+      </c>
+      <c r="E221" t="s">
+        <v>385</v>
+      </c>
+      <c r="F221" t="s">
+        <v>263</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H221" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>817</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>818</v>
+      </c>
+      <c r="D222" t="s">
+        <v>384</v>
+      </c>
+      <c r="E222" t="s">
+        <v>385</v>
+      </c>
+      <c r="F222" t="s">
+        <v>263</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H222" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>821</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>822</v>
+      </c>
+      <c r="D223" t="s">
+        <v>384</v>
+      </c>
+      <c r="E223" t="s">
+        <v>385</v>
+      </c>
+      <c r="F223" t="s">
+        <v>231</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H223" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>825</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>826</v>
+      </c>
+      <c r="D224" t="s">
+        <v>384</v>
+      </c>
+      <c r="E224" t="s">
+        <v>385</v>
+      </c>
+      <c r="F224" t="s">
+        <v>263</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H224" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>829</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>830</v>
+      </c>
+      <c r="D225" t="s">
+        <v>384</v>
+      </c>
+      <c r="E225" t="s">
+        <v>385</v>
+      </c>
+      <c r="F225" t="s">
+        <v>412</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H225" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>833</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>834</v>
+      </c>
+      <c r="D226" t="s">
+        <v>384</v>
+      </c>
+      <c r="E226" t="s">
+        <v>385</v>
+      </c>
+      <c r="F226" t="s">
+        <v>231</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H226" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>837</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>838</v>
+      </c>
+      <c r="D227" t="s">
+        <v>384</v>
+      </c>
+      <c r="E227" t="s">
+        <v>385</v>
+      </c>
+      <c r="F227" t="s">
+        <v>227</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H227" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>841</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>842</v>
+      </c>
+      <c r="D228" t="s">
+        <v>384</v>
+      </c>
+      <c r="E228" t="s">
+        <v>385</v>
+      </c>
+      <c r="F228" t="s">
+        <v>227</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H228" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>845</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>846</v>
+      </c>
+      <c r="D229" t="s">
+        <v>384</v>
+      </c>
+      <c r="E229" t="s">
+        <v>385</v>
+      </c>
+      <c r="F229" t="s">
+        <v>227</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H229" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>849</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>850</v>
+      </c>
+      <c r="D230" t="s">
+        <v>384</v>
+      </c>
+      <c r="E230" t="s">
+        <v>385</v>
+      </c>
+      <c r="F230" t="s">
+        <v>227</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H230" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>853</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>854</v>
+      </c>
+      <c r="D231" t="s">
+        <v>384</v>
+      </c>
+      <c r="E231" t="s">
+        <v>385</v>
+      </c>
+      <c r="F231" t="s">
+        <v>855</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H231" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>858</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>859</v>
+      </c>
+      <c r="D232" t="s">
+        <v>384</v>
+      </c>
+      <c r="E232" t="s">
+        <v>385</v>
+      </c>
+      <c r="F232" t="s">
+        <v>227</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H232" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>862</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>863</v>
+      </c>
+      <c r="D233" t="s">
+        <v>384</v>
+      </c>
+      <c r="E233" t="s">
+        <v>385</v>
+      </c>
+      <c r="F233" t="s">
+        <v>246</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H233" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>866</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>867</v>
+      </c>
+      <c r="D234" t="s">
+        <v>384</v>
+      </c>
+      <c r="E234" t="s">
+        <v>385</v>
+      </c>
+      <c r="F234" t="s">
+        <v>227</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H234" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>870</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>871</v>
+      </c>
+      <c r="D235" t="s">
+        <v>384</v>
+      </c>
+      <c r="E235" t="s">
+        <v>385</v>
+      </c>
+      <c r="F235" t="s">
+        <v>231</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H235" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>874</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>875</v>
+      </c>
+      <c r="D236" t="s">
+        <v>384</v>
+      </c>
+      <c r="E236" t="s">
+        <v>385</v>
+      </c>
+      <c r="F236" t="s">
+        <v>876</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H236" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>879</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>880</v>
+      </c>
+      <c r="D237" t="s">
+        <v>384</v>
+      </c>
+      <c r="E237" t="s">
+        <v>385</v>
+      </c>
+      <c r="F237" t="s">
+        <v>876</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H237" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>883</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>884</v>
+      </c>
+      <c r="D238" t="s">
+        <v>384</v>
+      </c>
+      <c r="E238" t="s">
+        <v>385</v>
+      </c>
+      <c r="F238" t="s">
+        <v>227</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H238" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>887</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>888</v>
+      </c>
+      <c r="D239" t="s">
+        <v>384</v>
+      </c>
+      <c r="E239" t="s">
+        <v>385</v>
+      </c>
+      <c r="F239" t="s">
+        <v>246</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H239" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>891</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>892</v>
+      </c>
+      <c r="D240" t="s">
+        <v>384</v>
+      </c>
+      <c r="E240" t="s">
+        <v>385</v>
+      </c>
+      <c r="F240" t="s">
+        <v>241</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H240" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>895</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>896</v>
+      </c>
+      <c r="D241" t="s">
+        <v>384</v>
+      </c>
+      <c r="E241" t="s">
+        <v>385</v>
+      </c>
+      <c r="F241" t="s">
+        <v>227</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H241" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>899</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>900</v>
+      </c>
+      <c r="D242" t="s">
+        <v>384</v>
+      </c>
+      <c r="E242" t="s">
+        <v>385</v>
+      </c>
+      <c r="F242" t="s">
+        <v>263</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H242" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>903</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>904</v>
+      </c>
+      <c r="D243" t="s">
+        <v>384</v>
+      </c>
+      <c r="E243" t="s">
+        <v>385</v>
+      </c>
+      <c r="F243" t="s">
+        <v>259</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H243" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>907</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>908</v>
+      </c>
+      <c r="D244" t="s">
+        <v>384</v>
+      </c>
+      <c r="E244" t="s">
+        <v>385</v>
+      </c>
+      <c r="F244" t="s">
+        <v>263</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H244" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>911</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>912</v>
+      </c>
+      <c r="D245" t="s">
+        <v>384</v>
+      </c>
+      <c r="E245" t="s">
+        <v>385</v>
+      </c>
+      <c r="F245" t="s">
+        <v>263</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="H245" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>915</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>916</v>
+      </c>
+      <c r="D246" t="s">
+        <v>384</v>
+      </c>
+      <c r="E246" t="s">
+        <v>385</v>
+      </c>
+      <c r="F246" t="s">
+        <v>263</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H246" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>919</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>920</v>
+      </c>
+      <c r="D247" t="s">
+        <v>384</v>
+      </c>
+      <c r="E247" t="s">
+        <v>385</v>
+      </c>
+      <c r="F247" t="s">
+        <v>227</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H247" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>923</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>924</v>
+      </c>
+      <c r="D248" t="s">
+        <v>384</v>
+      </c>
+      <c r="E248" t="s">
+        <v>385</v>
+      </c>
+      <c r="F248" t="s">
+        <v>276</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H248" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>927</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>928</v>
+      </c>
+      <c r="D249" t="s">
+        <v>384</v>
+      </c>
+      <c r="E249" t="s">
+        <v>385</v>
+      </c>
+      <c r="F249" t="s">
+        <v>231</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H249" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>931</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>932</v>
+      </c>
+      <c r="D250" t="s">
+        <v>384</v>
+      </c>
+      <c r="E250" t="s">
+        <v>385</v>
+      </c>
+      <c r="F250" t="s">
+        <v>231</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="H250" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>935</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>936</v>
+      </c>
+      <c r="D251" t="s">
+        <v>384</v>
+      </c>
+      <c r="E251" t="s">
+        <v>385</v>
+      </c>
+      <c r="F251" t="s">
+        <v>231</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H251" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>939</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>940</v>
+      </c>
+      <c r="D252" t="s">
+        <v>384</v>
+      </c>
+      <c r="E252" t="s">
+        <v>385</v>
+      </c>
+      <c r="F252" t="s">
+        <v>263</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H252" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>943</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>944</v>
+      </c>
+      <c r="D253" t="s">
+        <v>384</v>
+      </c>
+      <c r="E253" t="s">
+        <v>385</v>
+      </c>
+      <c r="F253" t="s">
+        <v>263</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H253" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>947</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>948</v>
+      </c>
+      <c r="D254" t="s">
+        <v>384</v>
+      </c>
+      <c r="E254" t="s">
+        <v>385</v>
+      </c>
+      <c r="F254" t="s">
+        <v>263</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H254" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>951</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>952</v>
+      </c>
+      <c r="D255" t="s">
+        <v>384</v>
+      </c>
+      <c r="E255" t="s">
+        <v>385</v>
+      </c>
+      <c r="F255" t="s">
+        <v>263</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H255" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>955</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>956</v>
+      </c>
+      <c r="D256" t="s">
+        <v>384</v>
+      </c>
+      <c r="E256" t="s">
+        <v>385</v>
+      </c>
+      <c r="F256" t="s">
+        <v>263</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H256" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>959</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>960</v>
+      </c>
+      <c r="D257" t="s">
+        <v>384</v>
+      </c>
+      <c r="E257" t="s">
+        <v>385</v>
+      </c>
+      <c r="F257" t="s">
+        <v>241</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H257" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>963</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>964</v>
+      </c>
+      <c r="D258" t="s">
+        <v>384</v>
+      </c>
+      <c r="E258" t="s">
+        <v>385</v>
+      </c>
+      <c r="F258" t="s">
+        <v>241</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H258" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>966</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>967</v>
+      </c>
+      <c r="D259" t="s">
+        <v>384</v>
+      </c>
+      <c r="E259" t="s">
+        <v>385</v>
+      </c>
+      <c r="F259" t="s">
+        <v>241</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H259" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>970</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>971</v>
+      </c>
+      <c r="D260" t="s">
+        <v>384</v>
+      </c>
+      <c r="E260" t="s">
+        <v>385</v>
+      </c>
+      <c r="F260" t="s">
+        <v>276</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H260" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>974</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>975</v>
+      </c>
+      <c r="D261" t="s">
+        <v>384</v>
+      </c>
+      <c r="E261" t="s">
+        <v>385</v>
+      </c>
+      <c r="F261" t="s">
+        <v>976</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H261" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>979</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>980</v>
+      </c>
+      <c r="D262" t="s">
+        <v>384</v>
+      </c>
+      <c r="E262" t="s">
+        <v>385</v>
+      </c>
+      <c r="F262" t="s">
+        <v>227</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H262" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>983</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>984</v>
+      </c>
+      <c r="D263" t="s">
+        <v>384</v>
+      </c>
+      <c r="E263" t="s">
+        <v>385</v>
+      </c>
+      <c r="F263" t="s">
+        <v>287</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H263" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>987</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>988</v>
+      </c>
+      <c r="D264" t="s">
+        <v>384</v>
+      </c>
+      <c r="E264" t="s">
+        <v>385</v>
+      </c>
+      <c r="F264" t="s">
+        <v>287</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="H264" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>991</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>992</v>
+      </c>
+      <c r="D265" t="s">
+        <v>384</v>
+      </c>
+      <c r="E265" t="s">
+        <v>385</v>
+      </c>
+      <c r="F265" t="s">
+        <v>227</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H265" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>995</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>996</v>
+      </c>
+      <c r="D266" t="s">
+        <v>384</v>
+      </c>
+      <c r="E266" t="s">
+        <v>385</v>
+      </c>
+      <c r="F266" t="s">
+        <v>231</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H266" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>999</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D267" t="s">
+        <v>384</v>
+      </c>
+      <c r="E267" t="s">
+        <v>385</v>
+      </c>
+      <c r="F267" t="s">
+        <v>276</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D268" t="s">
+        <v>384</v>
+      </c>
+      <c r="E268" t="s">
+        <v>385</v>
+      </c>
+      <c r="F268" t="s">
+        <v>1005</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D269" t="s">
+        <v>384</v>
+      </c>
+      <c r="E269" t="s">
+        <v>385</v>
+      </c>
+      <c r="F269" t="s">
+        <v>263</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D270" t="s">
+        <v>384</v>
+      </c>
+      <c r="E270" t="s">
+        <v>385</v>
+      </c>
+      <c r="F270" t="s">
+        <v>241</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D271" t="s">
+        <v>384</v>
+      </c>
+      <c r="E271" t="s">
+        <v>385</v>
+      </c>
+      <c r="F271" t="s">
+        <v>231</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>10</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E272" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F272" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>17</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E273" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F273" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>21</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E274" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F274" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>25</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F275" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>29</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F276" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4466,50 +10813,220 @@
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>