--- v1 (2026-03-15)
+++ v2 (2026-05-02)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="680" uniqueCount="334">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2464" uniqueCount="1196">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -907,50 +907,2668 @@
     <t>Dá nova redação à Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>10381</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10381/14_emenda_modificativa_3_2005.pdf</t>
   </si>
   <si>
     <t>Altera o art. 6º do Projeto de Lei nº 43/2005 do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>10752</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10752/projeto_de_lei_substitutivo_1_2005_ao_ple_29_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei nº 29/2005 do Poder Executivo, apresenta substitutivo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11992</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Getúlio da Coletoria</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/11992/indicacao_01.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal da necessidade urgente da instalação de luminárias na Rua Ceará, trecho compreendido entre as Ruas Sertanópolis e Ponta Grossa</t>
+  </si>
+  <si>
+    <t>11993</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/11993/indicacao_02.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao competente Departamento a retirada ( poda) das folhagens tipo “pingo de ouro” no mínimo 5 metros nos canteiros localizados nas continências das avenidas de nossa cidade, haja vista impedir sensivelmente a visão dos motoristas naqueles trechos</t>
+  </si>
+  <si>
+    <t>11994</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/11994/indicacao_03.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal que determine a imediata melhoria ou restauração do sistema de esgoto existente nas imediações do Hospital Municipal de Ivaiporã.</t>
+  </si>
+  <si>
+    <t>11995</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/11995/indicacao_04.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal que determine ao competente Departamento a pronta restauração de trecho da Av. Tancredo Neves, trecho este compreendido entre as Ruas Ponta Grossa e Sertanópolis.</t>
+  </si>
+  <si>
+    <t>11996</t>
+  </si>
+  <si>
+    <t>Geovane Pedroso</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/11996/indicacao_05.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal da necessidade de se iniciar um plano de trabalho e melhorias no trecho da Av. Maranhão ( meio fio, asfalto, galerias de águas pluviais) trecho compreendido entre a Rua Sertanópolis até imediações da entrada para a Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>11997</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/11997/indicacao_07.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que sejam implantadas pedras irregulares nas Ruas Marginal, Poços de Caldas e Nilo Peçanha localizadas no Jardim Belo Horizonte.</t>
+  </si>
+  <si>
+    <t>11998</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/11998/indicacao_08.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que seja realizada a operação tapa buracos na rua principal da Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>11999</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/11999/indicacao_09.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que seja colocado cascalho na estrada da Agua da Laranjeira percurso da linha do ônibus escolar.</t>
+  </si>
+  <si>
+    <t>12000</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12000/indicacao_10.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que seja restaurado a ponte do córrego da Água da Prata que liga Vila Nova Porã - Vila Rural Ivainópolis.</t>
+  </si>
+  <si>
+    <t>12001</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12001/indicacao_11.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento Competente, para que seja colocado luminárias na Rua Sertaneja trecho compreendido entre a Av. Souza Naves e a Rua Ceará.</t>
+  </si>
+  <si>
+    <t>12002</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12002/indicacao_12.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de colocar luminárias na Av. Tancredo Neves, entre a Rua Sertaneja e a Av. Pedro Koltun, bem como, na Rua Ceará entre a Rua Sertaneja e Andirá.</t>
+  </si>
+  <si>
+    <t>12003</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12003/indicacao_13.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR aí( Senhor Prefeito Municipal, que determine ao Departamento Competente que seja colocado luminária na Rua Maria Bina, defronte ao n° 420 na Vila Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>12004</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12004/indicacao_14.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento competente a restauração nas ruas e avenidas com patrolamento no Jardim Ouro Preto.</t>
+  </si>
+  <si>
+    <t>12005</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12005/indicacao_15.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito, da necessidade de implantação com pedras poliédricas em trecho de estrada que liga a Vila Residencial de Furnas até a localidade de Palmeirinha, neste Município.</t>
+  </si>
+  <si>
+    <t>12006</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12006/indicacao_16.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito, da necessidade nas entradas de nossa cidade de uma sinalização de localização de entidades públicas ( Prefeitura, Câmara, Núcleos Regionais etc) hospitais e outros.</t>
+  </si>
+  <si>
+    <t>12007</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12007/indicacao_17.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal da necessidade que se faz de dar andamento no Plano de Cargos e Carreira dos Funcionários do Município, já confeccionado há muito tempo e até a presente data não foi colocado em execução.</t>
+  </si>
+  <si>
+    <t>12008</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12008/indicacao_18.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal a construção de um trevo de acesso à cidade nas confluências da Av. São Paulo-Rua Faxinai, próximo a Cativa.</t>
+  </si>
+  <si>
+    <t>12009</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12009/indicacao_19.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal a restauração da praça localizada entre a Av. Pedro Koltun e Av. Castelo Branco.</t>
+  </si>
+  <si>
+    <t>12010</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12010/indicacao_20.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal que determine ao Departamento competente para que seja colocado um semáforo no trecho compreendido entre a Av. Castelo Branco e a Av. Paraná.</t>
+  </si>
+  <si>
+    <t>12011</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12011/indicacao_21.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que seja de mão única o sistema de estacionamento na Rua Ribeirão Preto.</t>
+  </si>
+  <si>
+    <t>12012</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12012/indicacao_23.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de reconstruir a ponte da Localidade da Baneirinha, que liga Serrinha até o Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12013</t>
+  </si>
+  <si>
+    <t>Edison José de Brito</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12013/indicacao_24.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o cascalhamento na estrada que liga Severiano passando por Santa Luzia até a Vila Rural.</t>
+  </si>
+  <si>
+    <t>12014</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12014/indicacao_25.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de proceder o serviço de limpeza nas ruas do Conjunto João de Barro, e ainda que seja limpado e dedetizado as ruas da Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12015</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12015/indicacao_26.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que sejam restauradas as ruas do conjunto Valdomiro Bleis Guergolete - Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12016</t>
+  </si>
+  <si>
+    <t>Sabão - Edivaldo Montanheri, Bertinho, Edison José de Brito</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12016/indicacao_27.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de construir um viveiro de mudas de café, para que as mesmas sejam doadas aos Agricultores.</t>
+  </si>
+  <si>
+    <t>12017</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12017/indicacao_28.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que os funcionários públicos municipais que tem ações a receber da Prefeitura, que estas sejam descontadas no valor do IPTU à ser pago.</t>
+  </si>
+  <si>
+    <t>12018</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12018/indicacao_30.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que sejam notificados os proprietários dos terrenos baldios e para que os mesmos procedam a limpeza roçada dos terrenos que se encontram sujos, causando um aspecto desagradável a cidade e fazendo com que haja a proliferação de insetos e ratos etc.</t>
+  </si>
+  <si>
+    <t>12020</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12020/indicacao_31.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito da necessidade da aquisição de uma linha telefônica para a Escola Municipal José de Matos Leão, localizada no Distrito de Alto Porã.</t>
+  </si>
+  <si>
+    <t>12021</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12021/indicacao_32.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito a pavimentação asfáltica no trecho compreendido entre a Igreja do Distrito de Alto Porã até a Escola Municipal José de Matos Leão, devido o piso da escola e a parte interna ser recoberta com lajotas brancas o que quando chove demonstra muita sujeira de barro.</t>
+  </si>
+  <si>
+    <t>12022</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12022/indicacao_33.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito Municipal da necessidade de se construir um canil municipal.</t>
+  </si>
+  <si>
+    <t>12023</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12023/indicacao_35.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Srº Prefeito da necessidade de implantar uma rotatória nas confluências da Av. Brasil, Rua Faxinai defronte Posto Panorama, bem como implantar um quebra molas</t>
+  </si>
+  <si>
+    <t>12024</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12024/indicacao_36.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito a necessidade de implantar nos moldes do Transporte Gratuito já existente, uma linha de ônibus circular ligando a Vila Residencial de Furnas até a cidade.</t>
+  </si>
+  <si>
+    <t>12025</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12025/indicacao_37.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que dê uma atenção especial ao Ofício n. 179/2004 do Ministério Público de Ivaiporã, e ao Ofício n. 256/2004 do Conselho Tutelar, cópias em anexo,  as providências necessárias no sentido de instalar uma creche no prédio onde funcionava a Escola Municipal Cruz e Souza no Jardim Iporã, nesta cidade.</t>
+  </si>
+  <si>
+    <t>12026</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12026/indicacao_38.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que sejam tomadas providências quanto ao que vem acontecendo num estabelecimento_x000D_
+onde funciona um bar, na Rua Sabiá no Conjunto João de Barro, Vila Nova Porã, numa área estritamente residencial, causando assim transtornos aos_x000D_
+circunvizinhos. Segue em anexo/abaixo-assinado com ofício dos moradores solicitando providências.</t>
+  </si>
+  <si>
+    <t>12027</t>
+  </si>
+  <si>
+    <t>Gustavo Chaves, Sabão - Edivaldo Montanheri</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12027/indicacao_39.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de implantar pedras irregulares na Rua Zacarias de Góes Vasconcelos esta que liga com a Rua Emílio de Menezes, Jardim Luiz XV, devido aos grandes números de problemas respiratórios que vem ocorrendo por causa da poeira para as pessoas daquela comunidade.</t>
+  </si>
+  <si>
+    <t>12028</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12028/indicacao_40.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal que determine ao Departamento competente para que seja implantado iluminação pública na Rua Prudente de Moraes, n° 180, Jardim Luiz XV.</t>
+  </si>
+  <si>
+    <t>12029</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12029/indicacao_41.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento competente que seja feita a limpeza no Módulo Policial que fica defronte ao Banco do Brasil.</t>
+  </si>
+  <si>
+    <t>12030</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12030/indicacao_42.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito Municipal da necessidade da aquisição de uma linha telefônica para o Posto de Saúde, localizado no Distrito de Alto Porã.</t>
+  </si>
+  <si>
+    <t>12031</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12031/indicacao_43.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a viabilidade de fazer a doação de 01 (um) veículo, para uso do Departamento de Desenvolvimento Urbano e Meio Ambiente do Município de Ivaiporã.</t>
+  </si>
+  <si>
+    <t>12032</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12032/indicacao_44.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que sejam implantadas pedras irregulares nas Ruas do Distrito de Alto Porã.</t>
+  </si>
+  <si>
+    <t>12033</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12033/indicacao_45.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao competente Departamento para que seja implantado pedras irregulares na Rua Manoel Ribas próximo ao Laticínio Ubá.</t>
+  </si>
+  <si>
+    <t>12034</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12034/indicacao_46.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de fazer a doação de 01 (um) veículo ao Departamento Municipal de Agricultura, bem como, 01 (um) computador.</t>
+  </si>
+  <si>
+    <t>12035</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12035/indicacao_47.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que seja recuperado o asfalto na Rua Castelo Branco, trecho compreendido entre a Av. Pedro Koltum e Av._x000D_
+Cornélio Procópio.</t>
+  </si>
+  <si>
+    <t>12036</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12036/indicacao_48.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a extensão de rede de energia elétrica, bem como, a instalação de luminárias na Rua Mauá defronte ao Colégio Nilo Peçanha.</t>
+  </si>
+  <si>
+    <t>12037</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12037/indicacao_49.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a doação do Lote n° 35-B-02ª, localizado ao lado da Igreja Nossa Senhora Aparecida, Conjunto João de Barro, Vila Nova Porã, para a construção da sede da Associação dos Moradores o Conjunto acima mencionado. Conforme solicitação em anexo, da Presidente daquela Associação.</t>
+  </si>
+  <si>
+    <t>12038</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12038/indicacao_50.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de recuperar o ponto de ônibus da localidade de Ouro Verde.</t>
+  </si>
+  <si>
+    <t>12039</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12039/indicacao_52.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito Municipal da necessidade da aquisição de uma linha telefônica, localizada na Vila Rural de Ivaiporã.</t>
+  </si>
+  <si>
+    <t>12040</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12040/indicacao_53.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine com urgência ao Departamento Competente, a conclusão do trecho de acostamento que liga a cidade de Ivaiporã à Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12041</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12041/indicacao_54.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que determine a restauração completa com pedras irregulares, ou asfalto em todas as ruas do Jardim Guanabara II.</t>
+  </si>
+  <si>
+    <t>12042</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12042/indicacao_55.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a construção de um Centro Esportivo e Recreativo, com cancha de malha, cancha de bocha e um parque infantil, no locai ao lado do Campo de Futebol, na Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12043</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12043/indicacao_56.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal que determine ao departamento competente para que seja feita a restauração e remodelação da praça existente no Conjunto Habitacional Espírito Santo.</t>
+  </si>
+  <si>
+    <t>12044</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12044/indicacao_57.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal para que o mesmo proceda o reinicio dos trabalhos de abertura da Av. Café Filho interligando assim o Conjunto Habitacional Espírito Santo a Vila Santa Terezinha via Av. Maranhão até o centro da cidade.</t>
+  </si>
+  <si>
+    <t>12045</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12045/indicacao_58.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal para que seja realizada uma reunião com os proprietários dos laboratórios de Ivaiporã para que possa ser resolvido a situação das pessoas que ficam aguardando na fila para a realização de exames.</t>
+  </si>
+  <si>
+    <t>12046</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12046/indicacao_59.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de se construir escadas que dão acesso em volta da quadra de esportes localizada no Conjunto João de Barro, na Vila Nova Porã, pois naquela comunidade será iniciado o projeto “atividades físicas”, para as pessoas da terceira idade, e portanto, a mesma encontra-se em difícil acesso.</t>
+  </si>
+  <si>
+    <t>12047</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12047/indicacao_60.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento competente para que proceda a limpeza na data vazia ao lado da quadra de esportes do Conjunto Habitacional João de Barro, Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12048</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12048/indicacao_61.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que seja implantados meio fio e pavimentação asfáltica no Jardim Ouro Preto.</t>
+  </si>
+  <si>
+    <t>12049</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12049/indicacao_62.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao competente Departamento para que sejam colocado meio fio e asfalto na Av._x000D_
+Curitiba até a Av. Osvaldo Cruz localizadas no Jardim Ouro Preto.</t>
+  </si>
+  <si>
+    <t>12050</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12050/indicacao_63.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal que determine ao Departamento competente para que seja implantado iluminação pública e um varredor de rua na Av. Estevão Marciano dos Santos, 1375 antiga Av. Piauí - Centro.</t>
+  </si>
+  <si>
+    <t>12051</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12051/indicacao_64.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento competente para que seja implantada iluminação pública na Av. Amazonas_x000D_
+109, esquina com a Av. Tancredo Neves, próximo a Igreja Luterana a pedido de moradoras daquela localidade.</t>
+  </si>
+  <si>
+    <t>12052</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12052/indicacao_65.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento competente para que seja providenciado com máxima urgência a instalação de iluminação na praça da Igreja Bom Jesus Matriz de Ivaiporã haja vista a Semana Santa que se aproxima.</t>
+  </si>
+  <si>
+    <t>12053</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12053/indicacao_66.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento competente a construção de um ponto de ônibus coberto próximo ao campo de futebol da Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12054</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12054/indicacao_67.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento competente para que seja providenciado com máxima urgência a instalação de_x000D_
+iluminação na praça da Igreja Bom Jesus Matriz de Ivaiporã haja vista a Semana Santa que se aproxima.</t>
+  </si>
+  <si>
+    <t>12055</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12055/indicacao_68.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a reconstrução em concreto da ponte que liga a sede do Município ao Jardim Iporã sobre o rio Pindauvinha.</t>
+  </si>
+  <si>
+    <t>12056</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Edison José de Brito, Geovane Pedroso</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12056/indicacao_69.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a reconstrução em concreto da ponte que liga a sede do Município ao Distrito de Jacutinga sobre o rio Pindauvinha.</t>
+  </si>
+  <si>
+    <t>12057</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12057/indicacao_70.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo proceda a contratação de um técnico especializado em insalubridades para realizar trabalhos na Prefeitura do Município.</t>
+  </si>
+  <si>
+    <t>12058</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12058/indicacao_71.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que seja implantado um Posto de Saúde na localidade do Jardim Paraná.</t>
+  </si>
+  <si>
+    <t>12059</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12059/indicacao_72.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que determine a implantação completa com pedras irregulares, na rua Guaraniaçu do Jardim Paraná.</t>
+  </si>
+  <si>
+    <t>12060</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12060/indicacao_73.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que determine a implantação completa com pedras irregulares, nas ruas Cascavel e Campo Mourão ambas do Jardim Paraná.</t>
+  </si>
+  <si>
+    <t>12061</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12061/indicacao_74.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de proceder o serviço de limpeza no Lago das Flores.</t>
+  </si>
+  <si>
+    <t>12062</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12062/indicacao_75.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito da necessidade urgente que se faz de um aumento salarial aos servidores do Município, haja vista que há muito isso vem sendo cogitado pelos que passaram pela Chefia do Poder Executivo e por diversos Vereadores e nada foi feito para que esse benefício de fato acontecesse, e nada mais oportuno que a Sr. Prefeito em um ato de visão administrativa concedesse tal aumento aos funcionários municipais, que há muito vem sendo reivindicado.</t>
+  </si>
+  <si>
+    <t>12063</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12063/indicacao_76.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal para que o mesmo proceda o cascalhamento no trecho que liga a localidade do Alto São Luiz até a estrada que liga a BR 466 a Alto Lajeado.</t>
+  </si>
+  <si>
+    <t>12064</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12064/indicacao_77.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento competente para que seja implantada iluminação pública na Rua São Leopoldo, 220, defronte a Chácara Betei.</t>
+  </si>
+  <si>
+    <t>12065</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12065/indicacao_78.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a construção de uma pista de skate, sendo que o Padre Natalício já cedeu o espaço da Praça da Igreja Bom Jesus para esta finalidade. Com essa medida, nossos adolescentes terão oportunidade de praticar um esporte radical reconhecido mundialmente.</t>
+  </si>
+  <si>
+    <t>12067</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12067/indicacao_79.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento competente, gramar o campo de futebol suíço da Vila Santa Terezinha, bem como, colocar alambrado em volta do mesmo.</t>
+  </si>
+  <si>
+    <t>12068</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12068/indicacao_80.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o envio de mensagem a esta Casa de Leis revogando a Lei n. 1.241/2004 que isenta do recolhimento do ISSQN dos hospitais de Ivaiporã.</t>
+  </si>
+  <si>
+    <t>12069</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12069/indicacao_81.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que seja adquirido novas lixeiras para praças e ruas da nossa cidade, pois as atuais se encontram em péssimo estado de conservação.</t>
+  </si>
+  <si>
+    <t>12072</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12072/indicacao_82.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do Departamento competente, proceda urgentemente a limpeza geral na Rodoviária, bem como, retirar os ninhos de passarinhos que se encontram sob a cobertura da mesma, o que vem causando transtorno às pessoas que por ali circulam.</t>
+  </si>
+  <si>
+    <t>12073</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12073/indicacao_83.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que seja implantado um Posto de Saúde na localidade da Vila Rural Ivainópolis nesta cidade de Ivaiporã.</t>
+  </si>
+  <si>
+    <t>12074</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12074/indicacao_84.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de providenciar a destinação adequada dos lixos hospitalares de clínicas e hospitais do nosso município.</t>
+  </si>
+  <si>
+    <t>12075</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12075/indicacao_85.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento competente a instalação de parques infantis nos bairros da nossa cidade.</t>
+  </si>
+  <si>
+    <t>12076</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12076/indicacao_86.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que seja dado o apoio necessário ao Lar Santo Antônio deste município.</t>
+  </si>
+  <si>
+    <t>12077</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12077/indicacao_87.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de proceder a reativação das reuniões do Conselho Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>12078</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12078/indicacao_88.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito da necessidade de fazer a revisão das cargas horárias dos professores municipais de vinte e cinco horas para vinte horas aulas, uniformizando assim os horários.</t>
+  </si>
+  <si>
+    <t>12079</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12079/indicacao_89.pdf</t>
+  </si>
+  <si>
+    <t>Retirada._x000D_
+INDICAR ao Senhor Prefeito Municipal, para que determine ao competente Departamento, a implantação com pedras irregulares na Rua Nilo Peçanha, no Jardim Belo Horizonte.</t>
+  </si>
+  <si>
+    <t>12080</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12080/indicacao_90.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito que determine ao Departamento competente a implantação de pedras irregulares na Rua Joaquim Nabuco do Jardim Luiz XV.</t>
+  </si>
+  <si>
+    <t>12081</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12081/indicacao_91.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo proceda a contratação de médicos ginecologistas para prestar atendimento as pessoas do nosso município.</t>
+  </si>
+  <si>
+    <t>12082</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12082/indicacao_92.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao/ Senhor Prefeito Municipal, para que através do Departamento competente; se proceda o cascalhamento ou a implantação com pedras irregulares, na Rua que da acesso ao IBC, Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12083</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12083/indicacao_93.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR, ao Sr. Prefeito Municipal, que conforme o já solicitado por Vereadores, que proceda urgentemente a aplicação do Plano de Cargos e_x000D_
+Salários dos Funcionários Públicos Municipal, haja vista que o mesmo encontra-se elaborado há muito tempo e devidamente pago, restando coloca-lo_x000D_
+em prática.</t>
+  </si>
+  <si>
+    <t>12084</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12084/indicacao_94.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal para que o mesmo tome as devidas providências no sentido de adequar o imóvel onde está implantado o Posto de Saúde Central, haja vista que o número de pessoas que procuram atendimento é elevado e o ambiente não oferece condições adequadas de prevenção de moléstias contagiosas.</t>
+  </si>
+  <si>
+    <t>12085</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12085/indicacao_95.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito, que o mesmo através da COPEL, proceda a instalação de luminárias nos locais de acordo com as faturas dos usuários em anexo.</t>
+  </si>
+  <si>
+    <t>12086</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12086/indicacao_96.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que seja feito a contratação de professores de Educação Física e Arte para suprir os professores nas cargas horárias da hora atividade, sendo assim duas horas para cada disciplina.</t>
+  </si>
+  <si>
+    <t>12087</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12087/indicacao_97.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito/para que o mesmo tome as devidas providências no sentido de realizar os/serviços de pavimentação asfáltica no_x000D_
+acostamento defronte a Churrascaria Soledade localizado na Av. Aparício Cardoso Bittencourt.</t>
+  </si>
+  <si>
+    <t>12088</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12088/indicacao_98.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito para que o mesmo determine com a máxima urgência a limpeza de boca de lobo localizada na Rua Rio G. do Sul_x000D_
+entre as ruas Cornélio Procópio e Rua Jacob Goedert, defronte a um escritório de compra e venda de gado e tantas outras que se encontram nas mesmas condições, entupidas.</t>
+  </si>
+  <si>
+    <t>12089</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12089/indicacao_99.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que o mesmo juntamente com o Departamento Municipal de Agricultura providenciem a criação de hortas comunitárias para o enriquecimento da merenda escolar das escolas do município.</t>
+  </si>
+  <si>
+    <t>12090</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12090/indicacao_100.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito que mantenha contato com o Escritório Regional da COPEL de nossa cidade, e que realizem um estudo de melhorar o sistema de iluminação pública em nossas ruas e avenidas, sugerimos ao mesmo, que altere a colocação de luminárias abaixo das árvores, haja vista que as mesmas atrapalham o sistema de iluminação.</t>
+  </si>
+  <si>
+    <t>12091</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12091/indicacao_101.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito que proceda a doação ao Conselho de Desenvolvimento Rural Municipal, de uma motoniveladora.</t>
+  </si>
+  <si>
+    <t>12092</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12092/indicacao_102.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito que proceda a doação de uma pá carregadeira para o Conselho de Desenvolvimento Rural Municipal.</t>
+  </si>
+  <si>
+    <t>12093</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12093/indicacao_103.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito que proceda a doação de uma retro escavadeira para o Conselho de Desenvolvimento Rural Municipal.</t>
+  </si>
+  <si>
+    <t>12094</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12094/indicacao_104.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito que determine ao Departamento Rodoviário Municipal que proceda a transferência de um veículo de marca Volkswagen, modelo Sedan, de cor amarela, que encontra-se no pátio da Prefeitura para o Departamento Municipal de Agricultura.</t>
+  </si>
+  <si>
+    <t>12095</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12095/indicacao_105.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao IAP Instituto Ambiental do Paraná, Escritório Regional de Ivaiporã que proceda a plantação de árvores no leito da Rua Espanha que fica localizada na Vila Xurupita nesta cidade de Ivaiporã, haja vista que tal fato deve-se quando a ocorrência de ventos a muitos destelhamentos de residências.</t>
+  </si>
+  <si>
+    <t>12096</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12096/indicacao_106.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine com urgência, a instalação de um Posto de Atendimento à Saúde, no Conjunto Habitacional Jardim Espírito Santo.</t>
+  </si>
+  <si>
+    <t>12097</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12097/indicacao_107.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito que determine ao Departamento competente a implantação de pedras irregulares nas Ruas; Hortência, Jasmim, Rosas e a Rua do Ismael, que ficam localizadas na Vila Operária Um.</t>
+  </si>
+  <si>
+    <t>12100</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12100/indicacao_108.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento competente a restauração na quadra de esportes com alambrados e iluminação do Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12101</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12101/indicacao_109.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR Sr. Prefeito para que o mesmo faça uma doação de um kits para a mecanização rural do Município, e que o mesmo seja cedido para o Conselho Municipal de Desenvolvimento Rural.</t>
+  </si>
+  <si>
+    <t>12102</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12102/indicacao_110.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de implantar um quebra molas na Rua Cornélio Procópio defronte ao n° 50, esquina com a Av. Maranhão.</t>
+  </si>
+  <si>
+    <t>12103</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12103/indicacao_111.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito, que proceda a poda de árvores localizadas na rua atrás do Colégio Santa Olga.</t>
+  </si>
+  <si>
+    <t>12104</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12104/indicacao_112.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine com urgência ao Departamento competente, que seja feito o acostamento na Av. Minas Gerais, defronte a Univale.</t>
+  </si>
+  <si>
+    <t>12105</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12105/indicacao_113.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal da necessidade urgente de determinar o desentupimento da “ boca de lobo” existente na Rua Tinguim, subida para Vila Residencial de Furnas.</t>
+  </si>
+  <si>
+    <t>12106</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12106/indicacao_114.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito da necessidade urgente de implantar um quebra-molas na Rua Ucrânia, Vila Xurupita, defronte ao Bar do Sadi, de acordo com abaixo assinado em anexo, bem como proceder calçamento com pedras irregulares no trecho de Rua Ucrânia, que compreende do Posto Catuai até esquina da rua do Srº José Maria Anacleto.</t>
+  </si>
+  <si>
+    <t>12107</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12107/indicacao_115.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR Sr. Prefeito Municipal a necessidade de implantar na Rua Campo Grande, final da Av. Paraná pedras irregulares e meio fio.</t>
+  </si>
+  <si>
+    <t>12108</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12108/indicacao_116.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito para que o mesmo determine a urgência de reparar asfalto que “ afundou” na Av. Brigadeiro Farias n° 126, Conj. Habitacional Espirito Santo, defronte a residência do Sr. João Biondi.</t>
+  </si>
+  <si>
+    <t>12109</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12109/indicacao_117.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal da necessidade de instalar um alambrado ou até mesmo cercar com arame liso a Praça localizada entre a Rua Arapongas e Av. Tancredo Neves, haja vista a presença de muitas crianças que usam aquele logradouro para praticar esporte e a presença de_x000D_
+animais é constante.</t>
+  </si>
+  <si>
+    <t>12110</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12110/indicacao_118.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito para que o mesmo determine o início dos trabalhos na empresa Nutri Porá Ltda. estabelecida na Av. Mal. Cordeiro de Farias nesta cidade de Ivaiporã, conforme pré estabelecido administrativamente.</t>
+  </si>
+  <si>
+    <t>12111</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12111/indicacao_119.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine com urgência, que seja tomadas as providencias necessárias de acordo com a Lei o funcionamento da Distribuidora de Gás S. da Silva Ltda, haja vista que a mesma se encontra sem atividade no presente momento.</t>
+  </si>
+  <si>
+    <t>12112</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12112/indicacao_120.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que o mesmo através, da COPEL, proceda a instalação de iluminação pública na Rua Bela Vista - Jardim Iporã.</t>
+  </si>
+  <si>
+    <t>12113</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12113/indicacao_121.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR a TELEPAR que proceda a instalação de um orelhão na Rua Santa Terezinha esquina com a Bela Vista no Jardim Iporã.</t>
+  </si>
+  <si>
+    <t>12114</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12114/indicacao_122.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine com a máxima urgência, ao competente Departamento a pintura em todos os quebra molas do quadro urbano da cidade.</t>
+  </si>
+  <si>
+    <t>12115</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12115/indicacao_123.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento competente, que seja colocado alambrado em volta do campo de futebol no Jardim João Luiz XV.</t>
+  </si>
+  <si>
+    <t>12116</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12116/indicacao_124.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que determine através do Departamento competente, a instalação de parque infantil em todas as Creches da nossa cidade, que estão carentes de tal benfeitoria.</t>
+  </si>
+  <si>
+    <t>12117</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12117/indicacao_125.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento competente para que seja implantada iluminação pública na Av. Minas Gerais, nas à proximidades do Moinho do Makita.</t>
+  </si>
+  <si>
+    <t>12118</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12118/indicacao_126.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que seja feito o cascalhamento urgente da Rua Gabriel de Lara no Jardim Luiz XV e que futuramente seja implantadas pedras irregulares.</t>
+  </si>
+  <si>
+    <t>12119</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12119/indicacao_127.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento de Engenharia a construção de um muro entre o Consórcio Intermunicipal de Saúde e o Consultório Odontológico.</t>
+  </si>
+  <si>
+    <t>12120</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12120/indicacao_128.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito em atenção ao expediente enviado pela Sociedade Protetora dos Animais de Ivaiporã, através de sua Presidente Maria_x000D_
+das Graças Cordeiro Custódio, que seja incluído na peça orçamentária do ano de 2006, verbas para a construção de um centro de zoonose para animais sem donos e soltos pelas ruas de nossa cidade.</t>
+  </si>
+  <si>
+    <t>12121</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12121/indicacao_129.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo viabilize a implantação de um Centro de Apoio a Mães e Gestantes carentes de nosso Município.</t>
+  </si>
+  <si>
+    <t>12122</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12122/indicacao_130.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito Municipal, para que o mesmo determine a poda de árvores e a pintura de meios-fios nas ruas e avenidas de nossa cidade.</t>
+  </si>
+  <si>
+    <t>12123</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12123/indicacao_131.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito Municipal para que o mesmo determine ao competente Departamento de Obras e Viação, a urgente restauração da pavimentação de trecho da Av. Tancredo Neves, trecho este nas imediações da esquina da Rua Jacob Goedert.</t>
+  </si>
+  <si>
+    <t>12124</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12124/indicacao_132.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de restaurar a Rua Manoel de Nóbrega - Jardim Belo Horizonte I, que dá acesso à Av. Mal. Cordeiro de Farias, a qual se encontra em estado precário de tráfego.</t>
+  </si>
+  <si>
+    <t>12125</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12125/indicacao_133.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR Senhor Prefeito Municipal, para que o mesmo determine ao Departamento  competente, o serviço de tapa buracos na Rua Juarez Cleve, trecho_x000D_
+compreendido entre a Av. Pedro Koltun e a Rua Cuba.</t>
+  </si>
+  <si>
+    <t>12126</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12126/indicacao_134.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do Departamento de Obras e Viação, realize o serviço de tapa buracos no trecho asfáltico da Praça Emilio de Meneses, em volta da 5411 Delegacia de Policia Civil, nesta cidade.</t>
+  </si>
+  <si>
+    <t>12127</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12127/indicacao_135.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que 0 mesmo através do Departamento competente, proceda com a máxima urgência, a restauração completa das Ruas que se fizerem necessárias na Vila Rural Ivainópolis.</t>
+  </si>
+  <si>
+    <t>12128</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12128/indicacao_136.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal para que o mesmo determine ao Departamento de Obras que implante meio fio na Rua José Geraldo de Almeida, localizada no J. Belo Horizonte I, atendendo assim uma antiga reivindicação daqueles moradores.</t>
+  </si>
+  <si>
+    <t>12129</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12129/indicacao_137.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Sr. Prefeito para que o mesmo proceda a recuperação de trechos de estrada que liga a Fazenda do Dr. Orlando até o Rio_x000D_
+da Bulha, haja vista que se torna intransitável em tempo de chuvas, e pelo local tem uma linha de ônibus, portanto necessário se faz a implantação de_x000D_
+cascalhamento.</t>
+  </si>
+  <si>
+    <t>12130</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12130/indicacao_138.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal para que o mesmo determine ao Departamento de Obras o cascalhamento da Rua Alm. Tamandaré com a Rua Mauá, na Vila João XXIII.</t>
+  </si>
+  <si>
+    <t>12131</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12131/indicacao_139.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito para que o mesmo determine a operação tapa buracos, nas seguintes ruas do Distrito de Jacutinga; Rua Cambé, Rua Formoso; Rua Pindauva e Rua Ivaiporã.</t>
+  </si>
+  <si>
+    <t>12132</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12132/indicacao_140.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal para que o mesmo proceda as devidas obras que são necessárias no campo de futebol do Distrito de Jacutinga. Valendo salientar que tal praça de esportes c um anseio da comunidade desportiva daquele Distrito, e que após muito tempo e demandas foi devidamente efetivada a posse do terreno em nome do Município de Ivaiporã, podendo ser obtida melhores informações a esse respeito com o hoje Diretor Administrativo Sr. Jonas Rocha.</t>
+  </si>
+  <si>
+    <t>12133</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12133/indicacao_141.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do Departamento competente, proceda a iluminação pública na Av. Minas Gerais, trecho que compreende, entre a Av. Brasil e a Rodovia Celso Fumio Makita.</t>
+  </si>
+  <si>
+    <t>12134</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12134/indicacao_142.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal que proceda uma operação tapa buracos na Rua Juarez Cleve, defronte ao n° 1200</t>
+  </si>
+  <si>
+    <t>12135</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12135/indicacao_143.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que o mesmo determine que se construa coberturas nos pontos de ônibus da Vila Sta. Terezinha, defronte ao Salão Comunitário, e na Av. Maranhão em frente a residência do Sr. Elias do Gás.</t>
+  </si>
+  <si>
+    <t>12136</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12136/indicacao_144.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito que atenda as reivindicações do Senhores Moradores e Associados da Associação dos Moradores da Vila Jardim Aeroporto documento em anexo.</t>
+  </si>
+  <si>
+    <t>12137</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12137/indicacao_145.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR e apresentar ao Sr. Prefeito reivindicações do Conselho das Associações de Moradores de Ivaiporã-CAMI, das quais pede as devidas providências. ( doc. em anexo)</t>
+  </si>
+  <si>
+    <t>12138</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12138/indicacao_146.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR à Brasil Telecom, para que seja instalado um telefone público  (orelhão, na Rua Brasília, QD-05, Lote- 01, defronte a Mercearia do Sr. Nilson Trindade de Jesus. (doc. em anexo).</t>
+  </si>
+  <si>
+    <t>12139</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12139/indicacao_147.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal para que o mesmo determine a colocação de uma lumiaria na Rua Maria Bina na altura do n° 450, na Vila Sta. Terezinha haja vista que o local está às escuras.</t>
+  </si>
+  <si>
+    <t>12140</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12140/indicacao_148.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de colocar (onde não há) luminárias e/ou lâmpadas nas Vilas e Jardins de Ivaiporã, de conformidade com o expediente recebido do CAMI - Conselho das Associações de Moradores de Ivaiporã, cópia em anexo.</t>
+  </si>
+  <si>
+    <t>12144</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12144/indicacao_149.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que determine urgentemente ao Departamento competente, a confecção de carteirinhas para estudantes, devido ao transtorno que os não estudantes vem causando aos motoristas, especial mente no período noturno.</t>
+  </si>
+  <si>
+    <t>12146</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12146/indicacao_150.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito para que o mesmo determine roçada no leito da Rua Apucarana, trecho direcionado para a Vila Residencial de Furnas, bem como que se proceda a limpeza de entulhos sob a ponte do Rio Pindauva ( Rua Apucarana ), evitando assim a obstrução da passagem de água quando chove.</t>
+  </si>
+  <si>
+    <t>12151</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12151/indicacao_151.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito que determine a instalação de luminária da Rua Tinguis defronte ao n° 450.</t>
+  </si>
+  <si>
+    <t>12152</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12152/indicacao_152.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a implantação de um redutor de velocidade (quebra-molas) na Avenida Tancredo Neves defronte ao n° 213, nesta cidade, em virtude do tráfego de carros em alto velocidade.</t>
+  </si>
+  <si>
+    <t>12153</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>Edison José de Brito, Getúlio da Coletoria</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12153/indicacao_153.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR a proibição de uso de aparelhos celulares nas sessões plenárias.</t>
+  </si>
+  <si>
+    <t>12154</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12154/indicacao_154.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Excelentíssimo Senhor Prefeito Municipal, para que o mesmo através do Departamento de Obras, proceda a implantação de pedras irregulares, na Rua Guaretá, na Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12155</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12155/indicacao_155.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que determine ao competente Departamento, a colocação de iluminação pública, na Avenida São Paulo, defronte ao n° 745.</t>
+  </si>
+  <si>
+    <t>12156</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12156/indicacao_156.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a restauração urgente do Cemitério do Distrito de Jacutinga que encontra-se em estado de abandono total, como_x000D_
+exemplo, muro quebrado, etc.</t>
+  </si>
+  <si>
+    <t>12157</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>Lourdes Mancia, Sabão - Edivaldo Montanheri</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12157/indicacao_157.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Excelentíssimo Senhor Prefeito Municipal Célio Pereira, para que o mesmo através do Departamento de Obras, determine a conclusão da Creche da Vila Santa Maria. Haja vista que tal obra se encontra paralisada há muito tempo.</t>
+  </si>
+  <si>
+    <t>12158</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12158/indicacao_153.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Excelentíssimo Senhor Prefeito Municipal, Célio Pereira, para que determine urgentemente ao Departamento de Obras, a colocação de um_x000D_
+redutor de velocidade (quebra molas), na Rua Sertanópolis, n° 360, defronte a residência do Sr. Paulo José Alves.</t>
+  </si>
+  <si>
+    <t>12159</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12159/indicacao_159.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Excelentíssimo Senhor Prefeito Municipal, Célio Pereira, para que na ausência dos Professores, por motivo dos mesmos estarem fazendo curso, não tenham que pagar estagiários para substituí-los.</t>
+  </si>
+  <si>
+    <t>12160</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12160/indicacao_160.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que seja colocado iluminação pública na Rua Rio Grande do Sul , n° 1670, defronte a empresa Expresso Nordeste Ltda. (documento em anexo)</t>
+  </si>
+  <si>
+    <t>12161</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12161/indicacao_161.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, seja colocado um quebra molas na Rua Princesa Leopoldina, a qual dá acesso à antiga Associação da Copiva.</t>
+  </si>
+  <si>
+    <t>12162</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12162/indicacao_162.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de abrir o canteiro central na altura da Avenida Souza Naves n° 1880, defronte à Escola da APAE, para ser feito estacionamento diagonal, em virtude da parada de ônibus e outros veículos que deixam e pegam alunos neste /local, tudo de conformidade com a solicitação da APAE em anexo.</t>
+  </si>
+  <si>
+    <t>12163</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12163/indicacao_166.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Exmo. Prefeito a necessidade de se fazer acostamento em trecho da Av. Brasil, de acordo com o abaixo assinado em anexo a esta Indicação.</t>
+  </si>
+  <si>
+    <t>12164</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12164/indicacao_167.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito que determine o cascalhamento da Rua Sebastião Fagá, (Colônia da Prefeitura), bem como, o serviço de roçada nas margens da mesma.</t>
+  </si>
+  <si>
+    <t>12165</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>Geovane Pedroso, Ademar, Edison José de Brito, Getúlio da Coletoria, Gustavo Chaves, Sabão - Edivaldo Montanheri, Vila Real</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12165/indicacao_168.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do competente departamento, determine a implantação com pedras irregulares ou asfalto, na Av. Maranhão, trecho compreendido entre a Rua Sertanópolis e a Rua que dá acesso à Usina Velha.</t>
+  </si>
+  <si>
+    <t>12166</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12166/indicacao_169.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento de Obras, determine a implantação de um quebra molas na Av. Marechal Cordeiro de Farias, defronte a Oficina Mecânica Krowalski e outro defronte a Rua Maringá.</t>
+  </si>
+  <si>
+    <t>12167</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12167/indicacao_170.pdf</t>
+  </si>
+  <si>
+    <t>JNQ1CAR ao Senhor Prefeito Municipal para que o mesmo determine a recuperação ( tapa buraco ), na rua defronte a Capela Mortuária.</t>
+  </si>
+  <si>
+    <t>12168</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12168/indicacao_171.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal para que o mesmo determine ao Departamento de Meio Ambiente que proceda a poda de galhos de árvores que se encontram abaixo das luminárias, motivos estes que prejudicam a visibilidade noturna, principalmente em  nossas vilas e bairros.</t>
+  </si>
+  <si>
+    <t>12169</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12169/indicacao_172.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a urgente necessidade de proceder a restauração da Rua Ribeirão Claro, próximo à Escola Municipal Ivaiporã.</t>
+  </si>
+  <si>
+    <t>12170</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12170/indicacao_173.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que seja feito a cobertura do ponto de táxi da Av. Souza Naves defronte à Rádio Ubá, nos moldes do ponto de táxi Jacutinga, próximo ao correio.</t>
+  </si>
+  <si>
+    <t>12171</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12171/indicacao_174.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine ao departamento competente, a instalação de luminária, na Rua José d&lt;/Alencar, n° 360, conforme documento em anexo.</t>
+  </si>
+  <si>
+    <t>12172</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12172/indicacao_175.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Excelentíssimo Senhor Deputado Estadual Alexandre Curi, a viabilidade da implantação de extensão universitária estadual em nossa cidade Vale citar que existem duas Universidades Estadual em nossa região a de Londrina-UEL e na cidade de Maringá-UEM.</t>
+  </si>
+  <si>
+    <t>12173</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12173/indicacao_176.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito para que o mesmo determine ao Departamento competente do Município para que o mesmo proceda as alterações de estacionamento de veículos na diagonal na Av. Brasil lado esquerdo nos trechos compreendido entre a Rua Sertanópolis até a Rua Londrina.</t>
+  </si>
+  <si>
+    <t>12174</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12174/indicacao_177.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal para que o mesmo determine a construção de um corrimão na escada que dá acesso ao Salão de Eventos do Centro Social Urbano-CESU.</t>
+  </si>
+  <si>
+    <t>12176</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12176/indicacao_178.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal da necessidade de pavimentar trecho de acostamento defronte a padaria Bella Panni.</t>
+  </si>
+  <si>
+    <t>12187</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12187/indicacao_179.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito para que o mesmo determine a poda de árvores na sede do Distrito de Alto Porã.</t>
+  </si>
+  <si>
+    <t>12201</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12201/indicacao_180.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito para que o mesmo determine a implantação com pedras poliédricas no Jardim Iporã, nesta cidade.</t>
+  </si>
+  <si>
+    <t>12202</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12202/indicacao_181.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito para que o mesmo determine o cascalhamento das ruas do Jardim Alto da Gloria.</t>
+  </si>
+  <si>
+    <t>12203</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12203/indicacao_182.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal diversos serviços abaixo relacionados para a comunidade;_x000D_
+1- Poda de árvores na Av. Maranhão;_x000D_
+2- Recuperar a rua do Bairro Reservado;_x000D_
+3- Implante o asfaltamento da rua que liga a Igreja_x000D_
+Matriz de Alto Porá até o Colégio Estadual José de Mattos Leão;_x000D_
+4- Cascalhamento em trecho de estrada que liga a Br-_x000D_
+466 até a divisa do Município com o Município de Arapuã, localidade do_x000D_
+Lageado;_x000D_
+5-Que seja implantado quebra-molas nas confluências_x000D_
+da Av. Brasil, Rua Apucarana, nas proximidades do Posto Panorama, Agência_x000D_
+do INSS e Apucarana Auto Peças</t>
+  </si>
+  <si>
+    <t>12204</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12204/indicacao_183.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a construção de um sanitário público defronte à Loja de Calçados Marília, para uso dos vendedores autônomos de automóveis.</t>
+  </si>
+  <si>
+    <t>12205</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12205/indicacao_184.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do departamento de Obras, proceda a implantação com pedras irregulares na Rua José Bonifácio, trecho compreendido entre a Rua Princesa Leopoldina e a Av. Marechal Cordeiro de Farias.</t>
+  </si>
+  <si>
+    <t>12206</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12206/indicacao_185.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo proceda o recapeamento asfáltico na Rua Mato Grosso, entre a Rua Ponta grossa e a Rua Jacarezinho, e ainda, o rebaixamento do redutor de velocidade (quebra-molas) ali existente.</t>
+  </si>
+  <si>
+    <t>12207</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12207/indicacao_186.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de cascalhar a estrada da Agua do Milagre, nos trechos onde se fizerem necessário.</t>
+  </si>
+  <si>
+    <t>12208</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12208/indicacao_187.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento de Obras, realize urgentemente o serviço de tapa buracos na Rua que liga a cidade de Ivaiporã à Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12209</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12209/indicacao_188.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine com urgência, a dedetização no lixão, diminuindo assim a quantidade de moscas naquele local, e que vem causando tanto transtorno à população, principalmente em horário de refeição, até que se encontre uma solução para o aterro sanitário.</t>
+  </si>
+  <si>
+    <t>12210</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12210/indicacao_189.pdf</t>
+  </si>
+  <si>
+    <t>solicitar ao Senhor Prefeito Municipal, na possibilidade, a doação de carteiras escolares ao Trova &amp; Alvarino - Sistema de Ensino Ltda. Comprovante de inscrição e de situação cadastral em anexo.</t>
+  </si>
+  <si>
+    <t>12211</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12211/indicacao_190.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine ao departamento de Obras, a construção de uma cancha de malha, no Conjunto Habitacional João de Barro, na Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12212</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12212/indicacao_191.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que determine ao Departamento Municipal de Saúde, o atendimento Odontológico na Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12213</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12213/indicacao_192.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de cascalhar a Rua Arara, trecho compreendido entre o Conjunto João de Barro e a Colônia da Prefeitura.</t>
+  </si>
+  <si>
+    <t>12216</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12216/indicacao_193.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a urgente necessidade de colocar luminária na Avenida Minas Gerais, entre a Rua Faxinai e Avenida Brasil, defronte à residência do Dr. Celso Makita, em virtude do que vem ocorrendo naquele local às escuras.</t>
+  </si>
+  <si>
+    <t>12218</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12218/indicacao_194.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal da necessidade de implantar o atendimento da ambulância em sistema de plantão_x000D_
+nos finais de semana ( sábado e domingo ) no Distrito de Jacutinga, para dar atendimento a comunidade.</t>
+  </si>
+  <si>
+    <t>12221</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12221/indicacao_195.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal para que o mesmo determine ao Departamento de Obras e Viação, a recuperação de 03 (três ) pontes na região da Água da Mamona, que devido as últimas chuvas as suas estruturas ficaram danificadas.</t>
+  </si>
+  <si>
+    <t>12222</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12222/indicacao_196.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo competente, a colocação de placas indicativas de nomes de ruas em todas as Vilas e Bairros de nossa cidade. determine ao departamento ruas que se fizerem necessárias, nas facilitando assim o trabalho dos carteiros.</t>
+  </si>
+  <si>
+    <t>12223</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12223/indicacao_197.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento de Obras, determine passar o rolo nas ruas do Conjunto Habitacional João de_x000D_
+Barro, Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12224</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12224/indicacao_198.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de passar veneno “mata mato”, nas ruas do Conjunto Habitacional João de Barro, Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>12225</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12225/indicacao_199.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR à BRASIL TELECOM, a necessidade de instalar um telefone público (orelhão), na Rua Social, n° 99, entre a Av. Souza Naves e Av. Pedro Koltun, Jardim Social, defronte a Associação dos Aposentados, Pensioqístas e Idosos de Ivaiporã. Haja vista que a mencionada associação, fica próxima da sede da Polícia Florestal, do Colégio Estadual Bento Mossurunga e próxima da APAE-Associação de Pais e Amigos dos Excepcionais de Ivaiporã.</t>
+  </si>
+  <si>
+    <t>12226</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12226/indicacao_200.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do competente departamento, determine passar a cada 15 dias no Distrito de Santa Bárbara, o caminhão da limpeza pública.</t>
+  </si>
+  <si>
+    <t>12227</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>Edison José de Brito, Sabão - Edivaldo Montanheri</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12227/indicacao_201.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, paia que o mesmo através do departamento de Obras, proceda a construção de uma cancha oficial de bocha. Tal benfeitoria se faz necessário devido à aproximação do JAVIS-Jogos Abertos do Vale do Ivaí, que será realizado em Ivaiporã, no próximo ano.</t>
+  </si>
+  <si>
+    <t>12228</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12228/indicacao_202.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Excelentíssimo Senhor Prefeito Municipal, para que determine ao departamento competente, a construção de uma cancha oficial de malha._x000D_
+Tal reivindicação se faz necessário, em virtude do JAVIS - Jogos Abertos do Vale do Ivaí de 2006, que se aproxima, e acontecerá em lyaiporã.</t>
+  </si>
+  <si>
+    <t>12229</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12229/indicacao_203.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que proceda a construção de uma cancha de areia. O pedido em referência se faz necessário, por motivo do JAV1S - Jogos Abertos do Vale do Ivaí, à realizar-se nesta cidade, no ano seguinte, e Ivaiporã encontra-se carente tal benfeitoria.</t>
+  </si>
+  <si>
+    <t>12230</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12230/indicacao_204.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento de Obras, para que seja feito com a máxima urgência, o recapeamento asfáltico na Av. Estevão Marciano, defronte a Mercearia Bonfim.</t>
+  </si>
+  <si>
+    <t>12231</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12231/indicacao_205.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de realizar urgentemente a restauração completa da estrada da Agua do Milagre e ainda todos os carreadores, onde forem necessário, por motivo do excesso de chuva.</t>
+  </si>
+  <si>
+    <t>12232</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12232/indicacao_206.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, determine a restauração completa da estrada mestre e carreadores da localidade de Ouro Verde, onde se fizerem necessário.</t>
+  </si>
+  <si>
+    <t>12233</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12233/indicacao_207.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo proceda a restauração completa da estrada do Palmeirinha do Campo Novo, bem como todos os carreadores, onde se fizerem necessário, em virtude do excesso de chuvas.</t>
+  </si>
+  <si>
+    <t>12234</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12234/indicacao_208.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR, À BRASIL TELECOM, a necessidade de instalar um telefone público (orelhão), na praça dos picaretas, localizada entre a Rua Joaquim Bonifácio e Rua Felicita Rother, defronte a Lojas Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>12235</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>Bertinho, Edison José de Brito</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12235/indicacao_209.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de cercar com tela em volta da quadra de esportes do Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>12236</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12236/indicacao_210.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o recapeamento asfáltico da Rodovia Municipal Frederico Kurten, que liga a Rodovia BR-466 à divisa do Município de Arapuã, até a ponte do Rio da Bulha.</t>
+  </si>
+  <si>
+    <t>12237</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12237/indicacao_211.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento competente, que seja colocado alambrado em volta do campo de futebol suíço da localidade do Severiano.</t>
+  </si>
+  <si>
+    <t>12238</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12238/indicacao_212.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de dispor de um lugar para dar atendimento às gestantes, sabendo-se que no Posto de Saúde há um grande número de pessoas enfermas, colocando assim em risco a saúde das mães e dos bebês.</t>
+  </si>
+  <si>
+    <t>12239</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12239/indicacao_213.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que seja implantado urgentemente um redutor de velocidade na Av. Souza Naves, trecho compreendido entre a Rua Cornélio Procópio e a Rua Sete de Setembro.</t>
+  </si>
+  <si>
+    <t>12240</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12240/indicacao_214.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do departamento competente, determine a pintura de meio-fio na Rua Principal da Vila Nova Porã, bem como proceder a poda dos pingos de ouro na Praça localizada no Conjunto Habitacional Waldomiro Bleis Guergolette.</t>
+  </si>
+  <si>
+    <t>12241</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12241/indicacao_215.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine a pintura de meio-fio na Rua Principal do Distrito de Santa Bárbara, bem como na Rua Principal do_x000D_
+Distrito de Alto Porã.</t>
+  </si>
+  <si>
+    <t>12242</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12242/indicacao_216.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine o serviço de pintura de meio-fio nas Ruas da Vila Santa Maria, onde for necessário.</t>
+  </si>
+  <si>
+    <t>12243</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12243/indicacao_217.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine a pintura de meio-fio nas Ruas do Distrito de Jacutinga, onde for necessário, bem como na Praça defronte a Paróquia Nossa Senhora de Lourdes.</t>
+  </si>
+  <si>
+    <t>12244</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12244/indicacao_218.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento de Obras, proceda urgentemente a recuperação total da ponte pênsil localizada no Lago das Flores.</t>
+  </si>
+  <si>
+    <t>12245</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12245/indicacao_219.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, seja instalado luzes de natal, se possível for nos Distritos de Santa Bárbara e Alto Porã.</t>
+  </si>
+  <si>
+    <t>12246</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12246/indicacao_220.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine ao departamento de Obras, que coloque placas indicativas, nas ruas, indicando a localização dos órgãos públicos e outros.</t>
+  </si>
+  <si>
+    <t>12247</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12247/indicacao_221.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo providencie através do competente departamento, que seja colocado placas indicativas, onde for necessário indicando as saídas paia os Jardins, Vilas e Distritos.</t>
+  </si>
+  <si>
+    <t>12248</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12248/indicacao_222.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de colocar placa indicativa, indicando quebra mola, implantado recentemente defronte ao Corpo de Bombeiro.</t>
+  </si>
+  <si>
+    <t>12249</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12249/indicacao_223.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao departamento de Obras, para que seja implantado urgentemente um redutor de velocidade, no trecho compreendido entre a Rua Cornélio Procópio e a Rua Francisco Jacob Goedert, defronte ao Bonfim Ultragaz, sentido centro, evitando assim que seja colocado em risco a vida de pessoas inocentes.</t>
+  </si>
+  <si>
+    <t>12250</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12250/indicacao_224.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que seja implantado urgentemente um redutor de velocidade na Av. Tancredo Neves, trecho que compreende entre a Rua Francisco Jacob Goedert e a Rua Orlando Burato, defronte ao n° 2.560, sentido Jardim Iporã. Tal pedido se faz necessário, devido a alta velocidade de veículos que por ali trafegam, e ainda, atendendo a reivindicação daquela comunidade.</t>
+  </si>
+  <si>
+    <t>12251</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo através do departamento de Obras, proceda a reforma do Parque Infantil localizado na Vila Residencial de Fumas.</t>
+  </si>
+  <si>
+    <t>12252</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12252/indicacao_226.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito, que determine ao Departamento Municipal de Educação que proceda a viabilidade para implantação em nossa cidade de Cursos Preparatórios p/vestibulandos gratuitamente</t>
+  </si>
+  <si>
+    <t>12253</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12253/indicacao_228.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de verificar em que situação se encontra a questão do lixo hospitalar do Hospital Municipal, bem como proceder a pintura daquele hospital.</t>
+  </si>
+  <si>
+    <t>12254</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12254/indicacao_229.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que proceda a restauração completa da praça localizada defronte a Igreja católica, no Distrito de Alto Porã.</t>
+  </si>
+  <si>
+    <t>12255</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>Sabão - Edivaldo Montanheri, Ademar, Bertinho, Edison José de Brito, Geovane Pedroso, Getúlio da Coletoria, Gustavo Chaves, Lourdes Mancia, Vila Real</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12255/indicacao_230.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal a nomeação em virtude da exoneração do ex-Chefe de Gabinete Sr. Otaviano Proença Neto, o nome do Sr. José Carlos Matricardi para ocupar o cargo de Chefe de Gabinete da Prefeitura Municipal de Ivaiporã, Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>12256</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12256/indicacao_231.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do departamento competente, determine a colocação de placas indicativas, indicando nome de ruas, no Jardim Luiz XV.</t>
+  </si>
+  <si>
+    <t>12257</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12257/indicacao_232.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de implantar um telefone público (orelhão) na Rua Progresso, Jardim Brasil, defronte a residência do Sr. Antônio Paraguai, no Distrito de Jacutinga.</t>
   </si>
   <si>
     <t>10973</t>
   </si>
   <si>
     <t>ATOS</t>
   </si>
   <si>
     <t>Mesa Diretiva - MD</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10973/ato_2005_1.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Especial e dá outras providências. (Valor de R$ 5.000,00)</t>
   </si>
   <si>
     <t>10974</t>
   </si>
   <si>
     <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10974/ato_2005_2.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Especial e dá outras providências. (Valor de R$ 20.000,00)</t>
   </si>
@@ -1360,56 +3978,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4491/ple-02-2005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4492/ple-03-2005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4493/ple-04-2005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4494/ple-05-2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4495/ple-06-2005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4496/ple-07-2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4497/ple-08-2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4498/ple-09-2005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4499/ple-10-2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4500/ple-11-2005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4501/ple-12-2005.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4502/ple-13-2005.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4503/ple-14-2005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4504/ple-15-2005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4506/ple-17-2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4507/pll.18-2005.zip" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4508/ple-19-2005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4509/ple-20-2005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4510/ple-21-2005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4511/ple-22-2005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4512/ple-23-2005.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4513/ple-24-2005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4514/ple-25-2005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4521/ple-26-2005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4523/ple-27-2005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4525/ple-29-2005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4526/ple-30-2005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4528/ple-31-2005.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4529/ple-32-2005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4530/ple-33-2005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4531/ple-34-2005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4532/ple-35-2005.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4533/ple-36-2005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4534/ple-37-2005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4536/ple-39-2005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4537/ple-40-2005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4538/ple-41-2005.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4539/ple-42-2005.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4540/ple-47-2005.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4543/ple-48-2005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4544/ple-49-2005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4545/ple-50-2005.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4546/ple-51-2005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4547/ple-53-2005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4548/pll-54-2005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4549/ple-55-2005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4166/pll_01-2005.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4167/pll_02-2005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4168/pll_03-2005.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4169/pll_04-2005.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4170/pll_08-2005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4171/pll_09-2005.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4172/pll_10-2005.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4173/pll_12-2005.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4100/ppl_13-2005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4176/pll_14-2005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4180/pll15-2005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4181/pll_16-2005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4182/pll17-2005.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4183/pll.18-2005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/8280/projeto_de_decreto_01-2005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/8279/projeto_de_decreto_02-2005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/8278/projeto_de_decreto_03-2005.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/3864/pr_1_2005.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/3866/pr_2_2005.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/3867/pr_3_2005.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/3869/pr_4_2005.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/3870/pr_5_2005.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/3871/pr_6_2005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10366/emenda_modificativa_2_2005_lom.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10381/14_emenda_modificativa_3_2005.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10752/projeto_de_lei_substitutivo_1_2005_ao_ple_29_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10973/ato_2005_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10974/ato_2005_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10975/ato_2005_4.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10976/ato_2005_5.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10977/ato_2005_6.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10980/ato_2005_7.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10981/ato_2005_8.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10982/ato_2005_9.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10983/ato_2005_10.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10984/ato_2005_11.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10985/ato_2005_12.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4491/ple-02-2005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4492/ple-03-2005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4493/ple-04-2005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4494/ple-05-2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4495/ple-06-2005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4496/ple-07-2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4497/ple-08-2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4498/ple-09-2005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4499/ple-10-2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4500/ple-11-2005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4501/ple-12-2005.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4502/ple-13-2005.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4503/ple-14-2005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4504/ple-15-2005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4506/ple-17-2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4507/pll.18-2005.zip" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4508/ple-19-2005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4509/ple-20-2005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4510/ple-21-2005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4511/ple-22-2005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4512/ple-23-2005.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4513/ple-24-2005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4514/ple-25-2005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4521/ple-26-2005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4523/ple-27-2005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4525/ple-29-2005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4526/ple-30-2005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4528/ple-31-2005.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4529/ple-32-2005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4530/ple-33-2005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4531/ple-34-2005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4532/ple-35-2005.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4533/ple-36-2005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4534/ple-37-2005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4536/ple-39-2005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4537/ple-40-2005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4538/ple-41-2005.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4539/ple-42-2005.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4540/ple-47-2005.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4543/ple-48-2005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4544/ple-49-2005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4545/ple-50-2005.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4546/ple-51-2005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4547/ple-53-2005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4548/pll-54-2005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4549/ple-55-2005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4166/pll_01-2005.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4167/pll_02-2005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4168/pll_03-2005.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4169/pll_04-2005.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4170/pll_08-2005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4171/pll_09-2005.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4172/pll_10-2005.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4173/pll_12-2005.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4100/ppl_13-2005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4176/pll_14-2005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4180/pll15-2005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4181/pll_16-2005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4182/pll17-2005.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/4183/pll.18-2005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/8280/projeto_de_decreto_01-2005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/8279/projeto_de_decreto_02-2005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/8278/projeto_de_decreto_03-2005.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/3864/pr_1_2005.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/3866/pr_2_2005.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/3867/pr_3_2005.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/3869/pr_4_2005.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/3870/pr_5_2005.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/3871/pr_6_2005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10366/emenda_modificativa_2_2005_lom.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10381/14_emenda_modificativa_3_2005.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10752/projeto_de_lei_substitutivo_1_2005_ao_ple_29_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/11992/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/11993/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/11994/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/11995/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/11996/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/11997/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/11998/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/11999/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12000/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12001/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12002/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12003/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12004/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12005/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12006/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12007/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12008/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12009/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12010/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12011/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12012/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12013/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12014/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12015/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12016/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12017/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12018/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12020/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12021/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12022/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12023/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12024/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12025/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12026/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12027/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12028/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12029/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12030/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12031/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12032/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12033/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12034/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12035/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12036/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12037/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12038/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12039/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12040/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12041/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12042/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12043/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12044/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12045/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12046/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12047/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12048/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12049/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12050/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12051/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12052/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12053/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12054/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12055/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12056/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12057/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12058/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12059/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12060/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12061/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12062/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12063/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12064/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12065/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12067/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12068/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12069/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12072/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12073/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12074/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12075/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12076/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12077/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12078/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12079/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12080/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12081/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12082/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12083/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12084/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12085/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12086/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12087/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12088/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12089/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12090/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12091/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12092/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12093/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12094/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12095/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12096/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12097/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12100/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12101/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12102/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12103/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12104/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12105/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12106/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12107/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12108/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12109/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12110/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12111/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12112/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12113/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12114/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12115/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12116/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12117/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12118/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12119/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12120/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12121/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12122/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12123/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12124/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12125/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12126/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12127/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12128/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12129/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12130/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12131/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12132/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12133/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12134/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12135/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12136/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12137/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12138/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12139/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12140/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12144/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12146/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12151/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12152/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12153/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12154/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12155/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12156/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12157/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12158/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12159/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12160/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12161/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12162/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12163/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12164/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12165/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12166/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12167/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12168/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12169/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12170/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12171/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12172/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12173/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12174/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12176/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12187/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12201/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12202/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12203/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12204/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12205/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12206/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12207/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12208/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12209/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12210/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12211/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12212/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12213/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12216/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12218/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12221/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12222/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12223/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12224/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12225/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12226/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12227/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12228/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12229/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12230/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12231/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12232/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12233/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12234/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12235/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12236/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12237/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12238/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12239/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12240/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12241/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12242/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12243/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12244/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12245/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12246/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12247/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12248/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12249/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12250/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12252/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12253/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12254/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12255/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12256/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/12257/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10973/ato_2005_1.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10974/ato_2005_2.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10975/ato_2005_4.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10976/ato_2005_5.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10977/ato_2005_6.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10980/ato_2005_7.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10981/ato_2005_8.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10982/ato_2005_9.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10983/ato_2005_10.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10984/ato_2005_11.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2005/10985/ato_2005_12.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H85"/>
+  <dimension ref="A1:H308"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="135.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -3319,320 +5937,6118 @@
       </c>
       <c r="F74" t="s">
         <v>226</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>297</v>
       </c>
       <c r="H74" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>299</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>195</v>
       </c>
       <c r="D75" t="s">
         <v>300</v>
       </c>
       <c r="E75" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F75" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H75" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>10</v>
       </c>
       <c r="D76" t="s">
         <v>300</v>
       </c>
       <c r="E76" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F76" t="s">
-        <v>301</v>
+        <v>206</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="H76" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D77" t="s">
         <v>300</v>
       </c>
       <c r="E77" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F77" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="H77" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D78" t="s">
         <v>300</v>
       </c>
       <c r="E78" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F78" t="s">
-        <v>301</v>
+        <v>222</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="H78" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D79" t="s">
         <v>300</v>
       </c>
       <c r="E79" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F79" t="s">
-        <v>301</v>
+        <v>315</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="H79" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>33</v>
       </c>
       <c r="D80" t="s">
         <v>300</v>
       </c>
       <c r="E80" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F80" t="s">
-        <v>301</v>
+        <v>206</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="H80" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>37</v>
       </c>
       <c r="D81" t="s">
         <v>300</v>
       </c>
       <c r="E81" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F81" t="s">
-        <v>301</v>
+        <v>210</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="H81" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>40</v>
       </c>
       <c r="D82" t="s">
         <v>300</v>
       </c>
       <c r="E82" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F82" t="s">
-        <v>301</v>
+        <v>210</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="H82" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>44</v>
       </c>
       <c r="D83" t="s">
         <v>300</v>
       </c>
       <c r="E83" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F83" t="s">
-        <v>301</v>
+        <v>210</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="H83" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>48</v>
       </c>
       <c r="D84" t="s">
         <v>300</v>
       </c>
       <c r="E84" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F84" t="s">
-        <v>301</v>
+        <v>226</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H84" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>52</v>
       </c>
       <c r="D85" t="s">
         <v>300</v>
       </c>
       <c r="E85" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F85" t="s">
-        <v>301</v>
+        <v>226</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="H85" t="s">
-        <v>333</v>
+        <v>335</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>336</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>56</v>
+      </c>
+      <c r="D86" t="s">
+        <v>300</v>
+      </c>
+      <c r="E86" t="s">
+        <v>301</v>
+      </c>
+      <c r="F86" t="s">
+        <v>226</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H86" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>339</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>60</v>
+      </c>
+      <c r="D87" t="s">
+        <v>300</v>
+      </c>
+      <c r="E87" t="s">
+        <v>301</v>
+      </c>
+      <c r="F87" t="s">
+        <v>206</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H87" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>342</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>64</v>
+      </c>
+      <c r="D88" t="s">
+        <v>300</v>
+      </c>
+      <c r="E88" t="s">
+        <v>301</v>
+      </c>
+      <c r="F88" t="s">
+        <v>315</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H88" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>345</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>68</v>
+      </c>
+      <c r="D89" t="s">
+        <v>300</v>
+      </c>
+      <c r="E89" t="s">
+        <v>301</v>
+      </c>
+      <c r="F89" t="s">
+        <v>315</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H89" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>348</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>72</v>
+      </c>
+      <c r="D90" t="s">
+        <v>300</v>
+      </c>
+      <c r="E90" t="s">
+        <v>301</v>
+      </c>
+      <c r="F90" t="s">
+        <v>315</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H90" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>351</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>76</v>
+      </c>
+      <c r="D91" t="s">
+        <v>300</v>
+      </c>
+      <c r="E91" t="s">
+        <v>301</v>
+      </c>
+      <c r="F91" t="s">
+        <v>302</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H91" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>354</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>80</v>
+      </c>
+      <c r="D92" t="s">
+        <v>300</v>
+      </c>
+      <c r="E92" t="s">
+        <v>301</v>
+      </c>
+      <c r="F92" t="s">
+        <v>302</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H92" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>357</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>84</v>
+      </c>
+      <c r="D93" t="s">
+        <v>300</v>
+      </c>
+      <c r="E93" t="s">
+        <v>301</v>
+      </c>
+      <c r="F93" t="s">
+        <v>222</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H93" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>360</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>88</v>
+      </c>
+      <c r="D94" t="s">
+        <v>300</v>
+      </c>
+      <c r="E94" t="s">
+        <v>301</v>
+      </c>
+      <c r="F94" t="s">
+        <v>222</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H94" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>363</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>96</v>
+      </c>
+      <c r="D95" t="s">
+        <v>300</v>
+      </c>
+      <c r="E95" t="s">
+        <v>301</v>
+      </c>
+      <c r="F95" t="s">
+        <v>248</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H95" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>366</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>100</v>
+      </c>
+      <c r="D96" t="s">
+        <v>300</v>
+      </c>
+      <c r="E96" t="s">
+        <v>301</v>
+      </c>
+      <c r="F96" t="s">
+        <v>367</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H96" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>370</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>104</v>
+      </c>
+      <c r="D97" t="s">
+        <v>300</v>
+      </c>
+      <c r="E97" t="s">
+        <v>301</v>
+      </c>
+      <c r="F97" t="s">
+        <v>210</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H97" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>373</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>108</v>
+      </c>
+      <c r="D98" t="s">
+        <v>300</v>
+      </c>
+      <c r="E98" t="s">
+        <v>301</v>
+      </c>
+      <c r="F98" t="s">
+        <v>210</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H98" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>376</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>112</v>
+      </c>
+      <c r="D99" t="s">
+        <v>300</v>
+      </c>
+      <c r="E99" t="s">
+        <v>301</v>
+      </c>
+      <c r="F99" t="s">
+        <v>377</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H99" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>380</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>381</v>
+      </c>
+      <c r="D100" t="s">
+        <v>300</v>
+      </c>
+      <c r="E100" t="s">
+        <v>301</v>
+      </c>
+      <c r="F100" t="s">
+        <v>210</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H100" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>384</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>120</v>
+      </c>
+      <c r="D101" t="s">
+        <v>300</v>
+      </c>
+      <c r="E101" t="s">
+        <v>301</v>
+      </c>
+      <c r="F101" t="s">
+        <v>315</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H101" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>387</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>124</v>
+      </c>
+      <c r="D102" t="s">
+        <v>300</v>
+      </c>
+      <c r="E102" t="s">
+        <v>301</v>
+      </c>
+      <c r="F102" t="s">
+        <v>222</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H102" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>390</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>128</v>
+      </c>
+      <c r="D103" t="s">
+        <v>300</v>
+      </c>
+      <c r="E103" t="s">
+        <v>301</v>
+      </c>
+      <c r="F103" t="s">
+        <v>222</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H103" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>393</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>132</v>
+      </c>
+      <c r="D104" t="s">
+        <v>300</v>
+      </c>
+      <c r="E104" t="s">
+        <v>301</v>
+      </c>
+      <c r="F104" t="s">
+        <v>222</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H104" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>396</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>139</v>
+      </c>
+      <c r="D105" t="s">
+        <v>300</v>
+      </c>
+      <c r="E105" t="s">
+        <v>301</v>
+      </c>
+      <c r="F105" t="s">
+        <v>222</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H105" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>399</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>143</v>
+      </c>
+      <c r="D106" t="s">
+        <v>300</v>
+      </c>
+      <c r="E106" t="s">
+        <v>301</v>
+      </c>
+      <c r="F106" t="s">
+        <v>222</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H106" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>402</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>146</v>
+      </c>
+      <c r="D107" t="s">
+        <v>300</v>
+      </c>
+      <c r="E107" t="s">
+        <v>301</v>
+      </c>
+      <c r="F107" t="s">
+        <v>226</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H107" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>405</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>406</v>
+      </c>
+      <c r="D108" t="s">
+        <v>300</v>
+      </c>
+      <c r="E108" t="s">
+        <v>301</v>
+      </c>
+      <c r="F108" t="s">
+        <v>226</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H108" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>409</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>149</v>
+      </c>
+      <c r="D109" t="s">
+        <v>300</v>
+      </c>
+      <c r="E109" t="s">
+        <v>301</v>
+      </c>
+      <c r="F109" t="s">
+        <v>410</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H109" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>413</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>153</v>
+      </c>
+      <c r="D110" t="s">
+        <v>300</v>
+      </c>
+      <c r="E110" t="s">
+        <v>301</v>
+      </c>
+      <c r="F110" t="s">
+        <v>210</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H110" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>416</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>157</v>
+      </c>
+      <c r="D111" t="s">
+        <v>300</v>
+      </c>
+      <c r="E111" t="s">
+        <v>301</v>
+      </c>
+      <c r="F111" t="s">
+        <v>214</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H111" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>419</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>161</v>
+      </c>
+      <c r="D112" t="s">
+        <v>300</v>
+      </c>
+      <c r="E112" t="s">
+        <v>301</v>
+      </c>
+      <c r="F112" t="s">
+        <v>222</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H112" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>422</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>423</v>
+      </c>
+      <c r="D113" t="s">
+        <v>300</v>
+      </c>
+      <c r="E113" t="s">
+        <v>301</v>
+      </c>
+      <c r="F113" t="s">
+        <v>315</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H113" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>426</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>427</v>
+      </c>
+      <c r="D114" t="s">
+        <v>300</v>
+      </c>
+      <c r="E114" t="s">
+        <v>301</v>
+      </c>
+      <c r="F114" t="s">
+        <v>206</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H114" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>430</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>431</v>
+      </c>
+      <c r="D115" t="s">
+        <v>300</v>
+      </c>
+      <c r="E115" t="s">
+        <v>301</v>
+      </c>
+      <c r="F115" t="s">
+        <v>206</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H115" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>434</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>435</v>
+      </c>
+      <c r="D116" t="s">
+        <v>300</v>
+      </c>
+      <c r="E116" t="s">
+        <v>301</v>
+      </c>
+      <c r="F116" t="s">
+        <v>315</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H116" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>438</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>165</v>
+      </c>
+      <c r="D117" t="s">
+        <v>300</v>
+      </c>
+      <c r="E117" t="s">
+        <v>301</v>
+      </c>
+      <c r="F117" t="s">
+        <v>222</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H117" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>441</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>169</v>
+      </c>
+      <c r="D118" t="s">
+        <v>300</v>
+      </c>
+      <c r="E118" t="s">
+        <v>301</v>
+      </c>
+      <c r="F118" t="s">
+        <v>367</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H118" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>444</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>173</v>
+      </c>
+      <c r="D119" t="s">
+        <v>300</v>
+      </c>
+      <c r="E119" t="s">
+        <v>301</v>
+      </c>
+      <c r="F119" t="s">
+        <v>226</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H119" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>447</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>177</v>
+      </c>
+      <c r="D120" t="s">
+        <v>300</v>
+      </c>
+      <c r="E120" t="s">
+        <v>301</v>
+      </c>
+      <c r="F120" t="s">
+        <v>206</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H120" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>450</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>451</v>
+      </c>
+      <c r="D121" t="s">
+        <v>300</v>
+      </c>
+      <c r="E121" t="s">
+        <v>301</v>
+      </c>
+      <c r="F121" t="s">
+        <v>248</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H121" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>454</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>183</v>
+      </c>
+      <c r="D122" t="s">
+        <v>300</v>
+      </c>
+      <c r="E122" t="s">
+        <v>301</v>
+      </c>
+      <c r="F122" t="s">
+        <v>210</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H122" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>457</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>187</v>
+      </c>
+      <c r="D123" t="s">
+        <v>300</v>
+      </c>
+      <c r="E123" t="s">
+        <v>301</v>
+      </c>
+      <c r="F123" t="s">
+        <v>210</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H123" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>460</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>191</v>
+      </c>
+      <c r="D124" t="s">
+        <v>300</v>
+      </c>
+      <c r="E124" t="s">
+        <v>301</v>
+      </c>
+      <c r="F124" t="s">
+        <v>210</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H124" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>463</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>464</v>
+      </c>
+      <c r="D125" t="s">
+        <v>300</v>
+      </c>
+      <c r="E125" t="s">
+        <v>301</v>
+      </c>
+      <c r="F125" t="s">
+        <v>282</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H125" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>467</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>468</v>
+      </c>
+      <c r="D126" t="s">
+        <v>300</v>
+      </c>
+      <c r="E126" t="s">
+        <v>301</v>
+      </c>
+      <c r="F126" t="s">
+        <v>282</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H126" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>471</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>472</v>
+      </c>
+      <c r="D127" t="s">
+        <v>300</v>
+      </c>
+      <c r="E127" t="s">
+        <v>301</v>
+      </c>
+      <c r="F127" t="s">
+        <v>222</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H127" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>475</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>476</v>
+      </c>
+      <c r="D128" t="s">
+        <v>300</v>
+      </c>
+      <c r="E128" t="s">
+        <v>301</v>
+      </c>
+      <c r="F128" t="s">
+        <v>222</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H128" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>479</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>480</v>
+      </c>
+      <c r="D129" t="s">
+        <v>300</v>
+      </c>
+      <c r="E129" t="s">
+        <v>301</v>
+      </c>
+      <c r="F129" t="s">
+        <v>222</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H129" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>483</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>484</v>
+      </c>
+      <c r="D130" t="s">
+        <v>300</v>
+      </c>
+      <c r="E130" t="s">
+        <v>301</v>
+      </c>
+      <c r="F130" t="s">
+        <v>226</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H130" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>487</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>488</v>
+      </c>
+      <c r="D131" t="s">
+        <v>300</v>
+      </c>
+      <c r="E131" t="s">
+        <v>301</v>
+      </c>
+      <c r="F131" t="s">
+        <v>226</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H131" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>491</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>492</v>
+      </c>
+      <c r="D132" t="s">
+        <v>300</v>
+      </c>
+      <c r="E132" t="s">
+        <v>301</v>
+      </c>
+      <c r="F132" t="s">
+        <v>214</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H132" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>495</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>496</v>
+      </c>
+      <c r="D133" t="s">
+        <v>300</v>
+      </c>
+      <c r="E133" t="s">
+        <v>301</v>
+      </c>
+      <c r="F133" t="s">
+        <v>214</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H133" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>499</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>500</v>
+      </c>
+      <c r="D134" t="s">
+        <v>300</v>
+      </c>
+      <c r="E134" t="s">
+        <v>301</v>
+      </c>
+      <c r="F134" t="s">
+        <v>315</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H134" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>503</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>504</v>
+      </c>
+      <c r="D135" t="s">
+        <v>300</v>
+      </c>
+      <c r="E135" t="s">
+        <v>301</v>
+      </c>
+      <c r="F135" t="s">
+        <v>210</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H135" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>507</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>508</v>
+      </c>
+      <c r="D136" t="s">
+        <v>300</v>
+      </c>
+      <c r="E136" t="s">
+        <v>301</v>
+      </c>
+      <c r="F136" t="s">
+        <v>214</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H136" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>511</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>512</v>
+      </c>
+      <c r="D137" t="s">
+        <v>300</v>
+      </c>
+      <c r="E137" t="s">
+        <v>301</v>
+      </c>
+      <c r="F137" t="s">
+        <v>315</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H137" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>515</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>516</v>
+      </c>
+      <c r="D138" t="s">
+        <v>300</v>
+      </c>
+      <c r="E138" t="s">
+        <v>301</v>
+      </c>
+      <c r="F138" t="s">
+        <v>517</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H138" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>520</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>521</v>
+      </c>
+      <c r="D139" t="s">
+        <v>300</v>
+      </c>
+      <c r="E139" t="s">
+        <v>301</v>
+      </c>
+      <c r="F139" t="s">
+        <v>222</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H139" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>524</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>525</v>
+      </c>
+      <c r="D140" t="s">
+        <v>300</v>
+      </c>
+      <c r="E140" t="s">
+        <v>301</v>
+      </c>
+      <c r="F140" t="s">
+        <v>206</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H140" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>528</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>529</v>
+      </c>
+      <c r="D141" t="s">
+        <v>300</v>
+      </c>
+      <c r="E141" t="s">
+        <v>301</v>
+      </c>
+      <c r="F141" t="s">
+        <v>206</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H141" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>532</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>533</v>
+      </c>
+      <c r="D142" t="s">
+        <v>300</v>
+      </c>
+      <c r="E142" t="s">
+        <v>301</v>
+      </c>
+      <c r="F142" t="s">
+        <v>206</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H142" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>536</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>537</v>
+      </c>
+      <c r="D143" t="s">
+        <v>300</v>
+      </c>
+      <c r="E143" t="s">
+        <v>301</v>
+      </c>
+      <c r="F143" t="s">
+        <v>210</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H143" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>540</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>541</v>
+      </c>
+      <c r="D144" t="s">
+        <v>300</v>
+      </c>
+      <c r="E144" t="s">
+        <v>301</v>
+      </c>
+      <c r="F144" t="s">
+        <v>210</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H144" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>544</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>545</v>
+      </c>
+      <c r="D145" t="s">
+        <v>300</v>
+      </c>
+      <c r="E145" t="s">
+        <v>301</v>
+      </c>
+      <c r="F145" t="s">
+        <v>206</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H145" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>548</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>549</v>
+      </c>
+      <c r="D146" t="s">
+        <v>300</v>
+      </c>
+      <c r="E146" t="s">
+        <v>301</v>
+      </c>
+      <c r="F146" t="s">
+        <v>315</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H146" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>552</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>553</v>
+      </c>
+      <c r="D147" t="s">
+        <v>300</v>
+      </c>
+      <c r="E147" t="s">
+        <v>301</v>
+      </c>
+      <c r="F147" t="s">
+        <v>214</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H147" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>556</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>557</v>
+      </c>
+      <c r="D148" t="s">
+        <v>300</v>
+      </c>
+      <c r="E148" t="s">
+        <v>301</v>
+      </c>
+      <c r="F148" t="s">
+        <v>315</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H148" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>560</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>561</v>
+      </c>
+      <c r="D149" t="s">
+        <v>300</v>
+      </c>
+      <c r="E149" t="s">
+        <v>301</v>
+      </c>
+      <c r="F149" t="s">
+        <v>315</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H149" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>564</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>565</v>
+      </c>
+      <c r="D150" t="s">
+        <v>300</v>
+      </c>
+      <c r="E150" t="s">
+        <v>301</v>
+      </c>
+      <c r="F150" t="s">
+        <v>214</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H150" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>568</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>569</v>
+      </c>
+      <c r="D151" t="s">
+        <v>300</v>
+      </c>
+      <c r="E151" t="s">
+        <v>301</v>
+      </c>
+      <c r="F151" t="s">
+        <v>210</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H151" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>572</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>573</v>
+      </c>
+      <c r="D152" t="s">
+        <v>300</v>
+      </c>
+      <c r="E152" t="s">
+        <v>301</v>
+      </c>
+      <c r="F152" t="s">
+        <v>222</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H152" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>576</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>577</v>
+      </c>
+      <c r="D153" t="s">
+        <v>300</v>
+      </c>
+      <c r="E153" t="s">
+        <v>301</v>
+      </c>
+      <c r="F153" t="s">
+        <v>222</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H153" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>580</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>581</v>
+      </c>
+      <c r="D154" t="s">
+        <v>300</v>
+      </c>
+      <c r="E154" t="s">
+        <v>301</v>
+      </c>
+      <c r="F154" t="s">
+        <v>222</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H154" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>584</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>585</v>
+      </c>
+      <c r="D155" t="s">
+        <v>300</v>
+      </c>
+      <c r="E155" t="s">
+        <v>301</v>
+      </c>
+      <c r="F155" t="s">
+        <v>222</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H155" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>588</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>589</v>
+      </c>
+      <c r="D156" t="s">
+        <v>300</v>
+      </c>
+      <c r="E156" t="s">
+        <v>301</v>
+      </c>
+      <c r="F156" t="s">
+        <v>222</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H156" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>592</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>593</v>
+      </c>
+      <c r="D157" t="s">
+        <v>300</v>
+      </c>
+      <c r="E157" t="s">
+        <v>301</v>
+      </c>
+      <c r="F157" t="s">
+        <v>222</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H157" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>596</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>597</v>
+      </c>
+      <c r="D158" t="s">
+        <v>300</v>
+      </c>
+      <c r="E158" t="s">
+        <v>301</v>
+      </c>
+      <c r="F158" t="s">
+        <v>210</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H158" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>600</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>601</v>
+      </c>
+      <c r="D159" t="s">
+        <v>300</v>
+      </c>
+      <c r="E159" t="s">
+        <v>301</v>
+      </c>
+      <c r="F159" t="s">
+        <v>315</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H159" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>604</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>605</v>
+      </c>
+      <c r="D160" t="s">
+        <v>300</v>
+      </c>
+      <c r="E160" t="s">
+        <v>301</v>
+      </c>
+      <c r="F160" t="s">
+        <v>315</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H160" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>608</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>609</v>
+      </c>
+      <c r="D161" t="s">
+        <v>300</v>
+      </c>
+      <c r="E161" t="s">
+        <v>301</v>
+      </c>
+      <c r="F161" t="s">
+        <v>226</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H161" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>612</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>613</v>
+      </c>
+      <c r="D162" t="s">
+        <v>300</v>
+      </c>
+      <c r="E162" t="s">
+        <v>301</v>
+      </c>
+      <c r="F162" t="s">
+        <v>226</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H162" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>616</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>617</v>
+      </c>
+      <c r="D163" t="s">
+        <v>300</v>
+      </c>
+      <c r="E163" t="s">
+        <v>301</v>
+      </c>
+      <c r="F163" t="s">
+        <v>214</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H163" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>620</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>621</v>
+      </c>
+      <c r="D164" t="s">
+        <v>300</v>
+      </c>
+      <c r="E164" t="s">
+        <v>301</v>
+      </c>
+      <c r="F164" t="s">
+        <v>226</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H164" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>624</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>625</v>
+      </c>
+      <c r="D165" t="s">
+        <v>300</v>
+      </c>
+      <c r="E165" t="s">
+        <v>301</v>
+      </c>
+      <c r="F165" t="s">
+        <v>222</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H165" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>628</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>629</v>
+      </c>
+      <c r="D166" t="s">
+        <v>300</v>
+      </c>
+      <c r="E166" t="s">
+        <v>301</v>
+      </c>
+      <c r="F166" t="s">
+        <v>226</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H166" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>632</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>633</v>
+      </c>
+      <c r="D167" t="s">
+        <v>300</v>
+      </c>
+      <c r="E167" t="s">
+        <v>301</v>
+      </c>
+      <c r="F167" t="s">
+        <v>226</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H167" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>636</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>637</v>
+      </c>
+      <c r="D168" t="s">
+        <v>300</v>
+      </c>
+      <c r="E168" t="s">
+        <v>301</v>
+      </c>
+      <c r="F168" t="s">
+        <v>222</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H168" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>640</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>641</v>
+      </c>
+      <c r="D169" t="s">
+        <v>300</v>
+      </c>
+      <c r="E169" t="s">
+        <v>301</v>
+      </c>
+      <c r="F169" t="s">
+        <v>226</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H169" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>644</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>645</v>
+      </c>
+      <c r="D170" t="s">
+        <v>300</v>
+      </c>
+      <c r="E170" t="s">
+        <v>301</v>
+      </c>
+      <c r="F170" t="s">
+        <v>206</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H170" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>648</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>649</v>
+      </c>
+      <c r="D171" t="s">
+        <v>300</v>
+      </c>
+      <c r="E171" t="s">
+        <v>301</v>
+      </c>
+      <c r="F171" t="s">
+        <v>206</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H171" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>652</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>653</v>
+      </c>
+      <c r="D172" t="s">
+        <v>300</v>
+      </c>
+      <c r="E172" t="s">
+        <v>301</v>
+      </c>
+      <c r="F172" t="s">
+        <v>206</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H172" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>656</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>657</v>
+      </c>
+      <c r="D173" t="s">
+        <v>300</v>
+      </c>
+      <c r="E173" t="s">
+        <v>301</v>
+      </c>
+      <c r="F173" t="s">
+        <v>206</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H173" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>660</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>661</v>
+      </c>
+      <c r="D174" t="s">
+        <v>300</v>
+      </c>
+      <c r="E174" t="s">
+        <v>301</v>
+      </c>
+      <c r="F174" t="s">
+        <v>222</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H174" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>664</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>665</v>
+      </c>
+      <c r="D175" t="s">
+        <v>300</v>
+      </c>
+      <c r="E175" t="s">
+        <v>301</v>
+      </c>
+      <c r="F175" t="s">
+        <v>206</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H175" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>668</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>669</v>
+      </c>
+      <c r="D176" t="s">
+        <v>300</v>
+      </c>
+      <c r="E176" t="s">
+        <v>301</v>
+      </c>
+      <c r="F176" t="s">
+        <v>315</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H176" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>672</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>673</v>
+      </c>
+      <c r="D177" t="s">
+        <v>300</v>
+      </c>
+      <c r="E177" t="s">
+        <v>301</v>
+      </c>
+      <c r="F177" t="s">
+        <v>367</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H177" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>676</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>677</v>
+      </c>
+      <c r="D178" t="s">
+        <v>300</v>
+      </c>
+      <c r="E178" t="s">
+        <v>301</v>
+      </c>
+      <c r="F178" t="s">
+        <v>206</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H178" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>680</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>681</v>
+      </c>
+      <c r="D179" t="s">
+        <v>300</v>
+      </c>
+      <c r="E179" t="s">
+        <v>301</v>
+      </c>
+      <c r="F179" t="s">
+        <v>315</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H179" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>684</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>685</v>
+      </c>
+      <c r="D180" t="s">
+        <v>300</v>
+      </c>
+      <c r="E180" t="s">
+        <v>301</v>
+      </c>
+      <c r="F180" t="s">
+        <v>222</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H180" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>688</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>689</v>
+      </c>
+      <c r="D181" t="s">
+        <v>300</v>
+      </c>
+      <c r="E181" t="s">
+        <v>301</v>
+      </c>
+      <c r="F181" t="s">
+        <v>315</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H181" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>692</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>693</v>
+      </c>
+      <c r="D182" t="s">
+        <v>300</v>
+      </c>
+      <c r="E182" t="s">
+        <v>301</v>
+      </c>
+      <c r="F182" t="s">
+        <v>214</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H182" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>696</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>697</v>
+      </c>
+      <c r="D183" t="s">
+        <v>300</v>
+      </c>
+      <c r="E183" t="s">
+        <v>301</v>
+      </c>
+      <c r="F183" t="s">
+        <v>226</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H183" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>700</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>701</v>
+      </c>
+      <c r="D184" t="s">
+        <v>300</v>
+      </c>
+      <c r="E184" t="s">
+        <v>301</v>
+      </c>
+      <c r="F184" t="s">
+        <v>226</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H184" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>704</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>705</v>
+      </c>
+      <c r="D185" t="s">
+        <v>300</v>
+      </c>
+      <c r="E185" t="s">
+        <v>301</v>
+      </c>
+      <c r="F185" t="s">
+        <v>226</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H185" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>708</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>709</v>
+      </c>
+      <c r="D186" t="s">
+        <v>300</v>
+      </c>
+      <c r="E186" t="s">
+        <v>301</v>
+      </c>
+      <c r="F186" t="s">
+        <v>226</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H186" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>712</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>713</v>
+      </c>
+      <c r="D187" t="s">
+        <v>300</v>
+      </c>
+      <c r="E187" t="s">
+        <v>301</v>
+      </c>
+      <c r="F187" t="s">
+        <v>222</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H187" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>716</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>717</v>
+      </c>
+      <c r="D188" t="s">
+        <v>300</v>
+      </c>
+      <c r="E188" t="s">
+        <v>301</v>
+      </c>
+      <c r="F188" t="s">
+        <v>214</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H188" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>720</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>721</v>
+      </c>
+      <c r="D189" t="s">
+        <v>300</v>
+      </c>
+      <c r="E189" t="s">
+        <v>301</v>
+      </c>
+      <c r="F189" t="s">
+        <v>226</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H189" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>724</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>725</v>
+      </c>
+      <c r="D190" t="s">
+        <v>300</v>
+      </c>
+      <c r="E190" t="s">
+        <v>301</v>
+      </c>
+      <c r="F190" t="s">
+        <v>226</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H190" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>728</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>729</v>
+      </c>
+      <c r="D191" t="s">
+        <v>300</v>
+      </c>
+      <c r="E191" t="s">
+        <v>301</v>
+      </c>
+      <c r="F191" t="s">
+        <v>315</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H191" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>732</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>733</v>
+      </c>
+      <c r="D192" t="s">
+        <v>300</v>
+      </c>
+      <c r="E192" t="s">
+        <v>301</v>
+      </c>
+      <c r="F192" t="s">
+        <v>226</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H192" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>736</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>737</v>
+      </c>
+      <c r="D193" t="s">
+        <v>300</v>
+      </c>
+      <c r="E193" t="s">
+        <v>301</v>
+      </c>
+      <c r="F193" t="s">
+        <v>315</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H193" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>740</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>741</v>
+      </c>
+      <c r="D194" t="s">
+        <v>300</v>
+      </c>
+      <c r="E194" t="s">
+        <v>301</v>
+      </c>
+      <c r="F194" t="s">
+        <v>206</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H194" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>744</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>745</v>
+      </c>
+      <c r="D195" t="s">
+        <v>300</v>
+      </c>
+      <c r="E195" t="s">
+        <v>301</v>
+      </c>
+      <c r="F195" t="s">
+        <v>315</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H195" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>748</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>749</v>
+      </c>
+      <c r="D196" t="s">
+        <v>300</v>
+      </c>
+      <c r="E196" t="s">
+        <v>301</v>
+      </c>
+      <c r="F196" t="s">
+        <v>222</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H196" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>752</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>753</v>
+      </c>
+      <c r="D197" t="s">
+        <v>300</v>
+      </c>
+      <c r="E197" t="s">
+        <v>301</v>
+      </c>
+      <c r="F197" t="s">
+        <v>214</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H197" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>756</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>757</v>
+      </c>
+      <c r="D198" t="s">
+        <v>300</v>
+      </c>
+      <c r="E198" t="s">
+        <v>301</v>
+      </c>
+      <c r="F198" t="s">
+        <v>210</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H198" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>760</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>761</v>
+      </c>
+      <c r="D199" t="s">
+        <v>300</v>
+      </c>
+      <c r="E199" t="s">
+        <v>301</v>
+      </c>
+      <c r="F199" t="s">
+        <v>222</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H199" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>764</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>765</v>
+      </c>
+      <c r="D200" t="s">
+        <v>300</v>
+      </c>
+      <c r="E200" t="s">
+        <v>301</v>
+      </c>
+      <c r="F200" t="s">
+        <v>222</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H200" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>768</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>769</v>
+      </c>
+      <c r="D201" t="s">
+        <v>300</v>
+      </c>
+      <c r="E201" t="s">
+        <v>301</v>
+      </c>
+      <c r="F201" t="s">
+        <v>214</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H201" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>772</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>773</v>
+      </c>
+      <c r="D202" t="s">
+        <v>300</v>
+      </c>
+      <c r="E202" t="s">
+        <v>301</v>
+      </c>
+      <c r="F202" t="s">
+        <v>210</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H202" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>776</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>777</v>
+      </c>
+      <c r="D203" t="s">
+        <v>300</v>
+      </c>
+      <c r="E203" t="s">
+        <v>301</v>
+      </c>
+      <c r="F203" t="s">
+        <v>210</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H203" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>780</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>781</v>
+      </c>
+      <c r="D204" t="s">
+        <v>300</v>
+      </c>
+      <c r="E204" t="s">
+        <v>301</v>
+      </c>
+      <c r="F204" t="s">
+        <v>210</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H204" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>784</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>785</v>
+      </c>
+      <c r="D205" t="s">
+        <v>300</v>
+      </c>
+      <c r="E205" t="s">
+        <v>301</v>
+      </c>
+      <c r="F205" t="s">
+        <v>210</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H205" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>788</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>789</v>
+      </c>
+      <c r="D206" t="s">
+        <v>300</v>
+      </c>
+      <c r="E206" t="s">
+        <v>301</v>
+      </c>
+      <c r="F206" t="s">
+        <v>302</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H206" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>792</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>793</v>
+      </c>
+      <c r="D207" t="s">
+        <v>300</v>
+      </c>
+      <c r="E207" t="s">
+        <v>301</v>
+      </c>
+      <c r="F207" t="s">
+        <v>302</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H207" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>796</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>797</v>
+      </c>
+      <c r="D208" t="s">
+        <v>300</v>
+      </c>
+      <c r="E208" t="s">
+        <v>301</v>
+      </c>
+      <c r="F208" t="s">
+        <v>367</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H208" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>800</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>801</v>
+      </c>
+      <c r="D209" t="s">
+        <v>300</v>
+      </c>
+      <c r="E209" t="s">
+        <v>301</v>
+      </c>
+      <c r="F209" t="s">
+        <v>367</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H209" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>804</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>805</v>
+      </c>
+      <c r="D210" t="s">
+        <v>300</v>
+      </c>
+      <c r="E210" t="s">
+        <v>301</v>
+      </c>
+      <c r="F210" t="s">
+        <v>367</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H210" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>808</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>809</v>
+      </c>
+      <c r="D211" t="s">
+        <v>300</v>
+      </c>
+      <c r="E211" t="s">
+        <v>301</v>
+      </c>
+      <c r="F211" t="s">
+        <v>210</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H211" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>812</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>813</v>
+      </c>
+      <c r="D212" t="s">
+        <v>300</v>
+      </c>
+      <c r="E212" t="s">
+        <v>301</v>
+      </c>
+      <c r="F212" t="s">
+        <v>226</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H212" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>816</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>817</v>
+      </c>
+      <c r="D213" t="s">
+        <v>300</v>
+      </c>
+      <c r="E213" t="s">
+        <v>301</v>
+      </c>
+      <c r="F213" t="s">
+        <v>315</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H213" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>820</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>821</v>
+      </c>
+      <c r="D214" t="s">
+        <v>300</v>
+      </c>
+      <c r="E214" t="s">
+        <v>301</v>
+      </c>
+      <c r="F214" t="s">
+        <v>214</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H214" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>824</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>825</v>
+      </c>
+      <c r="D215" t="s">
+        <v>300</v>
+      </c>
+      <c r="E215" t="s">
+        <v>301</v>
+      </c>
+      <c r="F215" t="s">
+        <v>226</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H215" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>828</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>829</v>
+      </c>
+      <c r="D216" t="s">
+        <v>300</v>
+      </c>
+      <c r="E216" t="s">
+        <v>301</v>
+      </c>
+      <c r="F216" t="s">
+        <v>226</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H216" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>832</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>833</v>
+      </c>
+      <c r="D217" t="s">
+        <v>300</v>
+      </c>
+      <c r="E217" t="s">
+        <v>301</v>
+      </c>
+      <c r="F217" t="s">
+        <v>226</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H217" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>836</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>837</v>
+      </c>
+      <c r="D218" t="s">
+        <v>300</v>
+      </c>
+      <c r="E218" t="s">
+        <v>301</v>
+      </c>
+      <c r="F218" t="s">
+        <v>210</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H218" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>840</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>841</v>
+      </c>
+      <c r="D219" t="s">
+        <v>300</v>
+      </c>
+      <c r="E219" t="s">
+        <v>301</v>
+      </c>
+      <c r="F219" t="s">
+        <v>210</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H219" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>844</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>845</v>
+      </c>
+      <c r="D220" t="s">
+        <v>300</v>
+      </c>
+      <c r="E220" t="s">
+        <v>301</v>
+      </c>
+      <c r="F220" t="s">
+        <v>315</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H220" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>848</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>849</v>
+      </c>
+      <c r="D221" t="s">
+        <v>300</v>
+      </c>
+      <c r="E221" t="s">
+        <v>301</v>
+      </c>
+      <c r="F221" t="s">
+        <v>222</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H221" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>852</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>853</v>
+      </c>
+      <c r="D222" t="s">
+        <v>300</v>
+      </c>
+      <c r="E222" t="s">
+        <v>301</v>
+      </c>
+      <c r="F222" t="s">
+        <v>854</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H222" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>857</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>858</v>
+      </c>
+      <c r="D223" t="s">
+        <v>300</v>
+      </c>
+      <c r="E223" t="s">
+        <v>301</v>
+      </c>
+      <c r="F223" t="s">
+        <v>210</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H223" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>861</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>862</v>
+      </c>
+      <c r="D224" t="s">
+        <v>300</v>
+      </c>
+      <c r="E224" t="s">
+        <v>301</v>
+      </c>
+      <c r="F224" t="s">
+        <v>210</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H224" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>865</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>866</v>
+      </c>
+      <c r="D225" t="s">
+        <v>300</v>
+      </c>
+      <c r="E225" t="s">
+        <v>301</v>
+      </c>
+      <c r="F225" t="s">
+        <v>248</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H225" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>869</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>870</v>
+      </c>
+      <c r="D226" t="s">
+        <v>300</v>
+      </c>
+      <c r="E226" t="s">
+        <v>301</v>
+      </c>
+      <c r="F226" t="s">
+        <v>871</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H226" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>874</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>875</v>
+      </c>
+      <c r="D227" t="s">
+        <v>300</v>
+      </c>
+      <c r="E227" t="s">
+        <v>301</v>
+      </c>
+      <c r="F227" t="s">
+        <v>210</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H227" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>878</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>879</v>
+      </c>
+      <c r="D228" t="s">
+        <v>300</v>
+      </c>
+      <c r="E228" t="s">
+        <v>301</v>
+      </c>
+      <c r="F228" t="s">
+        <v>222</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H228" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>882</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>883</v>
+      </c>
+      <c r="D229" t="s">
+        <v>300</v>
+      </c>
+      <c r="E229" t="s">
+        <v>301</v>
+      </c>
+      <c r="F229" t="s">
+        <v>210</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H229" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>886</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>887</v>
+      </c>
+      <c r="D230" t="s">
+        <v>300</v>
+      </c>
+      <c r="E230" t="s">
+        <v>301</v>
+      </c>
+      <c r="F230" t="s">
+        <v>222</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H230" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>890</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>891</v>
+      </c>
+      <c r="D231" t="s">
+        <v>300</v>
+      </c>
+      <c r="E231" t="s">
+        <v>301</v>
+      </c>
+      <c r="F231" t="s">
+        <v>226</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H231" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>894</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>895</v>
+      </c>
+      <c r="D232" t="s">
+        <v>300</v>
+      </c>
+      <c r="E232" t="s">
+        <v>301</v>
+      </c>
+      <c r="F232" t="s">
+        <v>206</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H232" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>898</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>899</v>
+      </c>
+      <c r="D233" t="s">
+        <v>300</v>
+      </c>
+      <c r="E233" t="s">
+        <v>301</v>
+      </c>
+      <c r="F233" t="s">
+        <v>210</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H233" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>902</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>903</v>
+      </c>
+      <c r="D234" t="s">
+        <v>300</v>
+      </c>
+      <c r="E234" t="s">
+        <v>301</v>
+      </c>
+      <c r="F234" t="s">
+        <v>904</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H234" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>907</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>908</v>
+      </c>
+      <c r="D235" t="s">
+        <v>300</v>
+      </c>
+      <c r="E235" t="s">
+        <v>301</v>
+      </c>
+      <c r="F235" t="s">
+        <v>206</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H235" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>911</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>912</v>
+      </c>
+      <c r="D236" t="s">
+        <v>300</v>
+      </c>
+      <c r="E236" t="s">
+        <v>301</v>
+      </c>
+      <c r="F236" t="s">
+        <v>222</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="H236" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>915</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>916</v>
+      </c>
+      <c r="D237" t="s">
+        <v>300</v>
+      </c>
+      <c r="E237" t="s">
+        <v>301</v>
+      </c>
+      <c r="F237" t="s">
+        <v>226</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H237" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>919</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>920</v>
+      </c>
+      <c r="D238" t="s">
+        <v>300</v>
+      </c>
+      <c r="E238" t="s">
+        <v>301</v>
+      </c>
+      <c r="F238" t="s">
+        <v>206</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H238" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>923</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>924</v>
+      </c>
+      <c r="D239" t="s">
+        <v>300</v>
+      </c>
+      <c r="E239" t="s">
+        <v>301</v>
+      </c>
+      <c r="F239" t="s">
+        <v>206</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H239" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>927</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>928</v>
+      </c>
+      <c r="D240" t="s">
+        <v>300</v>
+      </c>
+      <c r="E240" t="s">
+        <v>301</v>
+      </c>
+      <c r="F240" t="s">
+        <v>226</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H240" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>931</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>932</v>
+      </c>
+      <c r="D241" t="s">
+        <v>300</v>
+      </c>
+      <c r="E241" t="s">
+        <v>301</v>
+      </c>
+      <c r="F241" t="s">
+        <v>206</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="H241" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>935</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>936</v>
+      </c>
+      <c r="D242" t="s">
+        <v>300</v>
+      </c>
+      <c r="E242" t="s">
+        <v>301</v>
+      </c>
+      <c r="F242" t="s">
+        <v>222</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H242" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>939</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>940</v>
+      </c>
+      <c r="D243" t="s">
+        <v>300</v>
+      </c>
+      <c r="E243" t="s">
+        <v>301</v>
+      </c>
+      <c r="F243" t="s">
+        <v>206</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H243" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>943</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>944</v>
+      </c>
+      <c r="D244" t="s">
+        <v>300</v>
+      </c>
+      <c r="E244" t="s">
+        <v>301</v>
+      </c>
+      <c r="F244" t="s">
+        <v>210</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H244" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>947</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>948</v>
+      </c>
+      <c r="D245" t="s">
+        <v>300</v>
+      </c>
+      <c r="E245" t="s">
+        <v>301</v>
+      </c>
+      <c r="F245" t="s">
+        <v>206</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H245" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>951</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>952</v>
+      </c>
+      <c r="D246" t="s">
+        <v>300</v>
+      </c>
+      <c r="E246" t="s">
+        <v>301</v>
+      </c>
+      <c r="F246" t="s">
+        <v>315</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H246" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>955</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>956</v>
+      </c>
+      <c r="D247" t="s">
+        <v>300</v>
+      </c>
+      <c r="E247" t="s">
+        <v>301</v>
+      </c>
+      <c r="F247" t="s">
+        <v>222</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H247" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>959</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>960</v>
+      </c>
+      <c r="D248" t="s">
+        <v>300</v>
+      </c>
+      <c r="E248" t="s">
+        <v>301</v>
+      </c>
+      <c r="F248" t="s">
+        <v>222</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H248" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>963</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>964</v>
+      </c>
+      <c r="D249" t="s">
+        <v>300</v>
+      </c>
+      <c r="E249" t="s">
+        <v>301</v>
+      </c>
+      <c r="F249" t="s">
+        <v>315</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H249" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>967</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>968</v>
+      </c>
+      <c r="D250" t="s">
+        <v>300</v>
+      </c>
+      <c r="E250" t="s">
+        <v>301</v>
+      </c>
+      <c r="F250" t="s">
+        <v>214</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H250" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>971</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>972</v>
+      </c>
+      <c r="D251" t="s">
+        <v>300</v>
+      </c>
+      <c r="E251" t="s">
+        <v>301</v>
+      </c>
+      <c r="F251" t="s">
+        <v>222</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H251" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>975</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>976</v>
+      </c>
+      <c r="D252" t="s">
+        <v>300</v>
+      </c>
+      <c r="E252" t="s">
+        <v>301</v>
+      </c>
+      <c r="F252" t="s">
+        <v>210</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H252" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>979</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>980</v>
+      </c>
+      <c r="D253" t="s">
+        <v>300</v>
+      </c>
+      <c r="E253" t="s">
+        <v>301</v>
+      </c>
+      <c r="F253" t="s">
+        <v>210</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H253" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>983</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>984</v>
+      </c>
+      <c r="D254" t="s">
+        <v>300</v>
+      </c>
+      <c r="E254" t="s">
+        <v>301</v>
+      </c>
+      <c r="F254" t="s">
+        <v>210</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H254" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>987</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>988</v>
+      </c>
+      <c r="D255" t="s">
+        <v>300</v>
+      </c>
+      <c r="E255" t="s">
+        <v>301</v>
+      </c>
+      <c r="F255" t="s">
+        <v>206</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="H255" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>991</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>992</v>
+      </c>
+      <c r="D256" t="s">
+        <v>300</v>
+      </c>
+      <c r="E256" t="s">
+        <v>301</v>
+      </c>
+      <c r="F256" t="s">
+        <v>210</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H256" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>995</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>996</v>
+      </c>
+      <c r="D257" t="s">
+        <v>300</v>
+      </c>
+      <c r="E257" t="s">
+        <v>301</v>
+      </c>
+      <c r="F257" t="s">
+        <v>210</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H257" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>999</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D258" t="s">
+        <v>300</v>
+      </c>
+      <c r="E258" t="s">
+        <v>301</v>
+      </c>
+      <c r="F258" t="s">
+        <v>210</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D259" t="s">
+        <v>300</v>
+      </c>
+      <c r="E259" t="s">
+        <v>301</v>
+      </c>
+      <c r="F259" t="s">
+        <v>214</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D260" t="s">
+        <v>300</v>
+      </c>
+      <c r="E260" t="s">
+        <v>301</v>
+      </c>
+      <c r="F260" t="s">
+        <v>214</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D261" t="s">
+        <v>300</v>
+      </c>
+      <c r="E261" t="s">
+        <v>301</v>
+      </c>
+      <c r="F261" t="s">
+        <v>248</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D262" t="s">
+        <v>300</v>
+      </c>
+      <c r="E262" t="s">
+        <v>301</v>
+      </c>
+      <c r="F262" t="s">
+        <v>210</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D263" t="s">
+        <v>300</v>
+      </c>
+      <c r="E263" t="s">
+        <v>301</v>
+      </c>
+      <c r="F263" t="s">
+        <v>214</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D264" t="s">
+        <v>300</v>
+      </c>
+      <c r="E264" t="s">
+        <v>301</v>
+      </c>
+      <c r="F264" t="s">
+        <v>214</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D265" t="s">
+        <v>300</v>
+      </c>
+      <c r="E265" t="s">
+        <v>301</v>
+      </c>
+      <c r="F265" t="s">
+        <v>226</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D266" t="s">
+        <v>300</v>
+      </c>
+      <c r="E266" t="s">
+        <v>301</v>
+      </c>
+      <c r="F266" t="s">
+        <v>214</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D267" t="s">
+        <v>300</v>
+      </c>
+      <c r="E267" t="s">
+        <v>301</v>
+      </c>
+      <c r="F267" t="s">
+        <v>1037</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D268" t="s">
+        <v>300</v>
+      </c>
+      <c r="E268" t="s">
+        <v>301</v>
+      </c>
+      <c r="F268" t="s">
+        <v>1037</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D269" t="s">
+        <v>300</v>
+      </c>
+      <c r="E269" t="s">
+        <v>301</v>
+      </c>
+      <c r="F269" t="s">
+        <v>210</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D270" t="s">
+        <v>300</v>
+      </c>
+      <c r="E270" t="s">
+        <v>301</v>
+      </c>
+      <c r="F270" t="s">
+        <v>214</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D271" t="s">
+        <v>300</v>
+      </c>
+      <c r="E271" t="s">
+        <v>301</v>
+      </c>
+      <c r="F271" t="s">
+        <v>210</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D272" t="s">
+        <v>300</v>
+      </c>
+      <c r="E272" t="s">
+        <v>301</v>
+      </c>
+      <c r="F272" t="s">
+        <v>315</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D273" t="s">
+        <v>300</v>
+      </c>
+      <c r="E273" t="s">
+        <v>301</v>
+      </c>
+      <c r="F273" t="s">
+        <v>315</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D274" t="s">
+        <v>300</v>
+      </c>
+      <c r="E274" t="s">
+        <v>301</v>
+      </c>
+      <c r="F274" t="s">
+        <v>315</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D275" t="s">
+        <v>300</v>
+      </c>
+      <c r="E275" t="s">
+        <v>301</v>
+      </c>
+      <c r="F275" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D276" t="s">
+        <v>300</v>
+      </c>
+      <c r="E276" t="s">
+        <v>301</v>
+      </c>
+      <c r="F276" t="s">
+        <v>206</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D277" t="s">
+        <v>300</v>
+      </c>
+      <c r="E277" t="s">
+        <v>301</v>
+      </c>
+      <c r="F277" t="s">
+        <v>206</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D278" t="s">
+        <v>300</v>
+      </c>
+      <c r="E278" t="s">
+        <v>301</v>
+      </c>
+      <c r="F278" t="s">
+        <v>214</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D279" t="s">
+        <v>300</v>
+      </c>
+      <c r="E279" t="s">
+        <v>301</v>
+      </c>
+      <c r="F279" t="s">
+        <v>214</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D280" t="s">
+        <v>300</v>
+      </c>
+      <c r="E280" t="s">
+        <v>301</v>
+      </c>
+      <c r="F280" t="s">
+        <v>210</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D281" t="s">
+        <v>300</v>
+      </c>
+      <c r="E281" t="s">
+        <v>301</v>
+      </c>
+      <c r="F281" t="s">
+        <v>210</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D282" t="s">
+        <v>300</v>
+      </c>
+      <c r="E282" t="s">
+        <v>301</v>
+      </c>
+      <c r="F282" t="s">
+        <v>210</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D283" t="s">
+        <v>300</v>
+      </c>
+      <c r="E283" t="s">
+        <v>301</v>
+      </c>
+      <c r="F283" t="s">
+        <v>367</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D284" t="s">
+        <v>300</v>
+      </c>
+      <c r="E284" t="s">
+        <v>301</v>
+      </c>
+      <c r="F284" t="s">
+        <v>214</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D285" t="s">
+        <v>300</v>
+      </c>
+      <c r="E285" t="s">
+        <v>301</v>
+      </c>
+      <c r="F285" t="s">
+        <v>222</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D286" t="s">
+        <v>300</v>
+      </c>
+      <c r="E286" t="s">
+        <v>301</v>
+      </c>
+      <c r="F286" t="s">
+        <v>222</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D287" t="s">
+        <v>300</v>
+      </c>
+      <c r="E287" t="s">
+        <v>301</v>
+      </c>
+      <c r="F287" t="s">
+        <v>222</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D288" t="s">
+        <v>300</v>
+      </c>
+      <c r="E288" t="s">
+        <v>301</v>
+      </c>
+      <c r="F288" t="s">
+        <v>222</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D289" t="s">
+        <v>300</v>
+      </c>
+      <c r="E289" t="s">
+        <v>301</v>
+      </c>
+      <c r="F289" t="s">
+        <v>210</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D290" t="s">
+        <v>300</v>
+      </c>
+      <c r="E290" t="s">
+        <v>301</v>
+      </c>
+      <c r="F290" t="s">
+        <v>210</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D291" t="s">
+        <v>300</v>
+      </c>
+      <c r="E291" t="s">
+        <v>301</v>
+      </c>
+      <c r="F291" t="s">
+        <v>315</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D292" t="s">
+        <v>300</v>
+      </c>
+      <c r="E292" t="s">
+        <v>301</v>
+      </c>
+      <c r="F292" t="s">
+        <v>315</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D293" t="s">
+        <v>300</v>
+      </c>
+      <c r="E293" t="s">
+        <v>301</v>
+      </c>
+      <c r="F293" t="s">
+        <v>222</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D294" t="s">
+        <v>300</v>
+      </c>
+      <c r="E294" t="s">
+        <v>301</v>
+      </c>
+      <c r="F294" t="s">
+        <v>222</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D295" t="s">
+        <v>300</v>
+      </c>
+      <c r="E295" t="s">
+        <v>301</v>
+      </c>
+      <c r="F295" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D296" t="s">
+        <v>300</v>
+      </c>
+      <c r="E296" t="s">
+        <v>301</v>
+      </c>
+      <c r="F296" t="s">
+        <v>214</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D297" t="s">
+        <v>300</v>
+      </c>
+      <c r="E297" t="s">
+        <v>301</v>
+      </c>
+      <c r="F297" t="s">
+        <v>248</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>195</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F298" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>10</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F299" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>21</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F300" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>25</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>29</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F302" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>33</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F303" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>37</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F304" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>40</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F305" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>44</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F306" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>48</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F307" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>52</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F308" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1195</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3677,50 +12093,273 @@
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>