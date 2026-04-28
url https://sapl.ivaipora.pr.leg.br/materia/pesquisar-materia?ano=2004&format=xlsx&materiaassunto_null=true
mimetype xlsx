--- v0 (2025-10-18)
+++ v1 (2026-04-28)
@@ -10,966 +10,1604 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="639" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1126" uniqueCount="517">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Pedro Wilson Papin</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4569/ple--01-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4569/ple--01-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a repassar os excessos não pagos, no exercício de 2003, relativos a 60% do fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério - FUNDEF -.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4570/ple-02-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4570/ple-02-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza um Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4571/ple-03-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4571/ple-03-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação do bem  que especifica.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4572/ple-04-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4572/ple-04-2004.pdf</t>
   </si>
   <si>
     <t>Desafeta do domínio Público o imóvel que especifica.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4573/ple-05-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4573/ple-05-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir um Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4574/ple-06-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4574/ple-06-2004.pdf</t>
   </si>
   <si>
     <t>Introduz a alteração na Lei n° 1.216/2003, de 02/12/2003.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4575/ple-07-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4575/ple-07-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso do imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4576/ple-08-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4576/ple-08-2004.pdf</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4577/ple-09-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4577/ple-09-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de um Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4578/ple-10-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4578/ple-10-2004.pdf</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4580/ple-11-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4580/ple-11-2004.pdf</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4581/ple-12-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4581/ple-12-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar compensação de créditos.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4583/ple-13-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4583/ple-13-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Créditos Adicionais Suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4584/ple-15-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4584/ple-15-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentarias, para a elaboração da Lei Orçamentaria para o exercício de 2005 do Município de Ivaiporã, e  dá outras providências</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4586/ple-15-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4586/ple-15-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Municipio a celebrar convênio com o Departamento de Estrada de Rodagem do Estado do Paraná.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4587/ple-16-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4587/ple-16-2004.pdf</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4593/ple-17-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4593/ple-17-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de um Crédito Adicional Especial e dá outras providências._x000D_
 (Projeto Reprovado)</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4595/ple-18-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4595/ple-18-2004.pdf</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4597/ple-19-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4597/ple-19-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4598/ple-20-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4598/ple-20-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebrar acordo em autos de reclamação trabalhista definida como de pequeno valor.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4600/ple-21-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4600/ple-21-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a abrir um Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4601/ple-22-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4601/ple-22-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre o Plano Plurianual - PPA - do Município de Ivaiporã para o período de 2002 a 2005.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4605/ple-23-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4605/ple-23-2004.pdf</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4607/ple-24-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4607/ple-24-2004.pdf</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4608/ple-25-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4608/ple-25-2004.pdf</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4610/ple-26-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4610/ple-26-2004.pdf</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4611/ple-27-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4611/ple-27-2004.pdf</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4612/ple-28-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4612/ple-28-2004.pdf</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4615/ple-30-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4615/ple-30-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de um Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Antonio Vila Real</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4616/ple-33-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4616/ple-33-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebrar acordo em autos de reclamação trabalhista definida como pequeno valor.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4617/ple-34-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4617/ple-34-2004.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao item 2 da relação constante do Art. 1° da Lei Municipal n° 1.160/2001.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Célio Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4618/ple-35-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4618/ple-35-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso de logradouro público.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4619/ple-36-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4619/ple-36-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza a doação de equipamento de informática à Associação dos Aposentados, Pensionistas e Idosos de Ivaiporã.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4621/ple-38-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4621/ple-38-2004.pdf</t>
   </si>
   <si>
     <t>Fixa o valor da UFI para o exercício de 2005.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4622/ple-39-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4622/ple-39-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a promover rateio de valores não aplicados do - FUNDEF -.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4623/ple-40-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4623/ple-40-2004.pdf</t>
   </si>
   <si>
     <t>Introduz alterações nas tabelas de vencimentos dos Diretores Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4624/ple-41-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4624/ple-41-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura  de um Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Professor Cyro</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4152/pll_01-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4152/pll_01-2004.pdf</t>
   </si>
   <si>
     <t>Institui a Coleta Seletiva de Lixo Urbano no Municipio de Ivaiporã e dá outras providências.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>Celestino Júnior, Dito, Éder Bueno, Leonil Garcia, Mário Hort, Professor Caloi, Professor Cyro, Sabão - Edivaldo Montanheri, Vila Real</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4153/pll_02-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4153/pll_02-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber, em doação da Empresa Furnas Centrais Elétricas S.A., imóvel residêncial, abaixo descrito, localizado na cidade de Ivaiporã-PR., garantindo a Ulidade Pública de sua destinção.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>Leonil Garcia, Professor Cyro</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4154/pll_03-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4154/pll_03-2004.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Rua Jurumirim e dá outras providências.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4155/pll_04-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4155/pll_04-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização do Sistema Municipal de Defesa do Consumidor - SMDC, Institui a Coordenadoria Municipal de Defesa do Consumidor - PROCON, a Comissão Permanente de Normatização - CMPN, o Conselho Municipal de Defesa do Consumidor - CONDECON, e institui o Fundo Municipal  de Defesa dos Direitos Difusos - FMDD, e dá outras providências.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>Éder Bueno</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4156/pll_05-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4156/pll_05-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a reajustar os vencimentos dos servidores municipais de Ivaiporã e dá outra providências.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>Celestino Júnior, Éder Bueno, Leonil Garcia, Mário Hort, Professor Caloi, Vila Real</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4157/pll_06-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4157/pll_06-2004.pdf</t>
   </si>
   <si>
     <t>Proíbe a nomeação em cargos comissionado de parentes do Prefeito, Vice-Prefeito, Diretores de Departamentos e Vereadores do Municipio de Ivaiporã e dá outras providências.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4158/pll_08-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4158/pll_08-2004.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da fixação de caixas receptoras de correspondência e dos endereços nas edificações e nos logradouros públicos.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4159/pll_08-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4159/pll_08-2004.pdf</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>Professor Caloi</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4160/pll_09-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4160/pll_09-2004.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Ivaiporã, Estado do Paraná, eleiçoes para os cargos de Diretores nas escolas  municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>Regulamenta a nomeação do Diretor Municipal de Esportes do Município de Ivaiporã, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>Sabão - Edivaldo Montanheri</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Ivaiporã, Estado do Paraná, a celebrar Convênio com o Poder Judiciário do Estado do Paraná e dá outras providências</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>Professor Caloi, Celestino Júnior, Éder Bueno, Leonil Garcia, Mário Hort</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4163/pll_12-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4163/pll_12-2004.pdf</t>
   </si>
   <si>
     <t>Introduz alterações na Lei Municipal nº 1.160/2001 e dá outras providências.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>Celestino Júnior, Éder Bueno, Leonil Garcia, Mário Hort, Professor Caloi, Professor Cyro, Sabão - Edivaldo Montanheri</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4164/pll_13-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4164/pll_13-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação do imóvel que especifica e dá outras providência.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4165/pll_14-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4165/pll_14-2004.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do Programa Emergencial de Auxilio Desemprego/Bolsa-Trabalho no municipio de Ivaiporã e dá outra providências.</t>
   </si>
   <si>
     <t>8319</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Vila Real</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8319/projeto_de_decreto_01-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8319/projeto_de_decreto_01-2004.pdf</t>
   </si>
   <si>
     <t>Referenda a doação de uma área no Parque Industrial do Município de Ivaiporã, Estado do Paraná, à empresa MARMORIAL MARMORARIA LTDA.</t>
   </si>
   <si>
     <t>8318</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8318/projeto_de_decreto_02-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8318/projeto_de_decreto_02-2004.pdf</t>
   </si>
   <si>
     <t>dispõe sobre o Regimento da Sessão de julgamento do senhor Prefeito Municipal em processo político- administrativo.</t>
   </si>
   <si>
     <t>8317</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8317/projeto_de_decreto_03-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8317/projeto_de_decreto_03-2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cassação do mandato do Prefeito Municipal de Ivaiporã, senhor Pedro Wilson Papin.</t>
   </si>
   <si>
     <t>8316</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8316/projeto_de_decreto_04-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8316/projeto_de_decreto_04-2004.pdf</t>
   </si>
   <si>
     <t>Referenda a Nomeação de Funcionário em Cargo em Comissão na Prefeitura Municipal de Ivaiporã - PR.</t>
   </si>
   <si>
     <t>8315</t>
   </si>
   <si>
     <t>Celestino Júnior</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8315/projeto_de_decreto_05-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8315/projeto_de_decreto_05-2004.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Tenente Laercio Sagati.</t>
   </si>
   <si>
     <t>8299</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8299/projeto_de_decreto_06-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8299/projeto_de_decreto_06-2004.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito a Senhora HELENA BARDAL.</t>
   </si>
   <si>
     <t>8296</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8296/projeto_de_decreto_07-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8296/projeto_de_decreto_07-2004.pdf</t>
   </si>
   <si>
     <t>Fixa o número de Vereadores da Câmara Municipal de Ivaiporã, Estado do Paraná, para Legislatura de 2005 a 2008.</t>
   </si>
   <si>
     <t>8295</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8295/projeto_de_decreto_08-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8295/projeto_de_decreto_08-2004.pdf</t>
   </si>
   <si>
     <t>Concede licença ao Senhor Prefeito Municipal de Ivaiporã, Estado do Paraná.</t>
   </si>
   <si>
     <t>8293</t>
   </si>
   <si>
     <t>Professor Cyro, Celestino Júnior, Dito, Éder Bueno, Leonil Garcia</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8293/projeto_de_decreto_09-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8293/projeto_de_decreto_09-2004.pdf</t>
   </si>
   <si>
     <t>Permissão para uso de bens municipais e dá outras providências.</t>
   </si>
   <si>
     <t>8292</t>
   </si>
   <si>
     <t>Celestino Júnior, Professor Cyro</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8292/projeto_de_decreto_10-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8292/projeto_de_decreto_10-2004.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Senhor ROVILSON CEREJA e dá outras providências.</t>
   </si>
   <si>
     <t>8291</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8291/projeto_de_decreto_11-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8291/projeto_de_decreto_11-2004.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao senhor Dr. ADEMIR PRUDÊNCIO DA SILVA e dá outras providências.</t>
   </si>
   <si>
     <t>8282</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8282/projeto_de_decreto_12-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8282/projeto_de_decreto_12-2004.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Senhor Dr. ELSO CARDOSO BITENCOURT.</t>
   </si>
   <si>
     <t>8281</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8281/projeto_de_decreto_13-2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8281/projeto_de_decreto_13-2004.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Ilustre Promotor de Justiça da Comarca de Ivaiporã, Estado do Paraná, Dr. Leonardo da Silva Vilhena e dá outras providências.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Professor Caloi, Vila Real</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/3804/pr_1_2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/3804/pr_1_2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento da Sessão de julgamento do senhor Prefeito Municipal em processo político-administrativo.</t>
   </si>
   <si>
+    <t>11403</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a remuneração de vereadores em sessões extraordinárias  e dá outras providências.</t>
+  </si>
+  <si>
     <t>10374</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Celestino Júnior, Vila Real</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10374/8_emenda_aditiva_1_2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10374/8_emenda_aditiva_1_2004.pdf</t>
   </si>
   <si>
     <t>Promove alterações no parágrafo 2º do art. 1º e no art. 4º da Resolução nº 2/2003. (Câmara Mirim)</t>
   </si>
   <si>
     <t>10378</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10378/11_emenda_aditiva_2_2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10378/11_emenda_aditiva_2_2004.pdf</t>
   </si>
   <si>
     <t>Acrescenta inciso ao parágrafo único do art. 45 e acrescenta o art. 53 A ao Regimento Interno.</t>
   </si>
   <si>
     <t>10375</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10375/9_emenda_modificativa_1_2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10375/9_emenda_modificativa_1_2004.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 1º do Projeto de Lei nº 5/2004 do Poder Executivo.</t>
   </si>
   <si>
     <t>10377</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10377/10_emenda_modificativa_2_2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10377/10_emenda_modificativa_2_2004.pdf</t>
   </si>
   <si>
     <t>Modifica o parágrafo único do art. 45 do Regimento Interno da Câmara Municipal de Ivaiporã-PR.</t>
   </si>
   <si>
     <t>10379</t>
   </si>
   <si>
     <t>Vila Real, Celestino Júnior, Dito, Leonil Garcia, Mário Hort, Professor Caloi, Professor Cyro</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10379/12_emenda_modificativa_3_2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10379/12_emenda_modificativa_3_2004.pdf</t>
   </si>
   <si>
     <t>Altera o art. 8º da Lei Municipal nº 1.134/2001 e dá outras providências. (Remuneração dos membros do Conselho Tutelar).</t>
   </si>
   <si>
     <t>10380</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10380/13_projeto_de_emenda_substitutiva_1_2004.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10380/13_projeto_de_emenda_substitutiva_1_2004.pdf</t>
   </si>
   <si>
     <t>Promove alterações no art. 6º do Projeto de Lei nº 29/2004 do Poder Executivo.</t>
   </si>
   <si>
     <t>10751</t>
   </si>
   <si>
     <t>Professor Cyro, Professor Caloi</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10751/projeto_de_lei_substitutivo_1_2004_ao_projeto_de_lei_6_2004___pll.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10751/projeto_de_lei_substitutivo_1_2004_ao_projeto_de_lei_6_2004___pll.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação em Cargo de Comissão, de parentes do Prefeito Vice-Prefeito, Diretores de Departamentos Municipais, Vereadores e estabelece outras providências.</t>
   </si>
   <si>
+    <t>11818</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Leonil Garcia</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11818/indicacao_01.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento Competente, a implantação com pedras irregulares em todas as ruas das vilas e bairros da cidade de Ivaiporã.</t>
+  </si>
+  <si>
+    <t>11819</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11819/indicacao_02.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de fornecer àqueles Funcionários Municipais que necessitam, uniformes e equipamentos de segurança.</t>
+  </si>
+  <si>
+    <t>11824</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11824/indicacao_03.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que sejam doadas cestas básicas aos Funcionários Públicos Municipais.</t>
+  </si>
+  <si>
+    <t>11827</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11827/indicacao_04.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que conceda um aumento salarial de 40% (quarenta por cento), na folha de pagamento dos Funcionários Públicos Municipais.</t>
+  </si>
+  <si>
+    <t>11828</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11828/indicacao_05.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento Competente a conclusão do acostamento que liga a Vila Nova Porã ao Colégio Ivaiporã.</t>
+  </si>
+  <si>
+    <t>11829</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11829/indicacao_06.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de readequar e cascalhar a Rua Paraná, na Vila Santa Maria, com fim de solucionar os problemas de alagamentos.</t>
+  </si>
+  <si>
+    <t>11830</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11830/indicacao_07.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, constituir uma equipe para uma grande operação de limpeza nas galerias pluviais e bueiros do centro e das Vilas, priorizando os lugares onde já ocorrem transtornos aos munícipes.</t>
+  </si>
+  <si>
+    <t>11831</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11831/indicacao_08.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de construir uma ciclovia, via de pedestres no acesso secundário de Ivaiporã.</t>
+  </si>
+  <si>
+    <t>11832</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11832/indicacao_09.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que construa uma quadra de esportes na Escola Bento Viana, na Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>11833</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11833/indicacao_10.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a restauração completa da quadra de esportes da Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>11834</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11834/indicacao_11.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de implantar iluminação pública na Rua Tamandaré, no Jardim Aeroporto.</t>
+  </si>
+  <si>
+    <t>11835</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11835/indicacao_12.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de fazer o pagamento dos Funcionários Públicos Municipais, através de cheque, devido à diversas taxas abusivas que são cobradas pelo Banco.</t>
+  </si>
+  <si>
+    <t>11836</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11836/indicacao_14.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a estruturação deum grande “Coração Verde” no fundo do vale do Rio Pindaúvinha com arborização, pista para caminhadas, quadras poliesportivas, de areia e de bocha, campos, churrasqueiras, etc. Este espaço, aqui designado de Coração Verde, compreender ia todo o fundo do Vale do Rio Pindaúvinha da antiga “Serraria do Adail”, passando pelo acesso principal, Av. Cordeiro de Farias, até a Vila Santa Maria, passando pelo Acesso Secundário. Priorize-se a construção_x000D_
+de um “lago cartão de visitas” à jusante da Av. Aparício Bittencourt, com o levantamento do leito e urbanização desta última. Prioritariamente ainda, aquilo que não puder ser feito de imediato, que seja antecedido, no mínimo, por limpeza da área, gramando-a e arborizando-a, servindo-se para isso de “Frentes de Trabalho”.</t>
+  </si>
+  <si>
+    <t>11837</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11837/indicacao_15.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal que através do departamento responsável, aproveite o momento de reformulação das praças e remodele o canteiro da Avenida Aparício Cardoso Bittencourt entre a Rua Santa Catarina e Avenida Paraná, criando ali mais vagas de estacionamento. Para este processo pede-se que sejam ouvidos os moradores e comerciantes estabelecidos naquele local.</t>
+  </si>
+  <si>
+    <t>11838</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11838/indicacao_16.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal, a necessidade de readequar e cascalhar a Rua Paraná, na Vila Santa Maria, com fim de solucionar os problemas de alagamentos.</t>
+  </si>
+  <si>
+    <t>11839</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11839/indicacao_17.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal, a recuperação e cascalhamento urgentes da estrada que liga Santa Bárbara a sede do município.</t>
+  </si>
+  <si>
+    <t>11840</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11840/indicacao_18.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de colocar placas indicativas com os nomes das ruas, que sejam viáveis ao município, facilitando assim o trabalho dos Carteiros, Vendedores, etc.</t>
+  </si>
+  <si>
+    <t>11841</t>
+  </si>
+  <si>
+    <t>Dito</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11841/indicacao_19.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de revisar a iluminação e providenciar a reforma da quadra de esportes do Distrito de Jacutinga.</t>
+  </si>
+  <si>
+    <t>11842</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11842/indicacao_20.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento competente a reforma completa do Posto de Saúde do Distrito de Jacutinga, e ainda, que aumente o n° de consultas diárias para o atendimento naquele posto.</t>
+  </si>
+  <si>
+    <t>11843</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11843/indicacao_21.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de reformar e aumentar a Creche do Distrito de Jacutinga, em virtude do aumento do n° de crianças daquele Distrito.</t>
+  </si>
+  <si>
+    <t>11844</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11844/indicacao_22.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine ao Departamento Responsável, o cascalhamento da estrada da água da/jacutinga, uma vez que o cascalho será doado pelos moradores daquela localidade, usando apenas o maquinário da Prefeitura.</t>
+  </si>
+  <si>
+    <t>11851</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11851/indicacao_23.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Secretário de Estado da Educação, Maurício Requião, bem como a Diretor Presidente do Paraná Esporte, Ricardo Crachineski Gomide, que intercedam junto ao Governo do Estado do Paraná, Roberto Requião, para que este conceda abono salarial e elevação de nível aos Professores de Educação Física que participam do JOCOP’S.</t>
+  </si>
+  <si>
+    <t>11852</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11852/indicacao_24.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a revitalização da Praça D. Pedro II com instalação de 'Sala de Leitura e de Jogos" em formato arquitetônico de um “gazebo", bem como parque infantil e paisagismo.</t>
+  </si>
+  <si>
+    <t>11853</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11853/indicacao_25.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o recapeamento asfáltico da Rua Alvorada, conforme solicitação da comunidade através de “abaixo-assinado” em anexo.</t>
+  </si>
+  <si>
+    <t>11854</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11854/indicacao_26.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de dobrar o salário dos funcionários municipais que ganham na faixa de um salário mínimo, para servir de exemplo como o melhor salário mínimo do Brasil.</t>
+  </si>
+  <si>
+    <t>11855</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11855/indicacao_27.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que determine ao Departamento Competente, a abertura do canteiro da Av. Souza Naves, no trecho compreendido entre as Ruas Joaquim Bonifácio e Amoldo Schmidt, facilitando assim o estacionamento de veículos.</t>
+  </si>
+  <si>
+    <t>11856</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11856/indicacao_28.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de implantar um redutor de velocidade (quebra-molas), bem como pintar faixas para travessia de pedestres, na Rua Dorvalino de Jesus defronte a Rua Bela Vista, Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>11857</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11857/indicacao_29.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de construir acostamentos na Rua que dá acesso a Vila Nova Porã.</t>
+  </si>
+  <si>
+    <t>11858</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11858/indicacao_30.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o cascalhamento da Estrada da Água da Laranjeira, bem como a Estrada que liga Santa Luzia ao Severiano.</t>
+  </si>
+  <si>
+    <t>11859</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11859/indicacao_31.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que o mesmo determine com urgência ao Departamento Municipal de Desenvolvimento Urbano e Meio Ambiente, o serviço de limpeza em todas as Ruas do Jardim Iporã, bem como, o plantio de arvores.</t>
+  </si>
+  <si>
+    <t>11860</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Celestino Júnior, Professor Caloi</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11860/indicacao_32.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que conceda um reajuste ao salário mínimo de 30% (trinta por cento), na folha de pagamento dos Funcionários Públicos Municipais, que ganham até R$ 300,00 (trezentos reais), conforme pronunciamento feito pelo Prefeito Municipal de Ivaiporã, Senhor Pedro Wilson Papin, afirmado no Jornal Tribuna do Norte, edição n° 3.962, página 05 do dia 02/05/2004.</t>
+  </si>
+  <si>
+    <t>11861</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11861/indicacao_33.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que dentro das possibilidades atenda as solicitações dos Vereadores Mirins contidas nas indicações n° 01,03, 04, 06,07 e 08/2004, cópias em anexo.</t>
+  </si>
+  <si>
+    <t>11862</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11862/indicacao_35.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que determine ao Departamento Competente, a transferência de Funcionários que foram prejudicados por motivo de perseguição política.</t>
+  </si>
+  <si>
+    <t>11863</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11863/indicacao_36.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de reativar com urgência a Vaca Mecânica, bem como, reabrir a Fábrica de tubos e meio-fio.</t>
+  </si>
+  <si>
+    <t>11864</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11864/indicacao_37.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a construção de um campo de boliche na Quadra Municipal José Mariano de Souza.</t>
+  </si>
+  <si>
+    <t>11947</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11947/indicacao_38.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine com máxima urgência, ao Departamento Competente, para que a linha do Transporte Coletivo Gratuito, que se destina à Vila Santa Maria, se estenda até o Parque Industrial, facilitando assim a vida daqueles moradores, bem como, de pessoas que_x000D_
+trabalham em empresas instaladas naquela região.</t>
+  </si>
+  <si>
+    <t>11948</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11948/indicacao_39.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que dê uma atenção especial às Indicações n° 05, 09, 10 e 11/2004, cópias em anexo, dos Vereadores Mirins.</t>
+  </si>
+  <si>
+    <t>11949</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11949/indicacao_40.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o retorno da Feira Sol e Lua para a Praça Presidente Kennedy, a pedido da Associação Comercial e_x000D_
+Industrial de Ivaiporã.</t>
+  </si>
+  <si>
+    <t>11950</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11950/indicacao_41.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade urgente de tomar providência em relação às dívidas de IPTU que se encontram no Fórum, sabe-se que alguns devedores não tem condições nem para pagar o IPTU quanto mais as custas para retirarem do Fórum. Então sugere-se que a Assessoria Jurídica do Município resolva essa situação da melhor forma possível.</t>
+  </si>
+  <si>
+    <t>11951</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11951/indicacao_42.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do Departamento de Engenharia, projete e construa obra de canalização e reurbanização, no local onde corre a chamada “Água do Pirolo”, Rua Alagoas, abaixo.</t>
+  </si>
+  <si>
+    <t>11952</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11952/indicacao_43.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do Departamento de Obras e Viação, se providencie o reforço de talude que escora a Av. Cordeiro de Farias, em frente à Chácara Esperança.</t>
+  </si>
+  <si>
+    <t>11953</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11953/indicacao_44.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que através do Departamento de Obras e Viação providencie a readequação e o cascalhamento da Estrada_x000D_
+do Formozinho.</t>
+  </si>
+  <si>
+    <t>11954</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11954/indicacao_45.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR que se providencie a doação de um micro computador que encontra-se em desuso na Câmara Municipal, para a Associação dos Aposentados, Pensionistas e Idosos de Ivaiporã.</t>
+  </si>
+  <si>
+    <t>11955</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11955/indicacao_46.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a conclusão da duplicação da Av. Marechal Cordeiro de Farias.</t>
+  </si>
+  <si>
+    <t>11956</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11956/indicacao_47.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que denomine a Banda Marcial de Ivaiporã “BANDA MARCIAL AQUILINO ROJO”.</t>
+  </si>
+  <si>
+    <t>11957</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11957/indicacao_48.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a aquisição de mais ônibus para o transporte gratuito.</t>
+  </si>
+  <si>
+    <t>11958</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11958/indicacao_49.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a construção de uma pista de "skate”, como sugestão de local: Jardim Espírito Santo, ou Complexo Esportivo do Sapecadão, ou ainda na Vila João XXIII.</t>
+  </si>
+  <si>
+    <t>11959</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11959/indicacao_50.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, aumento salarial aos funcionários públicos municipais que ganham até 03 (três) salários mínimos.</t>
+  </si>
+  <si>
+    <t>11960</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11960/indicacao_51.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que determine a venda do veículo Fox de propriedade da Prefeitura, e mais alguns veículos que não estão sendo utilizados e que seja adquirido mais ônibus para o transporte gratuito.</t>
+  </si>
+  <si>
+    <t>11961</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11961/indicacao_52.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, que determine ao Departamento Competente, a elaboração de um Projeto de Lei , que favoreça os munícipes carentes que não possuem residência própria ou terreno devidamente registrado no Cartório de Registro de Imóveis, e que o mesmo viabilize a doação de terrenos para esses cidadãos de baixa renda.</t>
+  </si>
+  <si>
+    <t>11962</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11962/indicacao_53.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para realizar um concurso para Dentista, com urgência, uma vez que os munícipes estão precisando desse profissional de saúde.</t>
+  </si>
+  <si>
+    <t>11963</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11963/indicacao_54.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Gerente da Agência da Empresa Brasileira de Correios e Telégrafos de Ivaiporã, Senhor Luiz Barbosa Lopes, que providencie a instalação de três Postos avançados nos Distritos de Santa Bárbara, Alto Porã e Jacutinga.</t>
+  </si>
+  <si>
+    <t>11964</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11964/indicacao_55.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, para que determine ao Departamento Competente, a limpeza e iluminação do Lago das Flores, até as proximidades da Av. Aparício Cardoso Bittencourt._x000D_
+Antônio Maronese.</t>
+  </si>
+  <si>
+    <t>11968</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11968/indicacao_58.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, o conserto com urgência do semáforo instalado na Av. Brasil/Paraná, em virtude de diversos acidentes ocorridos neste local.</t>
+  </si>
+  <si>
+    <t>11969</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11969/indicacao_63.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de conceder um abono de R$ 100,00 (cem reais) no final deste ano, aos funcionários públicos municipais que ganham até dois salários mínimos.</t>
+  </si>
+  <si>
+    <t>11971</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11971/indicacao_64.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de fornecer uma cesta básica a cada funcionário público municipal no final do ano corrente.</t>
+  </si>
+  <si>
+    <t>11972</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11972/indicacao_75.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a reativação da Guarda Mirim.</t>
+  </si>
+  <si>
+    <t>11973</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11973/indicacao_76.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de reativar com urgência a Vaca Mecânica, para melhor atender as pessoas carentes.</t>
+  </si>
+  <si>
+    <t>11976</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11976/indicacao_77.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Senhor Prefeito Municipal, a necessidade de criar a Guarda Municipal.</t>
+  </si>
+  <si>
+    <t>11977</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11977/indicacao_78.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao senhor Prefeito Municipal que desaproprie as faixas de terras e para que se providencie a abertura dos prolongamentos das Ruas Pará, Poços de Caldas e Uberlândia.</t>
+  </si>
+  <si>
     <t>10967</t>
   </si>
   <si>
     <t>ATOS</t>
   </si>
   <si>
     <t>Mesa Diretiva - MD</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10967/ato_2004_1.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10967/ato_2004_1.pdf</t>
   </si>
   <si>
     <t>Decreta Luto Oficial na Câmara de Vereadores de Ivaiporã, pelo falecimento do Sr. Eneas Circhia.</t>
   </si>
   <si>
     <t>10968</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10968/ato_2004_2.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10968/ato_2004_2.pdf</t>
   </si>
   <si>
     <t>Determina normas para pedido de dispensa de serviço.</t>
   </si>
   <si>
     <t>10969</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10969/ato_2004_3.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10969/ato_2004_3.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar e dá outras providências. (Valor de R$ 60.000,00)</t>
   </si>
   <si>
     <t>10970</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10970/ato_2004_4.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10970/ato_2004_4.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar e dá outras providências. (Valor de R$ 15.000,00)</t>
   </si>
   <si>
     <t>10971</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10971/ato_2004_5.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10971/ato_2004_5.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar e dá outras providências. (Valor de R$ 4.040,00)</t>
   </si>
   <si>
     <t>10972</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10972/ato_2004_6.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10972/ato_2004_6.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar e dá outras providências. (Valor de R$ 21.060,00)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1276,68 +1914,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4569/ple--01-2004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4570/ple-02-2004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4571/ple-03-2004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4572/ple-04-2004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4573/ple-05-2004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4574/ple-06-2004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4575/ple-07-2004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4576/ple-08-2004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4577/ple-09-2004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4578/ple-10-2004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4580/ple-11-2004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4581/ple-12-2004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4583/ple-13-2004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4584/ple-15-2004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4586/ple-15-2004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4587/ple-16-2004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4593/ple-17-2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4595/ple-18-2004.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4597/ple-19-2004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4598/ple-20-2004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4600/ple-21-2004.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4601/ple-22-2004.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4605/ple-23-2004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4607/ple-24-2004.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4608/ple-25-2004.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4610/ple-26-2004.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4611/ple-27-2004.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4612/ple-28-2004.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4615/ple-30-2004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4616/ple-33-2004.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4617/ple-34-2004.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4618/ple-35-2004.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4619/ple-36-2004.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4621/ple-38-2004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4622/ple-39-2004.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4623/ple-40-2004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4624/ple-41-2004.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4152/pll_01-2004.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4153/pll_02-2004.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4154/pll_03-2004.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4155/pll_04-2004.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4156/pll_05-2004.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4157/pll_06-2004.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4158/pll_08-2004.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4159/pll_08-2004.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4160/pll_09-2004.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4163/pll_12-2004.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4164/pll_13-2004.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4165/pll_14-2004.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8319/projeto_de_decreto_01-2004.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8318/projeto_de_decreto_02-2004.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8317/projeto_de_decreto_03-2004.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8316/projeto_de_decreto_04-2004.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8315/projeto_de_decreto_05-2004.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8299/projeto_de_decreto_06-2004.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8296/projeto_de_decreto_07-2004.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8295/projeto_de_decreto_08-2004.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8293/projeto_de_decreto_09-2004.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8292/projeto_de_decreto_10-2004.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8291/projeto_de_decreto_11-2004.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8282/projeto_de_decreto_12-2004.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8281/projeto_de_decreto_13-2004.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/3804/pr_1_2004.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10374/8_emenda_aditiva_1_2004.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10378/11_emenda_aditiva_2_2004.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10375/9_emenda_modificativa_1_2004.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10377/10_emenda_modificativa_2_2004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10379/12_emenda_modificativa_3_2004.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10380/13_projeto_de_emenda_substitutiva_1_2004.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10751/projeto_de_lei_substitutivo_1_2004_ao_projeto_de_lei_6_2004___pll.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10967/ato_2004_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10968/ato_2004_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10969/ato_2004_3.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10970/ato_2004_4.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10971/ato_2004_5.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10972/ato_2004_6.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4569/ple--01-2004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4570/ple-02-2004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4571/ple-03-2004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4572/ple-04-2004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4573/ple-05-2004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4574/ple-06-2004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4575/ple-07-2004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4576/ple-08-2004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4577/ple-09-2004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4578/ple-10-2004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4580/ple-11-2004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4581/ple-12-2004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4583/ple-13-2004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4584/ple-15-2004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4586/ple-15-2004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4587/ple-16-2004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4593/ple-17-2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4595/ple-18-2004.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4597/ple-19-2004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4598/ple-20-2004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4600/ple-21-2004.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4601/ple-22-2004.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4605/ple-23-2004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4607/ple-24-2004.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4608/ple-25-2004.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4610/ple-26-2004.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4611/ple-27-2004.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4612/ple-28-2004.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4615/ple-30-2004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4616/ple-33-2004.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4617/ple-34-2004.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4618/ple-35-2004.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4619/ple-36-2004.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4621/ple-38-2004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4622/ple-39-2004.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4623/ple-40-2004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4624/ple-41-2004.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4152/pll_01-2004.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4153/pll_02-2004.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4154/pll_03-2004.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4155/pll_04-2004.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4156/pll_05-2004.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4157/pll_06-2004.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4158/pll_08-2004.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4159/pll_08-2004.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4160/pll_09-2004.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4163/pll_12-2004.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4164/pll_13-2004.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/4165/pll_14-2004.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8319/projeto_de_decreto_01-2004.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8318/projeto_de_decreto_02-2004.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8317/projeto_de_decreto_03-2004.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8316/projeto_de_decreto_04-2004.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8315/projeto_de_decreto_05-2004.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8299/projeto_de_decreto_06-2004.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8296/projeto_de_decreto_07-2004.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8295/projeto_de_decreto_08-2004.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8293/projeto_de_decreto_09-2004.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8292/projeto_de_decreto_10-2004.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8291/projeto_de_decreto_11-2004.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8282/projeto_de_decreto_12-2004.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/8281/projeto_de_decreto_13-2004.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/3804/pr_1_2004.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10374/8_emenda_aditiva_1_2004.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10378/11_emenda_aditiva_2_2004.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10375/9_emenda_modificativa_1_2004.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10377/10_emenda_modificativa_2_2004.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10379/12_emenda_modificativa_3_2004.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10380/13_projeto_de_emenda_substitutiva_1_2004.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10751/projeto_de_lei_substitutivo_1_2004_ao_projeto_de_lei_6_2004___pll.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11818/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11819/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11824/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11827/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11828/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11829/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11830/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11831/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11832/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11833/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11834/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11835/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11836/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11837/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11838/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11839/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11840/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11841/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11842/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11843/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11844/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11851/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11852/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11853/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11854/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11855/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11856/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11857/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11858/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11859/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11860/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11861/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11862/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11863/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11864/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11947/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11948/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11949/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11950/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11951/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11952/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11953/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11954/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11955/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11956/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11957/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11958/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11959/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11960/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11961/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11962/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11963/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11964/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11968/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11969/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11971/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11972/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11973/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11976/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/11977/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10967/ato_2004_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10968/ato_2004_2.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10969/ato_2004_3.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10970/ato_2004_4.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10971/ato_2004_5.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/2004/10972/ato_2004_6.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H80"/>
+  <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="117.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3044,378 +3682,1961 @@
       </c>
       <c r="D67" t="s">
         <v>251</v>
       </c>
       <c r="E67" t="s">
         <v>252</v>
       </c>
       <c r="F67" t="s">
         <v>253</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>254</v>
       </c>
       <c r="H67" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>256</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D68" t="s">
+        <v>251</v>
+      </c>
+      <c r="E68" t="s">
+        <v>252</v>
+      </c>
+      <c r="F68" t="s">
+        <v>186</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H68" t="s">
         <v>257</v>
-      </c>
-[...10 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>258</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>259</v>
+      </c>
+      <c r="E69" t="s">
+        <v>260</v>
+      </c>
+      <c r="F69" t="s">
+        <v>261</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="B69" t="s">
-[...14 lines deleted...]
-      <c r="G69" s="1" t="s">
+      <c r="H69" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>264</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>17</v>
+      </c>
+      <c r="D70" t="s">
+        <v>259</v>
+      </c>
+      <c r="E70" t="s">
+        <v>260</v>
+      </c>
+      <c r="F70" t="s">
+        <v>238</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="B70" t="s">
-[...5 lines deleted...]
-      <c r="D70" t="s">
+      <c r="H70" t="s">
         <v>266</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>267</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" t="s">
+        <v>268</v>
+      </c>
+      <c r="E71" t="s">
+        <v>269</v>
+      </c>
+      <c r="F71" t="s">
+        <v>186</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="B71" t="s">
-[...14 lines deleted...]
-      <c r="G71" s="1" t="s">
+      <c r="H71" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>272</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>17</v>
+      </c>
+      <c r="D72" t="s">
+        <v>268</v>
+      </c>
+      <c r="E72" t="s">
+        <v>269</v>
+      </c>
+      <c r="F72" t="s">
+        <v>238</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="B72" t="s">
-[...11 lines deleted...]
-      <c r="F72" t="s">
+      <c r="H72" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>275</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73" t="s">
+        <v>268</v>
+      </c>
+      <c r="E73" t="s">
+        <v>269</v>
+      </c>
+      <c r="F73" t="s">
+        <v>276</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="B73" t="s">
-[...5 lines deleted...]
-      <c r="D73" t="s">
+      <c r="H73" t="s">
         <v>278</v>
-      </c>
-[...10 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>279</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>280</v>
+      </c>
+      <c r="E74" t="s">
+        <v>281</v>
+      </c>
+      <c r="F74" t="s">
+        <v>186</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="B74" t="s">
-[...11 lines deleted...]
-      <c r="F74" t="s">
+      <c r="H74" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>284</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" t="s">
+        <v>280</v>
+      </c>
+      <c r="E75" t="s">
+        <v>281</v>
+      </c>
+      <c r="F75" t="s">
+        <v>285</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="B75" t="s">
-[...5 lines deleted...]
-      <c r="D75" t="s">
+      <c r="H75" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>288</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" t="s">
+        <v>289</v>
+      </c>
+      <c r="E76" t="s">
+        <v>290</v>
+      </c>
+      <c r="F76" t="s">
         <v>291</v>
-      </c>
-[...13 lines deleted...]
-        <v>288</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>292</v>
       </c>
       <c r="H76" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>294</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D77" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E77" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="F77" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>295</v>
       </c>
       <c r="H77" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>297</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D78" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E78" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="F78" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>298</v>
       </c>
       <c r="H78" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>300</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D79" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E79" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>301</v>
       </c>
       <c r="H79" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>303</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D80" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E80" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="F80" t="s">
-        <v>288</v>
+        <v>192</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>304</v>
       </c>
       <c r="H80" t="s">
         <v>305</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>306</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>33</v>
+      </c>
+      <c r="D81" t="s">
+        <v>289</v>
+      </c>
+      <c r="E81" t="s">
+        <v>290</v>
+      </c>
+      <c r="F81" t="s">
+        <v>158</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H81" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>309</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82" t="s">
+        <v>289</v>
+      </c>
+      <c r="E82" t="s">
+        <v>290</v>
+      </c>
+      <c r="F82" t="s">
+        <v>158</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H82" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>312</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>41</v>
+      </c>
+      <c r="D83" t="s">
+        <v>289</v>
+      </c>
+      <c r="E83" t="s">
+        <v>290</v>
+      </c>
+      <c r="F83" t="s">
+        <v>158</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H83" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>315</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>44</v>
+      </c>
+      <c r="D84" t="s">
+        <v>289</v>
+      </c>
+      <c r="E84" t="s">
+        <v>290</v>
+      </c>
+      <c r="F84" t="s">
+        <v>291</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H84" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>318</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>48</v>
+      </c>
+      <c r="D85" t="s">
+        <v>289</v>
+      </c>
+      <c r="E85" t="s">
+        <v>290</v>
+      </c>
+      <c r="F85" t="s">
+        <v>192</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H85" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>321</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>51</v>
+      </c>
+      <c r="D86" t="s">
+        <v>289</v>
+      </c>
+      <c r="E86" t="s">
+        <v>290</v>
+      </c>
+      <c r="F86" t="s">
+        <v>291</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H86" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>324</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>54</v>
+      </c>
+      <c r="D87" t="s">
+        <v>289</v>
+      </c>
+      <c r="E87" t="s">
+        <v>290</v>
+      </c>
+      <c r="F87" t="s">
+        <v>291</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H87" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>327</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>62</v>
+      </c>
+      <c r="D88" t="s">
+        <v>289</v>
+      </c>
+      <c r="E88" t="s">
+        <v>290</v>
+      </c>
+      <c r="F88" t="s">
+        <v>158</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H88" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>330</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>66</v>
+      </c>
+      <c r="D89" t="s">
+        <v>289</v>
+      </c>
+      <c r="E89" t="s">
+        <v>290</v>
+      </c>
+      <c r="F89" t="s">
+        <v>158</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H89" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>333</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>70</v>
+      </c>
+      <c r="D90" t="s">
+        <v>289</v>
+      </c>
+      <c r="E90" t="s">
+        <v>290</v>
+      </c>
+      <c r="F90" t="s">
+        <v>158</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H90" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>336</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>73</v>
+      </c>
+      <c r="D91" t="s">
+        <v>289</v>
+      </c>
+      <c r="E91" t="s">
+        <v>290</v>
+      </c>
+      <c r="F91" t="s">
+        <v>158</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H91" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>339</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>77</v>
+      </c>
+      <c r="D92" t="s">
+        <v>289</v>
+      </c>
+      <c r="E92" t="s">
+        <v>290</v>
+      </c>
+      <c r="F92" t="s">
+        <v>192</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H92" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>342</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>80</v>
+      </c>
+      <c r="D93" t="s">
+        <v>289</v>
+      </c>
+      <c r="E93" t="s">
+        <v>290</v>
+      </c>
+      <c r="F93" t="s">
+        <v>343</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H93" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>346</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>84</v>
+      </c>
+      <c r="D94" t="s">
+        <v>289</v>
+      </c>
+      <c r="E94" t="s">
+        <v>290</v>
+      </c>
+      <c r="F94" t="s">
+        <v>343</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H94" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>349</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>88</v>
+      </c>
+      <c r="D95" t="s">
+        <v>289</v>
+      </c>
+      <c r="E95" t="s">
+        <v>290</v>
+      </c>
+      <c r="F95" t="s">
+        <v>343</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H95" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>352</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>92</v>
+      </c>
+      <c r="D96" t="s">
+        <v>289</v>
+      </c>
+      <c r="E96" t="s">
+        <v>290</v>
+      </c>
+      <c r="F96" t="s">
+        <v>208</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H96" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>355</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>96</v>
+      </c>
+      <c r="D97" t="s">
+        <v>289</v>
+      </c>
+      <c r="E97" t="s">
+        <v>290</v>
+      </c>
+      <c r="F97" t="s">
+        <v>221</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H97" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>358</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>99</v>
+      </c>
+      <c r="D98" t="s">
+        <v>289</v>
+      </c>
+      <c r="E98" t="s">
+        <v>290</v>
+      </c>
+      <c r="F98" t="s">
+        <v>158</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H98" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>361</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>102</v>
+      </c>
+      <c r="D99" t="s">
+        <v>289</v>
+      </c>
+      <c r="E99" t="s">
+        <v>290</v>
+      </c>
+      <c r="F99" t="s">
+        <v>158</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H99" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>364</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>105</v>
+      </c>
+      <c r="D100" t="s">
+        <v>289</v>
+      </c>
+      <c r="E100" t="s">
+        <v>290</v>
+      </c>
+      <c r="F100" t="s">
+        <v>186</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H100" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>367</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>108</v>
+      </c>
+      <c r="D101" t="s">
+        <v>289</v>
+      </c>
+      <c r="E101" t="s">
+        <v>290</v>
+      </c>
+      <c r="F101" t="s">
+        <v>291</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H101" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>370</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>111</v>
+      </c>
+      <c r="D102" t="s">
+        <v>289</v>
+      </c>
+      <c r="E102" t="s">
+        <v>290</v>
+      </c>
+      <c r="F102" t="s">
+        <v>192</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H102" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>373</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>374</v>
+      </c>
+      <c r="D103" t="s">
+        <v>289</v>
+      </c>
+      <c r="E103" t="s">
+        <v>290</v>
+      </c>
+      <c r="F103" t="s">
+        <v>192</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H103" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>377</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>114</v>
+      </c>
+      <c r="D104" t="s">
+        <v>289</v>
+      </c>
+      <c r="E104" t="s">
+        <v>290</v>
+      </c>
+      <c r="F104" t="s">
+        <v>192</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H104" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>380</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>381</v>
+      </c>
+      <c r="D105" t="s">
+        <v>289</v>
+      </c>
+      <c r="E105" t="s">
+        <v>290</v>
+      </c>
+      <c r="F105" t="s">
+        <v>291</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H105" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>384</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>385</v>
+      </c>
+      <c r="D106" t="s">
+        <v>289</v>
+      </c>
+      <c r="E106" t="s">
+        <v>290</v>
+      </c>
+      <c r="F106" t="s">
+        <v>386</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H106" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>389</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>118</v>
+      </c>
+      <c r="D107" t="s">
+        <v>289</v>
+      </c>
+      <c r="E107" t="s">
+        <v>290</v>
+      </c>
+      <c r="F107" t="s">
+        <v>221</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H107" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>392</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>127</v>
+      </c>
+      <c r="D108" t="s">
+        <v>289</v>
+      </c>
+      <c r="E108" t="s">
+        <v>290</v>
+      </c>
+      <c r="F108" t="s">
+        <v>291</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H108" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>395</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>132</v>
+      </c>
+      <c r="D109" t="s">
+        <v>289</v>
+      </c>
+      <c r="E109" t="s">
+        <v>290</v>
+      </c>
+      <c r="F109" t="s">
+        <v>291</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H109" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>398</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>136</v>
+      </c>
+      <c r="D110" t="s">
+        <v>289</v>
+      </c>
+      <c r="E110" t="s">
+        <v>290</v>
+      </c>
+      <c r="F110" t="s">
+        <v>173</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H110" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>401</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>140</v>
+      </c>
+      <c r="D111" t="s">
+        <v>289</v>
+      </c>
+      <c r="E111" t="s">
+        <v>290</v>
+      </c>
+      <c r="F111" t="s">
+        <v>291</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H111" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>404</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>144</v>
+      </c>
+      <c r="D112" t="s">
+        <v>289</v>
+      </c>
+      <c r="E112" t="s">
+        <v>290</v>
+      </c>
+      <c r="F112" t="s">
+        <v>221</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H112" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>407</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>148</v>
+      </c>
+      <c r="D113" t="s">
+        <v>289</v>
+      </c>
+      <c r="E113" t="s">
+        <v>290</v>
+      </c>
+      <c r="F113" t="s">
+        <v>173</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H113" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>410</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>152</v>
+      </c>
+      <c r="D114" t="s">
+        <v>289</v>
+      </c>
+      <c r="E114" t="s">
+        <v>290</v>
+      </c>
+      <c r="F114" t="s">
+        <v>192</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H114" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>413</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>414</v>
+      </c>
+      <c r="D115" t="s">
+        <v>289</v>
+      </c>
+      <c r="E115" t="s">
+        <v>290</v>
+      </c>
+      <c r="F115" t="s">
+        <v>158</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H115" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>417</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>418</v>
+      </c>
+      <c r="D116" t="s">
+        <v>289</v>
+      </c>
+      <c r="E116" t="s">
+        <v>290</v>
+      </c>
+      <c r="F116" t="s">
+        <v>158</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H116" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>421</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>422</v>
+      </c>
+      <c r="D117" t="s">
+        <v>289</v>
+      </c>
+      <c r="E117" t="s">
+        <v>290</v>
+      </c>
+      <c r="F117" t="s">
+        <v>158</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H117" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>425</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>426</v>
+      </c>
+      <c r="D118" t="s">
+        <v>289</v>
+      </c>
+      <c r="E118" t="s">
+        <v>290</v>
+      </c>
+      <c r="F118" t="s">
+        <v>158</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H118" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>429</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>430</v>
+      </c>
+      <c r="D119" t="s">
+        <v>289</v>
+      </c>
+      <c r="E119" t="s">
+        <v>290</v>
+      </c>
+      <c r="F119" t="s">
+        <v>291</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H119" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>433</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>434</v>
+      </c>
+      <c r="D120" t="s">
+        <v>289</v>
+      </c>
+      <c r="E120" t="s">
+        <v>290</v>
+      </c>
+      <c r="F120" t="s">
+        <v>221</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H120" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>437</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>438</v>
+      </c>
+      <c r="D121" t="s">
+        <v>289</v>
+      </c>
+      <c r="E121" t="s">
+        <v>290</v>
+      </c>
+      <c r="F121" t="s">
+        <v>186</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H121" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>441</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>442</v>
+      </c>
+      <c r="D122" t="s">
+        <v>289</v>
+      </c>
+      <c r="E122" t="s">
+        <v>290</v>
+      </c>
+      <c r="F122" t="s">
+        <v>186</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H122" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>445</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>446</v>
+      </c>
+      <c r="D123" t="s">
+        <v>289</v>
+      </c>
+      <c r="E123" t="s">
+        <v>290</v>
+      </c>
+      <c r="F123" t="s">
+        <v>186</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H123" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>449</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>450</v>
+      </c>
+      <c r="D124" t="s">
+        <v>289</v>
+      </c>
+      <c r="E124" t="s">
+        <v>290</v>
+      </c>
+      <c r="F124" t="s">
+        <v>186</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H124" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>453</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>454</v>
+      </c>
+      <c r="D125" t="s">
+        <v>289</v>
+      </c>
+      <c r="E125" t="s">
+        <v>290</v>
+      </c>
+      <c r="F125" t="s">
+        <v>186</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H125" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>457</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>458</v>
+      </c>
+      <c r="D126" t="s">
+        <v>289</v>
+      </c>
+      <c r="E126" t="s">
+        <v>290</v>
+      </c>
+      <c r="F126" t="s">
+        <v>186</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H126" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>461</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>462</v>
+      </c>
+      <c r="D127" t="s">
+        <v>289</v>
+      </c>
+      <c r="E127" t="s">
+        <v>290</v>
+      </c>
+      <c r="F127" t="s">
+        <v>186</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H127" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>465</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>466</v>
+      </c>
+      <c r="D128" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" t="s">
+        <v>290</v>
+      </c>
+      <c r="F128" t="s">
+        <v>208</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H128" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>469</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>470</v>
+      </c>
+      <c r="D129" t="s">
+        <v>289</v>
+      </c>
+      <c r="E129" t="s">
+        <v>290</v>
+      </c>
+      <c r="F129" t="s">
+        <v>186</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H129" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>473</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>474</v>
+      </c>
+      <c r="D130" t="s">
+        <v>289</v>
+      </c>
+      <c r="E130" t="s">
+        <v>290</v>
+      </c>
+      <c r="F130" t="s">
+        <v>291</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H130" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>477</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>478</v>
+      </c>
+      <c r="D131" t="s">
+        <v>289</v>
+      </c>
+      <c r="E131" t="s">
+        <v>290</v>
+      </c>
+      <c r="F131" t="s">
+        <v>291</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H131" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>481</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>482</v>
+      </c>
+      <c r="D132" t="s">
+        <v>289</v>
+      </c>
+      <c r="E132" t="s">
+        <v>290</v>
+      </c>
+      <c r="F132" t="s">
+        <v>291</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H132" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>485</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>486</v>
+      </c>
+      <c r="D133" t="s">
+        <v>289</v>
+      </c>
+      <c r="E133" t="s">
+        <v>290</v>
+      </c>
+      <c r="F133" t="s">
+        <v>291</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H133" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>489</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>490</v>
+      </c>
+      <c r="D134" t="s">
+        <v>289</v>
+      </c>
+      <c r="E134" t="s">
+        <v>290</v>
+      </c>
+      <c r="F134" t="s">
+        <v>291</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H134" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>493</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>494</v>
+      </c>
+      <c r="D135" t="s">
+        <v>289</v>
+      </c>
+      <c r="E135" t="s">
+        <v>290</v>
+      </c>
+      <c r="F135" t="s">
+        <v>158</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H135" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>497</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>10</v>
+      </c>
+      <c r="D136" t="s">
+        <v>498</v>
+      </c>
+      <c r="E136" t="s">
+        <v>498</v>
+      </c>
+      <c r="F136" t="s">
+        <v>499</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H136" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>502</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>17</v>
+      </c>
+      <c r="D137" t="s">
+        <v>498</v>
+      </c>
+      <c r="E137" t="s">
+        <v>498</v>
+      </c>
+      <c r="F137" t="s">
+        <v>499</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H137" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>505</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>21</v>
+      </c>
+      <c r="D138" t="s">
+        <v>498</v>
+      </c>
+      <c r="E138" t="s">
+        <v>498</v>
+      </c>
+      <c r="F138" t="s">
+        <v>499</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H138" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>508</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>25</v>
+      </c>
+      <c r="D139" t="s">
+        <v>498</v>
+      </c>
+      <c r="E139" t="s">
+        <v>498</v>
+      </c>
+      <c r="F139" t="s">
+        <v>499</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H139" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>511</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>29</v>
+      </c>
+      <c r="D140" t="s">
+        <v>498</v>
+      </c>
+      <c r="E140" t="s">
+        <v>498</v>
+      </c>
+      <c r="F140" t="s">
+        <v>499</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H140" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>514</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>33</v>
+      </c>
+      <c r="D141" t="s">
+        <v>498</v>
+      </c>
+      <c r="E141" t="s">
+        <v>498</v>
+      </c>
+      <c r="F141" t="s">
+        <v>499</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H141" t="s">
+        <v>516</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3455,50 +5676,111 @@
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>