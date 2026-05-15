--- v0 (2025-12-06)
+++ v1 (2026-05-15)
@@ -54,489 +54,489 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Manoel Fernandes Silva</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5645/ple-203-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5645/ple-203-78.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 188/73, de 28/02/73, que concedeu isenção de imposto e taxas ao Banco do Brasil - S/A., Agência de Ivaiporã.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5646/ple-204-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5646/ple-204-78.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro, obras, serviços e monumentos públicos, e dá outras providências.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5647/ple-205-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5647/ple-205-78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a indenizar, financeiramente, o Município de Jardim Alegre, deste Estado, pela edificação de unidade escolares neste Município.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5648/ple-206-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5648/ple-206-78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar convênio com o Município de Pitanga -Paraná, para a construção de uma ponte sobre o Rio Corumbataí.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5649/ple-207-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5649/ple-207-78.pdf</t>
   </si>
   <si>
     <t>Aprova o Municipal de Educação - P.M.E -, do Município de Ivaiporã, Estado do Paraná, para o biénio 1978/1979, e dá outras providências.</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5650/ple-208-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5650/ple-208-78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a usar o equipamento do Parque Rodoviário Municipal, para os serviços de terraplanagem e nivelamento da área de terras que irá abrigar as obra de silos e graneleiros da Cooperativa Agrária dos Cafeicultores  de Ivaiporã - COPIVA -.</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5651/ple-209-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5651/ple-209-78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Convénio com o Estado do Paraná, para a construção de um prédio público, onde funcionará a  - AGÊNCIA DE RENDAS - da Secretaria de Estado das Finanças.</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5654/ple-210-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5654/ple-210-78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a incluir o Município de Ivaiporã, no Programa de Assistência Técnica desenvolvido pelo Ministério de Fazenda, através da Secretaria da Economia e Finanças  de suas Secretarias Geral, com a implantação de normas e procedimentos técnicos de natureza Tributária, institucional e administrativa, consubstanciadas em Projéto específico - CIATA - Convénio de Incentivos ao Aperfeiçoamento Técnico-Administrativo do Município.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5656/ple-211-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5656/ple-211-78.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de um Crédito Adicional Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5658/ple-212-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5658/ple-212-78.pdf</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5659/ple-213-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5659/ple-213-78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efectuar operação de arrendamento Mercantil com Bozano, Simonsen Leasing S/A., Arrendamento Mercantil,  até o valor de Cr$. 1.315.660,00, e dá outras providências.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5660/ple-214-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5660/ple-214-78.pdf</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5661/ple-215-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5661/ple-215-78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar convénio com a Secretaria de Estado da Agricultura, para a administração de recursos destinados à adequação     do prédio que irá abrigar o 15° Núcleo Regional da Secretaria da Agricultura no Município de Ivaiporã.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5662/ple-216-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5662/ple-216-78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar operação de arrendamento com Mercantil com Bozano, Simonsen Leasing S/A., - ARRENDAMENTO MERCANTIL -, até o valor de Cr$ 1.315.660,00 e dá outras providências.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5663/ple-217-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5663/ple-217-78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a aprovar, por Decreto o Plano de Loteamento da Sociedade Territorial Ubá Ltda., com dispensa das obrigações previstas pelo Art.1° da Lei Municipal n° 324/77, de 26/04/77, e dá outras providências.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5664/ple-218-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5664/ple-218-78.pdf</t>
   </si>
   <si>
     <t>É o Executivo Municipal autorizado, a adquirir, por compra, expropriação amigável ou judicial e doar à Fundação Educacional do Estado do Paraná            - FUNDEPAR -, imóveis localizados no perímetro urbano de Ivaiporã, e necessário ao Grupo Escolar Barão do Serro Azul.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5667/ple-219-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5667/ple-219-78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar convénio com a - FUNDAÇÃO EDUCACIONAL DO ESTADO DO PARANÁ - FUNDEPAR -, e dá outras providências.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5668/ple-220-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5668/ple-220-78.pdf</t>
   </si>
   <si>
     <t>Concede autorização ao Executivo Municipal para que promova a doação de imóveis situados na sede do Distrito do Alto Porã, a fim que a Telepar - Companhia de Telecomunicações do Paraná, proceda a construção de uma central telefónica naquela localização.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5607/ple-224-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5607/ple-224-78.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores da Câmara Municipal de Ivaiporã, Estado do Paraná, na ordem de 38% ( trinta e oito por cento ).</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5608/ple-225-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5608/ple-225-78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com a Fundação Educacional do Estado do Paraná - FUNDEPAR - e dá outras providências.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5610/ple-226-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5610/ple-226-78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efectuar operação de Crédito com a -CREFISUL  S/A - Crédito, Financiamento e Investimento, até o valor de                    Cr$ 1.112.000,00, para aquisição de veículos e dá outras providências.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5611/ple-227-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5611/ple-227-78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir equipamento rodoviário - pá-carregadeira -, a contratar financiamento, e dá outras providências.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5612/ple-228-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5612/ple-228-78.pdf</t>
   </si>
   <si>
     <t>Autoriza a Celebração de Convénio entre o Município de Ivaiporã e o Governo do Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5613/ple-229-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5613/ple-229-78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal, a ampliar, por Decreto, a área de expansão do Quadro Urbano da cidade de Ivaiporã, e dá outras providências.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5614/ple-230-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5614/ple-230-78.pdf</t>
   </si>
   <si>
     <t>Concede autorização para que o Executivo promova o parcelamento de dívidas de Cooperativas para com o Município, aé o divisionamento de vinte e quatro prestações, e dá outras providências.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5615/ple-232-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5615/ple-232-78.pdf</t>
   </si>
   <si>
     <t>Desafora do domínio Público, trechos da Rua Rio Grande do Norte, desta Cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5616/ple-233-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5616/ple-233-78.pdf</t>
   </si>
   <si>
     <t>Cria a taxa anual de Vistoria de Segurança contra Incêndio ( prevenção ) a incidir  sobre Estabelecimento Comerciais, Industriais, Prestadores de Serviços e Edifícios com mais de 3( três ) pavimentos, e dá outras providências.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5617/ple-234-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5617/ple-234-78.pdf</t>
   </si>
   <si>
     <t>Dá nova redacção ao § 6° do Art. 2° da Lei Municipal n° 241/75, de 15/05/75, instituindo a  ''SEMANA DO CONSUMIDOR '',</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5620/ple-236-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5620/ple-236-78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a firmar convénio com o Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5618/ple-237-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5618/ple-237-78.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÉNIO COM A CAMPANHA NACIONAL DE ESCOLAS DA COMUNIDADE -CNEC-, SETOR DE IVAIPORÃ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5619/ple-238-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5619/ple-238-78.pdf</t>
   </si>
   <si>
     <t>Institui o Código Tributário do Município de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Augusto Andrade</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/4409/pll-39-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/4409/pll-39-78.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a alterar para Rua  Vereador João Vitor de Andrade a atual Rua Acre, desta cidade.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Pedro Goedert</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/4410/pll-40-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/4410/pll-40-78.pdf</t>
   </si>
   <si>
     <t>Concede a Cidadania Honorária ao Sr. Manoel Reodoro da Rocha, Ex-Prefeito Ivaiporã.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/4411/pll-41-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/4411/pll-41-78.pdf</t>
   </si>
   <si>
     <t>Concede Cidadania Honorária ao SNR.  JOÃO MILANEZ.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Otaviano Proença</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/4412/pll-42-78.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/4412/pll-42-78.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Honorária de Ivaiporã a Ilma. Professora Eloina Zanardini Leal, e dá outras providências.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Augusto Andrade, Benedito Aparecido de Oliveira, Celestino Alves de Souza., Estefano Verenk, Francisco Antônio dos Santos, Lázaro Bueno, Otaviano Proença, Pedro Goedert</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/3814/pr_6_1978.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/3814/pr_6_1978.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 111 do Capítulo II da Resolução nº 02, de 09 de novembro de 1973, que dispõe sobre o Regimento Interno da Câmara Municipal de Ivaiporã, Estado do Paraná.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -843,67 +843,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5645/ple-203-78.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5646/ple-204-78.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5647/ple-205-78.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5648/ple-206-78.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5649/ple-207-78.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5650/ple-208-78.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5651/ple-209-78.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5654/ple-210-78.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5656/ple-211-78.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5658/ple-212-78.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5659/ple-213-78.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5660/ple-214-78.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5661/ple-215-78.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5662/ple-216-78.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5663/ple-217-78.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5664/ple-218-78.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5667/ple-219-78.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5668/ple-220-78.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5607/ple-224-78.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5608/ple-225-78.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5610/ple-226-78.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5611/ple-227-78.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5612/ple-228-78.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5613/ple-229-78.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5614/ple-230-78.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5615/ple-232-78.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5616/ple-233-78.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5617/ple-234-78.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5620/ple-236-78.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5618/ple-237-78.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5619/ple-238-78.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/4409/pll-39-78.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/4410/pll-40-78.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/4411/pll-41-78.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/4412/pll-42-78.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/3814/pr_6_1978.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5645/ple-203-78.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5646/ple-204-78.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5647/ple-205-78.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5648/ple-206-78.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5649/ple-207-78.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5650/ple-208-78.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5651/ple-209-78.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5654/ple-210-78.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5656/ple-211-78.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5658/ple-212-78.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5659/ple-213-78.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5660/ple-214-78.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5661/ple-215-78.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5662/ple-216-78.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5663/ple-217-78.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5664/ple-218-78.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5667/ple-219-78.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5668/ple-220-78.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5607/ple-224-78.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5608/ple-225-78.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5610/ple-226-78.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5611/ple-227-78.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5612/ple-228-78.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5613/ple-229-78.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5614/ple-230-78.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5615/ple-232-78.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5616/ple-233-78.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5617/ple-234-78.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5620/ple-236-78.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5618/ple-237-78.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/5619/ple-238-78.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/4409/pll-39-78.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/4410/pll-40-78.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/4411/pll-41-78.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/4412/pll-42-78.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1978/3814/pr_6_1978.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="154.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="84.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="83.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>