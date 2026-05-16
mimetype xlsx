--- v0 (2026-01-24)
+++ v1 (2026-05-16)
@@ -54,250 +54,250 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Adail Bolivar Rother</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/5730/ple-158-76.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/5730/ple-158-76.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo a firmar convénio com a Companhia de Telecomunicações do Paraná -TELEPAR - , e dá outras providências.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Celestino Alves de Souza., Marlene Rother Góes</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4389/pll-22-76.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4389/pll-22-76.pdf</t>
   </si>
   <si>
     <t>Denomina ''Leovigildo Barbosa Ferraz'', a Praça existente entre as Avenidas Paraná, Brasil, Souza Naves e Rua Maringá.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Celestino Alves de Souza.</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4390/pll-23-76.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4390/pll-23-76.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Ivaiporã, ao Sr. Delegado Regional do Trabalho no Paraná, General Adalberto Massa, e dá outras providências.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Altevir Andrade</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4391/pll-24-76.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4391/pll-24-76.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal, a dar preferência aos ocupantes de salas da atual Estação Rodoviária, na aquisição de novos stands na futura Estação Rodoviária Municipal, a ser construída pela  Municipalidade. _x000D_
 _x000D_
 ,</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4392/pll-25-76.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4392/pll-25-76.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 72, do código de Posturas do Município de Ivaiporã, Estado do Paraná, Lei n° 114/70.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4393/pll-26-76.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4393/pll-26-76.pdf</t>
   </si>
   <si>
     <t>Concede o ''Título de Cidadão Honorário de Ivaiporã'', ao Exmo. Sr. Secretário da Saúde  e Bem Estar Social Arnaldo Faivro Busato, e dá outras provid~encias.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Marlene Rother Góes</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4394/pll-27-76.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4394/pll-27-76.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária, á Senhora Diva Vidal, Representante da Secretaria da Educação e da Cultura.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Aparecido Francisco</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4395/pll-28-76.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4395/pll-28-76.pdf</t>
   </si>
   <si>
     <t>Denomina ''DR. JUSCELINO KUBITCHEK DE OLIVEIRA'', a praça existente  entre as Ruas Pará e Mandaguari, na final da Av. Paraná.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Celestino Alves de Souza., Alfredo Rocha Nenê, Altevir Andrade, Aparecido Francisco, Benedito Nonato de Lima, José Soares Gomes, Marlene Rother Góes, Renato Croceta</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4397/pll-30-76.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4397/pll-30-76.pdf</t>
   </si>
   <si>
     <t>Autoriza o Criação do Centro Municipal de Ensino Profissionalizante - CEMEP -  e dá outras providências.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/3792/pr_1_1976.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/3792/pr_1_1976.pdf</t>
   </si>
   <si>
     <t>Introduz na abertura das sessões Legislativas a leitura de um texto biblico.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/3793/pr_3_1976.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/3793/pr_3_1976.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remuneração dos Senhores Vereadores para a próxima legislatura.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/5097/indicacao_5_de_1976.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/5097/indicacao_5_de_1976.pdf</t>
   </si>
   <si>
     <t>Sugestões ao Sr. Prefeito:_x000D_
 a) Com referência a estrada que liga Ivaiporã a Jardim Alegre, a qual se encontra em péssimas condições de tráfego em vários pontos do trajeto, necessitando de cascalho para que não haja interrupção de veículos nos dias chuvosos;_x000D_
 b) Com a mesma alegação acima citada, segue a sugestão também, referindo-se a estrada que liga Ivaiporã ao local denominado Nova Porã, pois é uma estrada de grande movimento por vários portes de veículos e nas épocas de chuva por menor que sejam dificultam inteiramente sua passagem além de tornar perigosa a tentativa de uso;_x000D_
 c) Sugerir ainda que seja colocado verba suficiente no orçamento do próximo ano com referência ao esporte local pois, o mesmo tem elevado o nome de nosso progressista município vencendo esquadrão de centros maiores, e não medindo esforços, a título de amadorismo e recursos próprios, voltando de suas jornadas e lutas com medalhas, troféus e glórias;_x000D_
 Continua na observação --&gt;</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/5100/indicacao_9_de_1976_4_22.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/5100/indicacao_9_de_1976_4_22.pdf</t>
   </si>
   <si>
     <t>- Que o Sr. Prefeito Municipal, conhecedor dos Sacrifícios de nosso colono e da importância de seu trabalho, em benefício do Município, do Estado e da Nação, envie a esta Casa, com a devida urgência, para homologação, o convênio entre o Município de Ivaiporã e a Secretaria da Fazenda do Estado, para implantação da NOTA DO PRODUTOR, instituída pelo Governo do Estado, para acabar com a sonegação de impostos em nosso Município;_x000D_
 - Que, uma vez implantada a NOTA DO PRODUTOR, que este posse dessa Nota, na qualidade de produtor, passe a gozar da isenção da taxa da conservação de estradas, pois a Nota do Produtor, ao evitar a sonegação fiscal, carreia aos cofres do Município mais ICM e, em consequências, mais recursos para a aquisição de máquinas para a conservação das estradas.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/5101/indicacao_10_de_1976_6_16.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/5101/indicacao_10_de_1976_6_16.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito, para que como conhecedor dos problemas comunitários, institua, com a devida urgência, uma assessoria de imprensa, subordinada, administrativamente ao seu gabinete, para que, os problemas comunitários enfocados, sejam equacionados e levados ao conhecimento do povo, as soluções dadas pelo Poder Público Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -604,67 +604,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/5730/ple-158-76.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4389/pll-22-76.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4390/pll-23-76.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4391/pll-24-76.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4392/pll-25-76.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4393/pll-26-76.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4394/pll-27-76.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4395/pll-28-76.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4397/pll-30-76.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/3792/pr_1_1976.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/3793/pr_3_1976.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/5097/indicacao_5_de_1976.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/5100/indicacao_9_de_1976_4_22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/5101/indicacao_10_de_1976_6_16.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/5730/ple-158-76.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4389/pll-22-76.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4390/pll-23-76.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4391/pll-24-76.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4392/pll-25-76.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4393/pll-26-76.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4394/pll-27-76.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4395/pll-28-76.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/4397/pll-30-76.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/3792/pr_1_1976.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/3793/pr_3_1976.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/5097/indicacao_5_de_1976.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/5100/indicacao_9_de_1976_4_22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1976/5101/indicacao_10_de_1976_6_16.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="151.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>