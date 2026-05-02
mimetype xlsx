--- v0 (2025-12-06)
+++ v1 (2026-05-02)
@@ -54,706 +54,706 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Adail Bolivar Rother</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5731/ple-51-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5731/ple-51-73.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre isenção de imposto e taxas para o Bnaco do Brasil S.A., Agência de Ivaiporã, e dá outras providências.</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5732/ple-53-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5732/ple-53-73.pdf</t>
   </si>
   <si>
     <t>Concede anistia fiscal a todos os contribuintes em débito com a Fazenda Pública Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5734/ple-54-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5734/ple-54-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar  datas de terras a Companhia de Telecomunicações do Paraná - TELEPAR - e dá outras providências.</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5735/ple-55-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5735/ple-55-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convénio com a Secretaria de Estados dos Negócios da Agricultura e dá outras providências.</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5736/ple-57-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5736/ple-57-73.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE EDIFICAÇÃO E DISCIPLINA SUA APLICAÇÃO.</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5737/ple-59-73_2.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5737/ple-59-73_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a abrir por Decreto, um Crédito Adicional Suplementar no valor Cr$ 238.000,00 ( duzentos e trinta e dois mil cruzeiros ) e dá outras providências.</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5738/ple-60-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5738/ple-60-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a abrir, por decreto, um Crédito Adicional Especial no valor de Cr$ 16.149,00 e dá outras providências.</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5739/ple-61-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5739/ple-61-73.pdf</t>
   </si>
   <si>
     <t>Altera a Estrutura Administrativa da Prefeitura Municipal de Ivaiporã, e dá outras providências.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5740/ple-62-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5740/ple-62-73.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 169/72, de 05/06/72 e dá outras providências.</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5741/ple-63-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5741/ple-63-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alienar veículos e dá outras providências.</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5742/ple-64-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5742/ple-64-73.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de um Crédito Adicional Suplementar, no valor de Cr$ 6.000,00., e dá outras providências.</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5743/ple-65-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5743/ple-65-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o SASP - Serviço Autónomo de Saneamento e Pavimentação de Ivaiporã ,a contrair empréstimo  no corrente exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5744/ple-66-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5744/ple-66-73.pdf</t>
   </si>
   <si>
     <t>Eleva os vencimentos dos servidores públicos do Município de Ivaiporã, e dá outras providências.</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5745/ple-67-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5745/ple-67-73.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de um Crédito Adicional Especial e Suplementar, bem como fazer aquisição de equipamentos rodoviários, e dá outras providências.</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5746/ple-68-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5746/ple-68-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a firmar convénio com a Segurança Pública (POLICIA CIVIL) e a Secretaria de Viação e Obras Públicas do Estado,por seu Departamento de Edificações e Obras Especiais, para a construção de prédio destinado a Delegacia de Polícia e Cadeia na sede do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5747/ple-70-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5747/ple-70-73.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 113/70 de 20/04/70, que concedeu pensão à Senhora Sofia Silva Rocha, e dá outras providências.</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5748/ple-71-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5748/ple-71-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Especiais e altera a Lei Municipal n°201/73.</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5749/ple-72-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5749/ple-72-73.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 169/72 de 5/6/72, e dá outras providências.</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5750/ple-73-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5750/ple-73-73.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de um Crédito Adicional Suplementar, no valor de Cr$ 748.779,34, e dá outras providências.</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5751/ple-74-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5751/ple-74-73.pdf</t>
   </si>
   <si>
     <t>Abre no  corrente exercício financeiro um Crédito Adicional Especial no valor de Cs$ 25.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5752/ple-75-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5752/ple-75-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a tomar providências para a reconstrução do estabelecimento Escolar situado no Município.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Altevir Andrade</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4309/pll-01-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4309/pll-01-73.pdf</t>
   </si>
   <si>
     <t>Desafora de domínio público, trecho de vias públicas para ampliação de área. onde deverá ser construida a Estação Rodoviária Municipal.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Alfredo Rocha Nenê, Altevir Andrade</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4310/pll-02-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4310/pll-02-73.pdf</t>
   </si>
   <si>
     <t>Autoriza a instalação da ''RADIO EDUCATIVA DE IVAIPORÃ'' e dá outras providências.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4311/pll-03-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4311/pll-03-73.pdf</t>
   </si>
   <si>
     <t>Altera o art. 9°, do cap. III, DA Lei Municipal n° 117/70, que dispõe sobre os cemitérios públicos do Município de Ivaiporã.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4312/pll-04-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4312/pll-04-73.pdf</t>
   </si>
   <si>
     <t>Autoriza a instalação da ''RADIO EDUCATIVA DE IVAIPORÃ'', e dá outras providências.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4313/pll-05-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4313/pll-05-73.pdf</t>
   </si>
   <si>
     <t>Altera o art. 9°, do cap. III, da Lei  Municipal n° 117/70 que dipõe sobre os cemitério públicos do Município de Ivaiporã.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4314/pll-12-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4314/pll-12-73.pdf</t>
   </si>
   <si>
     <t>acaonsidera como entidade de utilidade pública, a '' COMISSÃO PELO DESENVOLVIMENTO DAS COMUNIDADES DO DISTRITO DE ROMEÓPOLIS'' ''CODESCO''</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4315/pll-51-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4315/pll-51-73.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre isenção de impostos e taxas para o Banco do Brasil S.A., agência de Ivaiporã e dá outras providências.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4324/pll-52-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4324/pll-52-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio   com o Ministério da Educação e Cultura, para execução de Programa de Educação e Assistência Alimentar ao Escolar e dá outras providências.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>Alfredo Rocha Nenê</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4325/pll-53-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4325/pll-53-73.pdf</t>
   </si>
   <si>
     <t>Concede anistia fiscal a todos os contribuintes em débito com a Fazenda Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4326/pll-54-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4326/pll-54-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Doar datas de terras e Cia. de Telecomunicações do Paraná - ''TELEPAR'' e dá outras providências.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4327/pll-55-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4327/pll-55-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a firmar Convênio  com a Secretaria de Estado dos Negócios da Agricultura e dá outras providências.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4328/pll-58-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4328/pll-58-73.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação ao Largo Manoel Ribas, nesta cidade.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4329/pll-59-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4329/pll-59-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a abrir, no corrente exercício, por Decreto, um Crédito Adicional Suplementar no valor de Cr$ 238.000,00.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>Altevir Andrade, Alfredo Rocha Nenê</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4330/pll-60-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4330/pll-60-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o  Poder Executivo Municipal, a abrir,  no corrente exercício, por Decreto, um Crédito Adicional  Especial no valor de Cr$ 16.149,00 e dá outras providências.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4331/pll-61-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4331/pll-61-73.pdf</t>
   </si>
   <si>
     <t>Altera a Estrutura Administrativa da Prefeitura  Municipal de Ivaiporã e dá outras providências.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4319/pll-62-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4319/pll-62-73.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 169/72 de 5/6/72, e dá outras providências.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4321/pll-64-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4321/pll-64-73.pdf</t>
   </si>
   <si>
     <t>Abre no corrente exercício, um Critério Adicional Suplementar, no valor de Cr$ 6.000,00.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4322/pll-65-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4322/pll-65-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o SAP - Serviço Autõnomo de Saneamento e Pavimentação de Ivaiporã - a contrair empréstimo no corrente exercício e dá outras providências.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>Alfredo Rocha Nenê, José Soares Gomes</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4332/pll-66-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4332/pll-66-73.pdf</t>
   </si>
   <si>
     <t>Eleva os vencimentos dos Servidores Públicos do Município de Ivaiporã, e dá outras providências.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>José Soares Gomes, Alfredo Rocha Nenê</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4333/pll-67-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4333/pll-67-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir no corrente execício  Financeiro, Créditos Adicionais especial e suplementar, bem como a fazer aquisição de equipamento rodoviário.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4334/pll-68-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4334/pll-68-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com  a Secretaria de segurança  Pública  ( POLICIA CIVIL )  e a Secretaria deViação e Obras Públicas do Estado, esta por seu Departamento de Edificações e Obras Especiais, para a construção  de prédio destinado a Delegacia de Policia e Cadeia na sede do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4335/pll-69-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4335/pll-69-73.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa o limite da Despesa do Município de Ivaiporã, Estado do Paraná, para exercício financeiro  de 1.974.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4337/pll-70-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4337/pll-70-73.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 113/70 de 20/04/70, que concedeu pensão à Senhora Sofia Silva Rocha e dá outras providências.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4339/pll-71-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4339/pll-71-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos Especiais e Altera a Lei Municipal n° 202/73.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4340/pll-72-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4340/pll-72-73.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 169/72 de 5/06/72 e dá outras providências.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4342/pll-73-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4342/pll-73-73.pdf</t>
   </si>
   <si>
     <t>Abre no corrente exercício financeiro, um cr´dito adicional suplementar no valor Cr$ 748.779,34, e dá outras providências.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4343/pll-74-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4343/pll-74-73.pdf</t>
   </si>
   <si>
     <t>Abre o corrente exercício financeiro um crédito  Adicional Especial no valor Cr$ 25.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4344/pll-75-73.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4344/pll-75-73.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a tomar providências para a reconstrução do estabelecimento escolar situado no Município de Ivaiporã.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Odilon Andrade</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/3753/pr_1_1973.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/3753/pr_1_1973.pdf</t>
   </si>
   <si>
     <t>Os subsídios do Senhor Prefeito Municipal de Ivaiporã, Estado do Paraná, a partir de primeiro de fevereiro do corrente exercício, ficam fixados à razão de Cr$ 4.060,80; Cr$ 4.872,96; Cr$ 5.750,00; Cr$ 6.670,00, para o primeiro, segundo, terceiro e quarto ano de mandato, respectivamente. etc.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/3768/pr_2_1973.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/3768/pr_2_1973.pdf</t>
   </si>
   <si>
     <t>Novo Regimento Interno da Câmara Municipal de Ivaiporâ.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>Alfredo Rocha Nenê, Altevir Andrade, Celestino Alves de Souza., José Soares Gomes</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/3771/pr_3_1973.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/3771/pr_3_1973.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de serviços pra reforma, reparação e pintura das dependências onde acha instalada a Câmara Municipal.O registro de tramitação desta matéria legislativa, encontra-se disponibilizado juntamente com o anexo do documento, de acordo com as tramitações do Regimento Interno da época em que foi proposta.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Osmundo Christen</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5047/indicacao_0_s_n_de_1973_3_8.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5047/indicacao_0_s_n_de_1973_3_8.pdf</t>
   </si>
   <si>
     <t>1º - Para que seja firmado convenio entre a Prefeitura de nossa Cidade e a Delegacia Regional do Ministério do Trabalho do Paraná, no sentido de que o órgão expedidor de Carteiras Profissionais, que funciona anexo a Prefeitura Municipal, seja autorizado a proceder as autenticações necessárias nos Livros de Registro de Empregados e de Inspeção do Trabalho, bem como que possa receber a autenticar outros documentos relacionados com o Ministério do Trabalho e Previdência Social._x000D_
 2º - Que seja pelo Excelentíssimo Senhor Prefeito Municipal, encaminhado solicitação ao Excelentíssimo Senhor Secretário de Educação e Cultura do Estado do Paraná, no sentido de ser criada mais uma extensão do Ginásio Estadual Prof. Raul Rodrigues Gomes, desta feita na localidade de Alto Porã, distrito mais populoso de nosso Município.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5041/indicacao_0_s_n_de_1973_3_16.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5041/indicacao_0_s_n_de_1973_3_16.pdf</t>
   </si>
   <si>
     <t>Mensagem de Congratulações pela nomeação de um Secretário Auxiliar para o Serviço Militar.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5031/indicacao_0_s_n_de_1973_11_9.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5031/indicacao_0_s_n_de_1973_11_9.pdf</t>
   </si>
   <si>
     <t>Constituição de Comissão Permanente de Reinvindicações.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Aparecido Francisco</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/6322/indicacao_0_s_n_de_1973_11_28.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/6322/indicacao_0_s_n_de_1973_11_28.pdf</t>
   </si>
   <si>
     <t>Moção em favor do funcionário público municipal Abelardo Cavalcanti Silva.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5038/indicacao_0_s_n_de_1973_11_28.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5038/indicacao_0_s_n_de_1973_11_28.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1057,67 +1057,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5731/ple-51-73.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5732/ple-53-73.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5734/ple-54-73.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5735/ple-55-73.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5736/ple-57-73.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5737/ple-59-73_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5738/ple-60-73.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5739/ple-61-73.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5740/ple-62-73.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5741/ple-63-73.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5742/ple-64-73.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5743/ple-65-73.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5744/ple-66-73.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5745/ple-67-73.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5746/ple-68-73.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5747/ple-70-73.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5748/ple-71-73.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5749/ple-72-73.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5750/ple-73-73.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5751/ple-74-73.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5752/ple-75-73.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4309/pll-01-73.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4310/pll-02-73.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4311/pll-03-73.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4312/pll-04-73.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4313/pll-05-73.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4314/pll-12-73.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4315/pll-51-73.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4324/pll-52-73.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4325/pll-53-73.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4326/pll-54-73.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4327/pll-55-73.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4328/pll-58-73.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4329/pll-59-73.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4330/pll-60-73.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4331/pll-61-73.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4319/pll-62-73.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4321/pll-64-73.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4322/pll-65-73.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4332/pll-66-73.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4333/pll-67-73.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4334/pll-68-73.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4335/pll-69-73.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4337/pll-70-73.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4339/pll-71-73.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4340/pll-72-73.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4342/pll-73-73.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4343/pll-74-73.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4344/pll-75-73.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/3753/pr_1_1973.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/3768/pr_2_1973.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/3771/pr_3_1973.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5047/indicacao_0_s_n_de_1973_3_8.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5041/indicacao_0_s_n_de_1973_3_16.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5031/indicacao_0_s_n_de_1973_11_9.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/6322/indicacao_0_s_n_de_1973_11_28.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5038/indicacao_0_s_n_de_1973_11_28.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5731/ple-51-73.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5732/ple-53-73.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5734/ple-54-73.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5735/ple-55-73.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5736/ple-57-73.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5737/ple-59-73_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5738/ple-60-73.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5739/ple-61-73.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5740/ple-62-73.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5741/ple-63-73.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5742/ple-64-73.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5743/ple-65-73.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5744/ple-66-73.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5745/ple-67-73.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5746/ple-68-73.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5747/ple-70-73.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5748/ple-71-73.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5749/ple-72-73.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5750/ple-73-73.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5751/ple-74-73.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5752/ple-75-73.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4309/pll-01-73.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4310/pll-02-73.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4311/pll-03-73.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4312/pll-04-73.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4313/pll-05-73.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4314/pll-12-73.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4315/pll-51-73.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4324/pll-52-73.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4325/pll-53-73.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4326/pll-54-73.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4327/pll-55-73.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4328/pll-58-73.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4329/pll-59-73.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4330/pll-60-73.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4331/pll-61-73.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4319/pll-62-73.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4321/pll-64-73.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4322/pll-65-73.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4332/pll-66-73.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4333/pll-67-73.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4334/pll-68-73.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4335/pll-69-73.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4337/pll-70-73.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4339/pll-71-73.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4340/pll-72-73.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4342/pll-73-73.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4343/pll-74-73.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/4344/pll-75-73.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/3753/pr_1_1973.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/3768/pr_2_1973.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/3771/pr_3_1973.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5047/indicacao_0_s_n_de_1973_3_8.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5041/indicacao_0_s_n_de_1973_3_16.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5031/indicacao_0_s_n_de_1973_11_9.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/6322/indicacao_0_s_n_de_1973_11_28.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1973/5038/indicacao_0_s_n_de_1973_11_28.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="75" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>