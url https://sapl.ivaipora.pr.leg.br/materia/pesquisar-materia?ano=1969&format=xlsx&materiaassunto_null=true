--- v0 (2025-10-21)
+++ v1 (2026-05-16)
@@ -54,309 +54,309 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Akira Yamasita</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5872/ple-01-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5872/ple-01-69.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Ivaiporã, a firmar convénio com a - ACARPA - Associação de Crédito e Assistência Rural do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5873/ple-02-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5873/ple-02-69.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Especial de Cr$ 3.302,79 para aquisição de uma máquina de solda elétrica e respectivos acessórios.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5874/ple-03-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5874/ple-03-69.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Ivaiporã, Estado do Paraná, a fazer doação de uma área de terras para a Mitra Diocesana de Apucarana, Estado do Paraná.</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5875/ple-04-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5875/ple-04-69.pdf</t>
   </si>
   <si>
     <t>Concede Isenção de Imposto a Companhia de Telecomunicações do Paraná - TELEPAR -.</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5876/ple-05-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5876/ple-05-69.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a receber em nome do município, Escritura de doação com cláusula especiais.</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5877/ple-06-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5877/ple-06-69.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança da Contribuição de Melhoria.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5878/ple-07-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5878/ple-07-69.pdf</t>
   </si>
   <si>
     <t>Da outras providências.</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5879/ple-08-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5879/ple-08-69.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Especial no valor de Cr$ 1.500,00 destinado a ''Guarda Noturna de Ivaiporã''.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5880/ple-09-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5880/ple-09-69.pdf</t>
   </si>
   <si>
     <t>Altera parcialmente a Lei n°  73/68 e dá outras providências.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5882/ple-10-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5882/ple-10-69.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 72/68,  que criou a Escala Padrão de Vencimentos, para o pessoal fixo da municipalidade.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5883/ple-11-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5883/ple-11-69.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa do Município de Ivaiporã para o exercício financeiro de 1970.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5884/ple-12-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5884/ple-12-69.pdf</t>
   </si>
   <si>
     <t>Abre no corrente  exercício um Crédito Adicional Suplementar no valor de NCr$ 67.000,00, destinado a reforço de verbas.</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5885/ple-13-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5885/ple-13-69.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do ''Perímetro Urbano da Cidade de Ivaiporã, Estado do Paraná'', e dá outras providências.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5886/ple-14-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5886/ple-14-69.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do ''Perímetro Urbano da sede do Distrito de Alto Porã, Município de Ivaiporã, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5888/ple-15-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5888/ple-15-69.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do ''Perímetro Urbano da Sede do Distrito de Ariranha do Ivaí'', e dá outras providências.</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5889/ple-16-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5889/ple-16-69.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Perímetro Urbano da Sede do Distrito de Bem-te-vi, e dá outras providências.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5890/ple-17-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5890/ple-17-69.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Perímetro Urbano da Sede do Distrito de Lajeado, e dá outras providências.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5891/ple-18-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5891/ple-18-69.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição  do Perímetro Urbano da Sede do Distrito de Arapuã, e dá outras providências.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5892/ple-19-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5892/ple-19-69.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do Perímetro Urbano da Sede do Distrito de Jacutinga, e dá outras providências.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5895/ple-20-69.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5895/ple-20-69.pdf</t>
   </si>
   <si>
     <t>Fica aberto no corrente exercício um Crédito Adicional Especial de NCr$ 13.252,10 (Treze mil, duzentos e cinquenta e dois cruzeiros novos e dez centavos)</t>
   </si>
   <si>
     <t>10860</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Vinícius Kurten, Alcebíades Alves</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/10860/projeto_de_resolucao_1_1969.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/10860/projeto_de_resolucao_1_1969.pdf</t>
   </si>
   <si>
     <t>Aprova o Balanço Geral do exercício de 1.968.</t>
   </si>
   <si>
     <t>10861</t>
   </si>
   <si>
     <t>João Muraro</t>
   </si>
   <si>
-    <t>https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/10861/projeto_de_resolucao_2_1969.pdf</t>
+    <t>http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/10861/projeto_de_resolucao_2_1969.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito para o próximo período administrativo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -663,68 +663,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5872/ple-01-69.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5873/ple-02-69.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5874/ple-03-69.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5875/ple-04-69.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5876/ple-05-69.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5877/ple-06-69.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5878/ple-07-69.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5879/ple-08-69.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5880/ple-09-69.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5882/ple-10-69.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5883/ple-11-69.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5884/ple-12-69.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5885/ple-13-69.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5886/ple-14-69.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5888/ple-15-69.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5889/ple-16-69.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5890/ple-17-69.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5891/ple-18-69.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5892/ple-19-69.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5895/ple-20-69.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/10860/projeto_de_resolucao_1_1969.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/10861/projeto_de_resolucao_2_1969.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5872/ple-01-69.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5873/ple-02-69.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5874/ple-03-69.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5875/ple-04-69.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5876/ple-05-69.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5877/ple-06-69.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5878/ple-07-69.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5879/ple-08-69.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5880/ple-09-69.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5882/ple-10-69.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5883/ple-11-69.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5884/ple-12-69.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5885/ple-13-69.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5886/ple-14-69.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5888/ple-15-69.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5889/ple-16-69.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5890/ple-17-69.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5891/ple-18-69.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5892/ple-19-69.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/5895/ple-20-69.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/10860/projeto_de_resolucao_1_1969.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ivaipora.pr.leg.br/media/sapl/public/materialegislativa/1969/10861/projeto_de_resolucao_2_1969.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="145.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>